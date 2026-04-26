--- v2 (2026-02-24)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="105">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-02-24</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -247,69 +247,69 @@
   <si>
     <t>Rue Arthur Diderich 32</t>
   </si>
   <si>
     <t>Arbre visible de la voirie, occupant une position centrale dans le paysage.</t>
   </si>
   <si>
     <t xml:space="preserve">Clos Fernand Tonnet </t>
   </si>
   <si>
     <t>Square Ambiorix, Marie Louise, Marguerite et avenue Palmerston</t>
   </si>
   <si>
     <t xml:space="preserve">Square Marie-Louise </t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t>Avenue Henri Matisse 14</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Adolphe Dupuich </t>
   </si>
   <si>
+    <t>Parc Pierre Paulus</t>
+  </si>
+  <si>
     <t>Val des Perdreaux 1</t>
   </si>
   <si>
     <t>Inventorié mais abattu</t>
   </si>
   <si>
     <t>Parc du Leybeek</t>
   </si>
   <si>
     <t>Avenue de l'Escrime 73</t>
   </si>
   <si>
     <t>Ecole de la Roue</t>
   </si>
   <si>
     <t xml:space="preserve">Rue des Citoyens </t>
-  </si>
-[...1 lines deleted...]
-    <t>Parc Pierre Paulus</t>
   </si>
   <si>
     <t>Rue Marianne 36</t>
   </si>
   <si>
     <t>Rue des Bigarreaux 23</t>
   </si>
   <si>
     <t>Rue Fernand Léger 46a</t>
   </si>
   <si>
     <t xml:space="preserve">Place Eugène Keym </t>
   </si>
   <si>
     <t xml:space="preserve">Rue des Bigarreaux </t>
   </si>
   <si>
     <t>Rue Louis Ernotte 79</t>
   </si>
   <si>
     <t>Avenue des Aubépines 42</t>
   </si>
   <si>
     <t>Chaussée de La Hulpe 120</t>
   </si>
@@ -1072,51 +1072,51 @@
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="5">
         <v>284</v>
       </c>
       <c r="J11" s="5">
         <v>10</v>
       </c>
       <c r="K11" s="5">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5">
         <v>54</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>17</v>
       </c>
@@ -1965,222 +1965,222 @@
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="5">
         <v>184</v>
       </c>
       <c r="J39" s="5">
         <v>12</v>
       </c>
       <c r="K39" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>4261</v>
+        <v>7506</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="E40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="F40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
       <c r="G40" s="6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="5">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J40" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K40" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>2422</v>
+        <v>4261</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E41" s="6"/>
-[...4 lines deleted...]
-      <c r="H41" s="6"/>
+      <c r="G41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="I41" s="5">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="J41" s="5">
+        <v>12</v>
+      </c>
       <c r="K41" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>4189</v>
+        <v>2422</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="E42" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>79</v>
       </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
       <c r="I42" s="5">
         <v>180</v>
       </c>
-      <c r="J42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J42" s="5"/>
       <c r="K42" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>5552</v>
+        <v>4189</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D43" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="5">
         <v>180</v>
       </c>
       <c r="J43" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="K43" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>7506</v>
+        <v>5552</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D44" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E44" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E44" s="6"/>
-      <c r="F44" s="6"/>
+      <c r="F44" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G44" s="6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I44" s="5">
         <v>180</v>
       </c>
       <c r="J44" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K44" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>5549</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="5">
         <v>177</v>
       </c>
       <c r="J45" s="5">
         <v>13</v>
       </c>
       <c r="K45" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
         <v>4877</v>
       </c>
       <c r="B46" s="6" t="s">
@@ -2199,54 +2199,54 @@
       <c r="G46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="5">
         <v>175</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
         <v>5548</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="5">
         <v>174</v>
       </c>
       <c r="J47" s="5">
         <v>14</v>
       </c>
       <c r="K47" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
         <v>2257</v>
       </c>
       <c r="B48" s="6" t="s">
@@ -2387,81 +2387,81 @@
       <c r="I52" s="5">
         <v>165</v>
       </c>
       <c r="J52" s="5">
         <v>5</v>
       </c>
       <c r="K52" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>1955</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="5">
         <v>158</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5">
         <v>5551</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="5">
         <v>156</v>
       </c>
       <c r="J54" s="5">
         <v>15</v>
       </c>
       <c r="K54" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
         <v>1295</v>
       </c>
       <c r="B55" s="6" t="s">