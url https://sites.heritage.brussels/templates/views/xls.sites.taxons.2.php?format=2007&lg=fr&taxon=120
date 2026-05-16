--- v2 (2026-03-16)
+++ v3 (2026-05-16)
@@ -16,53 +16,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="210">
-[...1 lines deleted...]
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-16</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="211">
+  <si>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -208,98 +208,98 @@
   <si>
     <t>Avenue des Bouleaux 40d</t>
   </si>
   <si>
     <t>Avenue du Monoplan 50</t>
   </si>
   <si>
     <t>Forest</t>
   </si>
   <si>
     <t>Parc de Forest</t>
   </si>
   <si>
     <t>Avenue Circulaire 70</t>
   </si>
   <si>
     <t>Avenue de Tervueren 427</t>
   </si>
   <si>
     <t>Parc du Couvent des Religieuses de l'Eucharistie</t>
   </si>
   <si>
     <t>Avenue Léopold Wiener 26</t>
   </si>
   <si>
+    <t>Ixelles</t>
+  </si>
+  <si>
+    <t>Avenue du Derby 12</t>
+  </si>
+  <si>
     <t>Auderghem</t>
   </si>
   <si>
     <t>Avenue Henri de Brouckère 48</t>
   </si>
   <si>
     <t>Avenue Blücher 150</t>
   </si>
   <si>
     <t>Bois de la Cambre</t>
   </si>
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Propriété rue de la Laiterie</t>
   </si>
   <si>
     <t>Rue de la Laiterie 57</t>
   </si>
   <si>
     <t>Parc Astrid</t>
   </si>
   <si>
     <t>Parc de l'IRSA</t>
   </si>
   <si>
     <t>Chaussée de Waterloo 1504</t>
   </si>
   <si>
     <t>Etang Floréal</t>
   </si>
   <si>
     <t>Avenue des Archiducs 2</t>
   </si>
   <si>
     <t>Jardin de la villa Coene</t>
   </si>
   <si>
     <t>Avenue Jean et Pierre Carsoel 198</t>
   </si>
   <si>
-    <t>Ixelles</t>
-[...4 lines deleted...]
-  <si>
     <t>Avenue Albert Lancaster 74</t>
   </si>
   <si>
     <t>Chaussée Romaine 558</t>
   </si>
   <si>
     <t>Université Libre de Bruxelles - Solbosch</t>
   </si>
   <si>
     <t>Rue Docteur Jacobs 4</t>
   </si>
   <si>
     <t>Rue Théophile Vander Elst 161</t>
   </si>
   <si>
     <t>Avenue des Frères Goemaere 71</t>
   </si>
   <si>
     <t>Avenue des Mésanges 8</t>
   </si>
   <si>
     <t>Parc Duden</t>
   </si>
   <si>
     <t>Avenue du Monoplan 31</t>
@@ -373,71 +373,71 @@
   <si>
     <t>Avenue du Feuillage 15</t>
   </si>
   <si>
     <t>Parc Jadot et ancien hôtel particulier Canonne</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Bourgmestre </t>
   </si>
   <si>
     <t>Molenbeek-Saint-Jean</t>
   </si>
   <si>
     <t xml:space="preserve">Parc du Karreveld </t>
   </si>
   <si>
     <t>Avenue Hélène 35</t>
   </si>
   <si>
     <t>Avenue du Parc de Woluwe 64</t>
   </si>
   <si>
     <t>Avenue du Chant d'Oiseau 114</t>
   </si>
   <si>
+    <t>Avenue de la Basilique 14</t>
+  </si>
+  <si>
     <t>Boulevard Général Wahis 14</t>
   </si>
   <si>
     <t>Rue Groeselenberg 57</t>
   </si>
   <si>
     <t xml:space="preserve">Rue de Termonde </t>
   </si>
   <si>
     <t>Parc de la Jeunesse</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue du Comté de Jette </t>
   </si>
   <si>
     <t>Avenue de l'Aviation 72</t>
   </si>
   <si>
-    <t>Avenue de la Basilique 14</t>
-[...1 lines deleted...]
-  <si>
     <t>Avenue du Roi Albert 88</t>
   </si>
   <si>
     <t>Rue Georges Simpson 44</t>
   </si>
   <si>
     <t xml:space="preserve">Jagersveld </t>
   </si>
   <si>
     <t>Avenue des Citrinelles 70</t>
   </si>
   <si>
     <t xml:space="preserve">Montagne aux Ombres </t>
   </si>
   <si>
     <t>Arbre visible de la voirie, occupant une position centrale dans le paysage.</t>
   </si>
   <si>
     <t>Domaine de la Magnanerie</t>
   </si>
   <si>
     <t>Avenue Minerve 39</t>
   </si>
   <si>
     <t>Site de l'Observatoire royal</t>
@@ -569,50 +569,53 @@
     <t>Avenue Edmond Parmentier 54</t>
   </si>
   <si>
     <t>Avenue des Dames Blanches 39</t>
   </si>
   <si>
     <t>Parc du château Morel - Domaine de la Héronnière</t>
   </si>
   <si>
     <t>Rue Nisard 6</t>
   </si>
   <si>
     <t>Avenue Cardinal Micara 68</t>
   </si>
   <si>
     <t xml:space="preserve">Jardin privé rue Joseph Hazard </t>
   </si>
   <si>
     <t>Rue Joseph Hazard 27</t>
   </si>
   <si>
     <t xml:space="preserve">Rue Jan Van Ruusbroeck </t>
   </si>
   <si>
     <t>Avenue de la Sapinière 8</t>
+  </si>
+  <si>
+    <t>Avenue du Heymbosch 78</t>
   </si>
   <si>
     <t>Avenue du Tennis 42</t>
   </si>
   <si>
     <t xml:space="preserve">Rue Maurice Van Rolleghem </t>
   </si>
   <si>
     <t>Avenue Georges Henri 43</t>
   </si>
   <si>
     <t xml:space="preserve">Rue des Silènes </t>
   </si>
   <si>
     <t>Avenue Maréchal Joffre 59</t>
   </si>
   <si>
     <t>Avenue des Anciens Combattants 71</t>
   </si>
   <si>
     <t>Boulevard Général Wahis 15</t>
   </si>
   <si>
     <t>Avenue J.G. Van Goolen 11</t>
   </si>
@@ -1066,51 +1069,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K181"/>
+  <dimension ref="A1:K182"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="11.42578125" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="19" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="18.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -2019,373 +2022,373 @@
       </c>
       <c r="E30" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I30" s="5">
         <v>354</v>
       </c>
       <c r="J30" s="5">
         <v>25</v>
       </c>
       <c r="K30" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
-        <v>4474</v>
+        <v>5794</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6" t="s">
         <v>64</v>
       </c>
       <c r="F31" s="6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I31" s="5">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J31" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="K31" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
-        <v>1960</v>
+        <v>4474</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>13</v>
+        <v>65</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F32" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I32" s="5">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J32" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K32" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
-        <v>516</v>
+        <v>1960</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      <c r="E33" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6" t="s">
+        <v>67</v>
+      </c>
       <c r="F33" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I33" s="5">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="J33" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K33" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
-        <v>4304</v>
+        <v>516</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>68</v>
       </c>
-      <c r="E34" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I34" s="5">
         <v>345</v>
       </c>
       <c r="J34" s="5">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="K34" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
-        <v>108</v>
+        <v>4304</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D35" s="6" t="s">
         <v>70</v>
       </c>
-      <c r="E35" s="6"/>
+      <c r="E35" s="6" t="s">
+        <v>71</v>
+      </c>
       <c r="F35" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I35" s="5">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="J35" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K35" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>518</v>
+        <v>108</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I36" s="5">
         <v>340</v>
       </c>
       <c r="J36" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K36" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>1880</v>
+        <v>518</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D37" s="6" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>68</v>
+      </c>
+      <c r="E37" s="6"/>
       <c r="F37" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G37" s="6"/>
-      <c r="H37" s="6"/>
+      <c r="G37" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H37" s="6" t="s">
+        <v>43</v>
+      </c>
       <c r="I37" s="5">
         <v>340</v>
       </c>
-      <c r="J37" s="5"/>
-      <c r="K37" s="5"/>
+      <c r="J37" s="5">
+        <v>25</v>
+      </c>
+      <c r="K37" s="5">
+        <v>20</v>
+      </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
-        <v>2377</v>
+        <v>1880</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E38" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G38" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G38" s="6"/>
+      <c r="H38" s="6"/>
       <c r="I38" s="5">
         <v>340</v>
       </c>
-      <c r="J38" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>7097</v>
+        <v>2377</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E39" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G39" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I39" s="5">
-        <v>334</v>
+        <v>340</v>
       </c>
       <c r="J39" s="5">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="K39" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>5794</v>
+        <v>7097</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="D40" s="6"/>
       <c r="E40" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I40" s="5">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="J40" s="5">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="K40" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
         <v>5031</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>31</v>
       </c>
@@ -2454,51 +2457,51 @@
       </c>
       <c r="G43" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I43" s="5">
         <v>322</v>
       </c>
       <c r="J43" s="5">
         <v>20</v>
       </c>
       <c r="K43" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>5025</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I44" s="5">
         <v>322</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>6655</v>
@@ -2518,82 +2521,82 @@
       </c>
       <c r="G45" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I45" s="5">
         <v>322</v>
       </c>
       <c r="J45" s="5">
         <v>25</v>
       </c>
       <c r="K45" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
         <v>7503</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F46" s="6"/>
       <c r="G46" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I46" s="5">
         <v>320</v>
       </c>
       <c r="J46" s="5">
         <v>25</v>
       </c>
       <c r="K46" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
         <v>5282</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I47" s="5">
         <v>317</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
         <v>6178</v>
@@ -2743,51 +2746,51 @@
       <c r="F52" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="5">
         <v>306</v>
       </c>
       <c r="J52" s="5"/>
       <c r="K52" s="5">
         <v>26</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>1346</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>43</v>
       </c>
       <c r="I53" s="5">
         <v>305</v>
       </c>
       <c r="J53" s="5">
         <v>20</v>
       </c>
       <c r="K53" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
@@ -2811,51 +2814,51 @@
       <c r="H54" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I54" s="5">
         <v>304</v>
       </c>
       <c r="J54" s="5">
         <v>18</v>
       </c>
       <c r="K54" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
         <v>1961</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F55" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G55" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H55" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I55" s="5">
         <v>300</v>
       </c>
       <c r="J55" s="5">
         <v>18</v>
       </c>
       <c r="K55" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5">
         <v>4042</v>
       </c>
       <c r="B56" s="6" t="s">
@@ -2873,51 +2876,51 @@
       </c>
       <c r="G56" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I56" s="5">
         <v>300</v>
       </c>
       <c r="J56" s="5">
         <v>15</v>
       </c>
       <c r="K56" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5">
         <v>5746</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="6" t="s">
         <v>94</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G57" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H57" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I57" s="5">
         <v>300</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5">
         <v>7614</v>
@@ -3090,51 +3093,51 @@
       <c r="F63" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I63" s="5">
         <v>294</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5">
         <v>5680</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>100</v>
       </c>
       <c r="E64" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G64" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>43</v>
       </c>
       <c r="I64" s="5">
         <v>293</v>
       </c>
       <c r="J64" s="5">
         <v>13</v>
       </c>
       <c r="K64" s="5">
         <v>13</v>
       </c>
@@ -3158,115 +3161,115 @@
       </c>
       <c r="G65" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I65" s="5">
         <v>291</v>
       </c>
       <c r="J65" s="5">
         <v>28</v>
       </c>
       <c r="K65" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5">
         <v>5227</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="6" t="s">
         <v>103</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>43</v>
       </c>
       <c r="I66" s="5">
         <v>290</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5">
         <v>5244</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="6" t="s">
         <v>104</v>
       </c>
       <c r="F67" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G67" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H67" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I67" s="5">
         <v>290</v>
       </c>
       <c r="J67" s="5">
         <v>20</v>
       </c>
       <c r="K67" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:11">
       <c r="A68" s="5">
         <v>4634</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="6" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D68" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E68" s="6" t="s">
         <v>106</v>
       </c>
       <c r="F68" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G68" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H68" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I68" s="5">
         <v>289</v>
       </c>
       <c r="J68" s="5">
         <v>16</v>
       </c>
       <c r="K68" s="5">
         <v>22</v>
       </c>
@@ -3387,51 +3390,51 @@
       <c r="F72" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I72" s="5">
         <v>284</v>
       </c>
       <c r="J72" s="5"/>
       <c r="K72" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5">
         <v>4586</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D73" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E73" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F73" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G73" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H73" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I73" s="5">
         <v>284</v>
       </c>
       <c r="J73" s="5">
         <v>24</v>
       </c>
       <c r="K73" s="5">
         <v>16</v>
       </c>
@@ -3486,51 +3489,51 @@
       <c r="F75" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I75" s="5">
         <v>283</v>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5">
         <v>5239</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="6" t="s">
         <v>116</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G76" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H76" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I76" s="5">
         <v>283</v>
       </c>
       <c r="J76" s="5"/>
       <c r="K76" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5">
         <v>4106</v>
@@ -3553,619 +3556,619 @@
       </c>
       <c r="H77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I77" s="5">
         <v>277</v>
       </c>
       <c r="J77" s="5">
         <v>12</v>
       </c>
       <c r="K77" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5">
         <v>1881</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D78" s="6" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="E78" s="6" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G78" s="6"/>
       <c r="H78" s="6"/>
       <c r="I78" s="5">
         <v>276</v>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5">
-        <v>3761</v>
+        <v>4778</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>17</v>
+        <v>46</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G79" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H79" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I79" s="5">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J79" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K79" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
-        <v>5630</v>
+        <v>3761</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G80" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I80" s="5">
         <v>274</v>
       </c>
-      <c r="J80" s="5"/>
+      <c r="J80" s="5">
+        <v>20</v>
+      </c>
       <c r="K80" s="5">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5">
-        <v>5529</v>
+        <v>5630</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D81" s="6"/>
-      <c r="E81" s="6"/>
+      <c r="E81" s="6" t="s">
+        <v>120</v>
+      </c>
       <c r="F81" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G81" s="6"/>
+      <c r="G81" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="H81" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I81" s="5">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5">
-        <v>396</v>
+        <v>5529</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="D82" s="6"/>
-      <c r="E82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E82" s="6"/>
       <c r="F82" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G82" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G82" s="6"/>
       <c r="H82" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I82" s="5">
-        <v>272</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="J82" s="5"/>
       <c r="K82" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5">
-        <v>4724</v>
+        <v>396</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D83" s="6"/>
       <c r="E83" s="6" t="s">
-        <v>49</v>
+        <v>121</v>
       </c>
       <c r="F83" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G83" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H83" s="6" t="s">
-        <v>43</v>
+        <v>36</v>
       </c>
       <c r="I83" s="5">
         <v>272</v>
       </c>
       <c r="J83" s="5">
         <v>15</v>
       </c>
       <c r="K83" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5">
-        <v>6255</v>
+        <v>4724</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D84" s="6"/>
       <c r="E84" s="6" t="s">
-        <v>122</v>
+        <v>49</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G84" s="6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H84" s="6" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="I84" s="5">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J84" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K84" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
-        <v>2567</v>
+        <v>6255</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D85" s="6"/>
+        <v>32</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>122</v>
+      </c>
       <c r="E85" s="6" t="s">
         <v>123</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I85" s="5">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J85" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="K85" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5">
-        <v>4777</v>
+        <v>2567</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="D86" s="6"/>
       <c r="E86" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F86" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G86" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H86" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I86" s="5">
         <v>270</v>
       </c>
       <c r="J86" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K86" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5">
-        <v>4676</v>
+        <v>4777</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D87" s="6"/>
       <c r="E87" s="6" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="F87" s="6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G87" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H87" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I87" s="5">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J87" s="5">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="K87" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5">
-        <v>4789</v>
+        <v>4676</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>90</v>
+        <v>46</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="6" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="F88" s="6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G88" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I88" s="5">
-        <v>265</v>
+        <v>269</v>
       </c>
       <c r="J88" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K88" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5">
-        <v>7635</v>
+        <v>4789</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="6" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="F89" s="6"/>
+        <v>126</v>
+      </c>
+      <c r="F89" s="6" t="s">
+        <v>23</v>
+      </c>
       <c r="G89" s="6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I89" s="5">
         <v>265</v>
       </c>
       <c r="J89" s="5">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="K89" s="5">
-        <v>22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5">
-        <v>5259</v>
+        <v>7635</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>63</v>
+        <v>50</v>
       </c>
       <c r="D90" s="6"/>
       <c r="E90" s="6" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      </c>
+        <v>127</v>
+      </c>
+      <c r="F90" s="6"/>
       <c r="G90" s="6" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="5">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="J90" s="5">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="K90" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5">
-        <v>4164</v>
+        <v>5259</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>29</v>
+        <v>65</v>
       </c>
       <c r="D91" s="6"/>
       <c r="E91" s="6" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G91" s="6" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I91" s="5">
-        <v>260</v>
+        <v>264</v>
       </c>
       <c r="J91" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="K91" s="5">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
-        <v>4790</v>
+        <v>4164</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>90</v>
+        <v>29</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="6" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G92" s="6" t="s">
-        <v>31</v>
+        <v>130</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I92" s="5">
         <v>260</v>
       </c>
       <c r="J92" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K92" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5">
-        <v>5021</v>
+        <v>4790</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>57</v>
-[...3 lines deleted...]
-      </c>
+        <v>90</v>
+      </c>
+      <c r="D93" s="6"/>
       <c r="E93" s="6" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="F93" s="6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G93" s="6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I93" s="5">
         <v>260</v>
       </c>
       <c r="J93" s="5">
         <v>20</v>
       </c>
       <c r="K93" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5">
-        <v>5727</v>
+        <v>5021</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D94" s="6" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E94" s="6" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I94" s="5">
         <v>260</v>
       </c>
-      <c r="J94" s="5"/>
+      <c r="J94" s="5">
+        <v>20</v>
+      </c>
       <c r="K94" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
-        <v>4778</v>
+        <v>5727</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D95" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>133</v>
+      </c>
       <c r="E95" s="6" t="s">
-        <v>124</v>
+        <v>134</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I95" s="5">
-        <v>259</v>
-[...3 lines deleted...]
-      </c>
+        <v>260</v>
+      </c>
+      <c r="J95" s="5"/>
       <c r="K95" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
         <v>4158</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D96" s="6"/>
       <c r="E96" s="6" t="s">
         <v>135</v>
       </c>
       <c r="F96" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>16</v>
       </c>
@@ -4644,51 +4647,51 @@
       </c>
       <c r="G111" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I111" s="5">
         <v>245</v>
       </c>
       <c r="J111" s="5">
         <v>16</v>
       </c>
       <c r="K111" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="5">
         <v>278</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C112" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>152</v>
       </c>
       <c r="E112" s="6"/>
       <c r="F112" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G112" s="6" t="s">
         <v>45</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>43</v>
       </c>
       <c r="I112" s="5">
         <v>244</v>
       </c>
       <c r="J112" s="5">
         <v>22</v>
       </c>
       <c r="K112" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="113" spans="1:11">
@@ -4743,51 +4746,51 @@
       </c>
       <c r="G114" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H114" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I114" s="5">
         <v>243</v>
       </c>
       <c r="J114" s="5">
         <v>18</v>
       </c>
       <c r="K114" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="5">
         <v>1221</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C115" s="6" t="s">
-        <v>77</v>
+        <v>63</v>
       </c>
       <c r="D115" s="6" t="s">
         <v>155</v>
       </c>
       <c r="E115" s="6"/>
       <c r="F115" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G115" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H115" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I115" s="5">
         <v>242</v>
       </c>
       <c r="J115" s="5">
         <v>19</v>
       </c>
       <c r="K115" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="116" spans="1:11">
@@ -4875,51 +4878,51 @@
         <v>15</v>
       </c>
       <c r="H118" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I118" s="5">
         <v>240</v>
       </c>
       <c r="J118" s="5"/>
       <c r="K118" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="5">
         <v>5067</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C119" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D119" s="6"/>
       <c r="E119" s="6" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="F119" s="6" t="s">
         <v>34</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I119" s="5">
         <v>240</v>
       </c>
       <c r="J119" s="5">
         <v>21</v>
       </c>
       <c r="K119" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="5">
         <v>6171</v>
       </c>
       <c r="B120" s="6" t="s">
@@ -5102,51 +5105,51 @@
       </c>
       <c r="G125" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I125" s="5">
         <v>237</v>
       </c>
       <c r="J125" s="5">
         <v>17</v>
       </c>
       <c r="K125" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="5">
         <v>222</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="6" t="s">
         <v>163</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5">
         <v>233</v>
       </c>
       <c r="J126" s="5"/>
       <c r="K126" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>4768</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
@@ -5165,51 +5168,51 @@
       </c>
       <c r="H127" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I127" s="5">
         <v>231</v>
       </c>
       <c r="J127" s="5">
         <v>17</v>
       </c>
       <c r="K127" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
         <v>517</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G128" s="6"/>
       <c r="H128" s="6"/>
       <c r="I128" s="5">
         <v>230</v>
       </c>
       <c r="J128" s="5"/>
       <c r="K128" s="5"/>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="5">
         <v>4055</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
         <v>149</v>
       </c>
       <c r="D129" s="6"/>
       <c r="E129" s="6" t="s">
@@ -5253,54 +5256,54 @@
       </c>
       <c r="G130" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H130" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I130" s="5">
         <v>230</v>
       </c>
       <c r="J130" s="5">
         <v>15</v>
       </c>
       <c r="K130" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="5">
         <v>109</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D131" s="6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E131" s="6"/>
       <c r="F131" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G131" s="6"/>
       <c r="H131" s="6"/>
       <c r="I131" s="5">
         <v>229</v>
       </c>
       <c r="J131" s="5"/>
       <c r="K131" s="5"/>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="5">
         <v>3684</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C132" s="6" t="s">
         <v>92</v>
       </c>
       <c r="D132" s="6"/>
       <c r="E132" s="6" t="s">
@@ -5596,51 +5599,51 @@
       <c r="F141" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I141" s="5">
         <v>221</v>
       </c>
       <c r="J141" s="5"/>
       <c r="K141" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="5">
         <v>5257</v>
       </c>
       <c r="B142" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C142" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D142" s="6"/>
       <c r="E142" s="6" t="s">
         <v>179</v>
       </c>
       <c r="F142" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G142" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H142" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I142" s="5">
         <v>220</v>
       </c>
       <c r="J142" s="5">
         <v>23</v>
       </c>
       <c r="K142" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="143" spans="1:11">
@@ -5714,1181 +5717,1212 @@
         <v>1959</v>
       </c>
       <c r="B145" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C145" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D145" s="6"/>
       <c r="E145" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F145" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G145" s="6"/>
       <c r="H145" s="6"/>
       <c r="I145" s="5">
         <v>210</v>
       </c>
       <c r="J145" s="5"/>
       <c r="K145" s="5"/>
     </row>
     <row r="146" spans="1:11">
       <c r="A146" s="5">
-        <v>2571</v>
+        <v>7690</v>
       </c>
       <c r="B146" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C146" s="6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D146" s="6"/>
       <c r="E146" s="6" t="s">
         <v>184</v>
       </c>
-      <c r="F146" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F146" s="6"/>
       <c r="G146" s="6" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I146" s="5">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J146" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K146" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="5">
-        <v>6213</v>
+        <v>2571</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D147" s="6"/>
       <c r="E147" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G147" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I147" s="5">
         <v>209</v>
       </c>
-      <c r="J147" s="5"/>
+      <c r="J147" s="5">
+        <v>20</v>
+      </c>
       <c r="K147" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="5">
-        <v>5256</v>
+        <v>6213</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C148" s="6" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
       <c r="D148" s="6"/>
       <c r="E148" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F148" s="6" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G148" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I148" s="5">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>209</v>
+      </c>
+      <c r="J148" s="5"/>
       <c r="K148" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="5">
-        <v>5840</v>
+        <v>5256</v>
       </c>
       <c r="B149" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C149" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D149" s="6"/>
       <c r="E149" s="6" t="s">
         <v>187</v>
       </c>
       <c r="F149" s="6" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G149" s="6" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="H149" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I149" s="5">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="J149" s="5"/>
+        <v>207</v>
+      </c>
+      <c r="J149" s="5">
+        <v>18</v>
+      </c>
       <c r="K149" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150" s="5">
-        <v>5480</v>
+        <v>5840</v>
       </c>
       <c r="B150" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C150" s="6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D150" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D150" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="E150" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F150" s="6" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G150" s="6" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="H150" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I150" s="5">
-        <v>201</v>
-[...3 lines deleted...]
-      </c>
+        <v>205</v>
+      </c>
+      <c r="J150" s="5"/>
       <c r="K150" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151" s="5">
-        <v>3646</v>
+        <v>5480</v>
       </c>
       <c r="B151" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C151" s="6" t="s">
-        <v>168</v>
+        <v>57</v>
       </c>
       <c r="D151" s="6"/>
       <c r="E151" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F151" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G151" s="6" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="5">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="J151" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="K151" s="5">
-        <v>18</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="5">
-        <v>5178</v>
+        <v>3646</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="D152" s="6"/>
       <c r="E152" s="6" t="s">
-        <v>171</v>
+        <v>190</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H152" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I152" s="5">
         <v>200</v>
       </c>
       <c r="J152" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K152" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="5">
-        <v>3581</v>
+        <v>5178</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="D153" s="6"/>
       <c r="E153" s="6" t="s">
-        <v>190</v>
+        <v>171</v>
       </c>
       <c r="F153" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G153" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H153" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I153" s="5">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="J153" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K153" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="5">
-        <v>4041</v>
+        <v>3581</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C154" s="6" t="s">
-        <v>92</v>
+        <v>17</v>
       </c>
       <c r="D154" s="6"/>
       <c r="E154" s="6" t="s">
         <v>191</v>
       </c>
       <c r="F154" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G154" s="6" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I154" s="5">
         <v>199</v>
       </c>
       <c r="J154" s="5">
+        <v>18</v>
+      </c>
+      <c r="K154" s="5">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="5">
-        <v>2570</v>
+        <v>4041</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>29</v>
+        <v>92</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="6" t="s">
         <v>192</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G155" s="6"/>
-      <c r="H155" s="6"/>
+      <c r="G155" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="H155" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I155" s="5">
-        <v>198</v>
-[...2 lines deleted...]
-      <c r="K155" s="5"/>
+        <v>199</v>
+      </c>
+      <c r="J155" s="5">
+        <v>14</v>
+      </c>
+      <c r="K155" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="5">
-        <v>6170</v>
+        <v>2570</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="E156" s="6"/>
+        <v>29</v>
+      </c>
+      <c r="D156" s="6"/>
+      <c r="E156" s="6" t="s">
+        <v>193</v>
+      </c>
       <c r="F156" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G156" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G156" s="6"/>
+      <c r="H156" s="6"/>
       <c r="I156" s="5">
         <v>198</v>
       </c>
       <c r="J156" s="5"/>
-      <c r="K156" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K156" s="5"/>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="5">
-        <v>4565</v>
+        <v>6170</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C157" s="6" t="s">
-        <v>26</v>
-[...4 lines deleted...]
-      </c>
+        <v>113</v>
+      </c>
+      <c r="D157" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="E157" s="6"/>
       <c r="F157" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G157" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I157" s="5">
-        <v>197</v>
-[...3 lines deleted...]
-      </c>
+        <v>198</v>
+      </c>
+      <c r="J157" s="5"/>
       <c r="K157" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="5">
-        <v>5515</v>
+        <v>4565</v>
       </c>
       <c r="B158" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C158" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>26</v>
+      </c>
+      <c r="D158" s="6"/>
       <c r="E158" s="6" t="s">
-        <v>178</v>
+        <v>194</v>
       </c>
       <c r="F158" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H158" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I158" s="5">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="J158" s="5"/>
+        <v>197</v>
+      </c>
+      <c r="J158" s="5">
+        <v>19</v>
+      </c>
       <c r="K158" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="5">
-        <v>3899</v>
+        <v>5515</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C159" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D159" s="6"/>
+      <c r="D159" s="6" t="s">
+        <v>177</v>
+      </c>
       <c r="E159" s="6" t="s">
-        <v>194</v>
+        <v>178</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G159" s="6" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="H159" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I159" s="5">
-        <v>194</v>
-[...3 lines deleted...]
-      </c>
+        <v>196</v>
+      </c>
+      <c r="J159" s="5"/>
       <c r="K159" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="5">
-        <v>5042</v>
+        <v>3899</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>32</v>
-[...4 lines deleted...]
-      <c r="E160" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D160" s="6"/>
+      <c r="E160" s="6" t="s">
+        <v>195</v>
+      </c>
       <c r="F160" s="6" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H160" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I160" s="5">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J160" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="K160" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="5">
-        <v>5839</v>
+        <v>5042</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="D161" s="6" t="s">
-        <v>156</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="E161" s="6"/>
       <c r="F161" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G161" s="6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I161" s="5">
-        <v>189</v>
-[...1 lines deleted...]
-      <c r="J161" s="5"/>
+        <v>190</v>
+      </c>
+      <c r="J161" s="5">
+        <v>11</v>
+      </c>
       <c r="K161" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="5">
-        <v>3770</v>
+        <v>5839</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D162" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D162" s="6" t="s">
+        <v>156</v>
+      </c>
       <c r="E162" s="6" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="F162" s="6" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G162" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H162" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I162" s="5">
-        <v>185</v>
-[...3 lines deleted...]
-      </c>
+        <v>189</v>
+      </c>
+      <c r="J162" s="5"/>
       <c r="K162" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11">
       <c r="A163" s="5">
-        <v>6363</v>
+        <v>3770</v>
       </c>
       <c r="B163" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C163" s="6" t="s">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="D163" s="6"/>
       <c r="E163" s="6" t="s">
         <v>196</v>
       </c>
       <c r="F163" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G163" s="6" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="H163" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I163" s="5">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="J163" s="5">
         <v>14</v>
       </c>
       <c r="K163" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="164" spans="1:11">
       <c r="A164" s="5">
-        <v>4786</v>
+        <v>6363</v>
       </c>
       <c r="B164" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C164" s="6" t="s">
-        <v>90</v>
+        <v>32</v>
       </c>
       <c r="D164" s="6"/>
       <c r="E164" s="6" t="s">
         <v>197</v>
       </c>
       <c r="F164" s="6" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G164" s="6" t="s">
-        <v>130</v>
+        <v>45</v>
       </c>
       <c r="H164" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I164" s="5">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="J164" s="5">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="K164" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="165" spans="1:11">
       <c r="A165" s="5">
-        <v>5952</v>
+        <v>4786</v>
       </c>
       <c r="B165" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C165" s="6" t="s">
-        <v>168</v>
+        <v>90</v>
       </c>
       <c r="D165" s="6"/>
       <c r="E165" s="6" t="s">
         <v>198</v>
       </c>
       <c r="F165" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G165" s="6" t="s">
-        <v>20</v>
+        <v>130</v>
       </c>
       <c r="H165" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I165" s="5">
         <v>182</v>
       </c>
-      <c r="J165" s="5"/>
+      <c r="J165" s="5">
+        <v>17</v>
+      </c>
       <c r="K165" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166" s="5">
-        <v>5528</v>
+        <v>5952</v>
       </c>
       <c r="B166" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C166" s="6" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="D166" s="6"/>
-      <c r="E166" s="6"/>
+      <c r="E166" s="6" t="s">
+        <v>199</v>
+      </c>
       <c r="F166" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="G166" s="6"/>
+        <v>40</v>
+      </c>
+      <c r="G166" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="H166" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I166" s="5">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="J166" s="5"/>
       <c r="K166" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="5">
-        <v>5419</v>
+        <v>5528</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>92</v>
+        <v>57</v>
       </c>
       <c r="D167" s="6"/>
-      <c r="E167" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E167" s="6"/>
       <c r="F167" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G167" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G167" s="6"/>
       <c r="H167" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I167" s="5">
-        <v>179</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J167" s="5"/>
       <c r="K167" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="5">
-        <v>5838</v>
+        <v>5419</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>92</v>
+      </c>
+      <c r="D168" s="6"/>
       <c r="E168" s="6" t="s">
-        <v>187</v>
+        <v>200</v>
       </c>
       <c r="F168" s="6" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="G168" s="6" t="s">
-        <v>130</v>
+        <v>31</v>
       </c>
       <c r="H168" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I168" s="5">
         <v>179</v>
       </c>
-      <c r="J168" s="5"/>
+      <c r="J168" s="5">
+        <v>15</v>
+      </c>
       <c r="K168" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="5">
-        <v>6239</v>
+        <v>5838</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>77</v>
+        <v>50</v>
       </c>
       <c r="D169" s="6" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="E169" s="6" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="F169" s="6"/>
+        <v>188</v>
+      </c>
+      <c r="F169" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="G169" s="6" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I169" s="5">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>179</v>
+      </c>
+      <c r="J169" s="5"/>
       <c r="K169" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="5">
-        <v>1079</v>
+        <v>6239</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D170" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="D170" s="6" t="s">
+        <v>201</v>
+      </c>
       <c r="E170" s="6" t="s">
         <v>202</v>
       </c>
-      <c r="F170" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F170" s="6"/>
       <c r="G170" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H170" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I170" s="5">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="J170" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K170" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="5">
-        <v>6534</v>
+        <v>1079</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>113</v>
+        <v>168</v>
       </c>
       <c r="D171" s="6"/>
       <c r="E171" s="6" t="s">
         <v>203</v>
       </c>
       <c r="F171" s="6" t="s">
-        <v>23</v>
+        <v>40</v>
       </c>
       <c r="G171" s="6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="5">
         <v>175</v>
       </c>
       <c r="J171" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K171" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="5">
-        <v>4004</v>
+        <v>6534</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>92</v>
+        <v>113</v>
       </c>
       <c r="D172" s="6"/>
       <c r="E172" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F172" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G172" s="6" t="s">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="H172" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I172" s="5">
-        <v>170</v>
+        <v>175</v>
       </c>
       <c r="J172" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="K172" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="5">
-        <v>3633</v>
+        <v>4004</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C173" s="6" t="s">
-        <v>168</v>
+        <v>92</v>
       </c>
       <c r="D173" s="6"/>
       <c r="E173" s="6" t="s">
         <v>205</v>
       </c>
       <c r="F173" s="6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G173" s="6" t="s">
         <v>130</v>
       </c>
       <c r="H173" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="I173" s="5">
-        <v>159</v>
+        <v>170</v>
       </c>
       <c r="J173" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="K173" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="5">
-        <v>3445</v>
+        <v>3633</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C174" s="6" t="s">
-        <v>26</v>
+        <v>168</v>
       </c>
       <c r="D174" s="6"/>
       <c r="E174" s="6" t="s">
         <v>206</v>
       </c>
       <c r="F174" s="6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G174" s="6" t="s">
         <v>130</v>
       </c>
       <c r="H174" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I174" s="5">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="J174" s="5">
         <v>15</v>
       </c>
       <c r="K174" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="5">
-        <v>3632</v>
+        <v>3445</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>168</v>
+        <v>26</v>
       </c>
       <c r="D175" s="6"/>
       <c r="E175" s="6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="F175" s="6" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="G175" s="6" t="s">
         <v>130</v>
       </c>
       <c r="H175" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I175" s="5">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="J175" s="5">
         <v>15</v>
       </c>
       <c r="K175" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="5">
-        <v>3446</v>
+        <v>3632</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>26</v>
+        <v>168</v>
       </c>
       <c r="D176" s="6"/>
       <c r="E176" s="6" t="s">
         <v>206</v>
       </c>
       <c r="F176" s="6" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="G176" s="6" t="s">
         <v>130</v>
       </c>
       <c r="H176" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I176" s="5">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="J176" s="5">
         <v>15</v>
       </c>
       <c r="K176" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="5">
-        <v>4914</v>
+        <v>3446</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="D177" s="6"/>
       <c r="E177" s="6" t="s">
-        <v>140</v>
+        <v>207</v>
       </c>
       <c r="F177" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G177" s="6" t="s">
-        <v>15</v>
+        <v>130</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>36</v>
       </c>
       <c r="I177" s="5">
         <v>150</v>
       </c>
-      <c r="J177" s="5"/>
+      <c r="J177" s="5">
+        <v>15</v>
+      </c>
       <c r="K177" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="5">
-        <v>2543</v>
+        <v>4914</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D178" s="6"/>
       <c r="E178" s="6" t="s">
-        <v>207</v>
+        <v>140</v>
       </c>
       <c r="F178" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G178" s="6"/>
+      <c r="G178" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="H178" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I178" s="5">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="J178" s="5"/>
-      <c r="K178" s="5"/>
+      <c r="K178" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="5">
-        <v>5893</v>
+        <v>2543</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="D179" s="6"/>
       <c r="E179" s="6" t="s">
         <v>208</v>
       </c>
       <c r="F179" s="6" t="s">
         <v>23</v>
       </c>
-      <c r="G179" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G179" s="6"/>
       <c r="H179" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I179" s="5">
-        <v>0</v>
+        <v>147</v>
       </c>
       <c r="J179" s="5"/>
-      <c r="K179" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K179" s="5"/>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="5">
-        <v>6247</v>
+        <v>5893</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="D180" s="6"/>
       <c r="E180" s="6" t="s">
         <v>209</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>23</v>
       </c>
       <c r="G180" s="6" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="H180" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I180" s="5">
         <v>0</v>
       </c>
-      <c r="J180" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J180" s="5"/>
       <c r="K180" s="5">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11">
+      <c r="A181" s="5">
+        <v>6247</v>
+      </c>
+      <c r="B181" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C181" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D181" s="6"/>
+      <c r="E181" s="6" t="s">
+        <v>210</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G181" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="H181" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I181" s="5">
+        <v>0</v>
+      </c>
+      <c r="J181" s="5">
+        <v>15</v>
+      </c>
+      <c r="K181" s="5">
         <v>10</v>
       </c>
     </row>
-    <row r="181" spans="1:11">
-[...6 lines deleted...]
-      <c r="H181" s="7"/>
+    <row r="182" spans="1:11">
+      <c r="B182" s="7"/>
+      <c r="C182" s="7"/>
+      <c r="D182" s="7"/>
+      <c r="E182" s="7"/>
+      <c r="F182" s="7"/>
+      <c r="G182" s="7"/>
+      <c r="H182" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">