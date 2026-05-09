--- v2 (2026-02-28)
+++ v3 (2026-05-09)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="432">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-02-28</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-09</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -418,74 +418,74 @@
   <si>
     <t xml:space="preserve">Avenue du Laerbeek </t>
   </si>
   <si>
     <t>Drève de Dieleghem 79</t>
   </si>
   <si>
     <t>Avenue de Meysse 7</t>
   </si>
   <si>
     <t>Rue de la Sonatine 83</t>
   </si>
   <si>
     <t>Ancienne propriété Floralies</t>
   </si>
   <si>
     <t>Rue des Floralies 17</t>
   </si>
   <si>
     <t>Parc Tenreuken</t>
   </si>
   <si>
     <t xml:space="preserve">Tenreuken </t>
   </si>
   <si>
+    <t>Parc d'Osseghem</t>
+  </si>
+  <si>
     <t>Rue François Stroobant 8</t>
   </si>
   <si>
     <t>Rue de la Réforme 17</t>
   </si>
   <si>
     <t>Parc Solvay Sports</t>
   </si>
   <si>
     <t>Avenue du Pérou 80</t>
   </si>
   <si>
     <t>Avenue Roger Vandendriessche 20</t>
   </si>
   <si>
     <t>Ancienne propriété Delwart</t>
   </si>
   <si>
     <t>Avenue Fond'Roy 77</t>
   </si>
   <si>
-    <t>Parc d'Osseghem</t>
-[...1 lines deleted...]
-  <si>
     <t>Avenue du Cimetière de Bruxelles 157</t>
   </si>
   <si>
     <t>Avenue Winston Churchill 159</t>
   </si>
   <si>
     <t>Parc Fond'Roy</t>
   </si>
   <si>
     <t>Arbre disparu</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Paul Hymans </t>
   </si>
   <si>
     <t>Plantation en alignement</t>
   </si>
   <si>
     <t>Chaussée de Vleurgat 85</t>
   </si>
   <si>
     <t>Boulevard Brand Whitlock 165</t>
   </si>
   <si>
     <t>Parc du château Morel - Domaine de la Héronnière</t>
@@ -616,50 +616,53 @@
   <si>
     <t>Avenue des Sorbiers 3</t>
   </si>
   <si>
     <t>Chaussée de La Hulpe 211</t>
   </si>
   <si>
     <t>Bois du Poelbos</t>
   </si>
   <si>
     <t xml:space="preserve">Place de l'Initiative </t>
   </si>
   <si>
     <t>Chaussée de Saint-Job 592</t>
   </si>
   <si>
     <t>Chaussée de Vleurgat 268</t>
   </si>
   <si>
     <t>Jardin du Palais des Académies</t>
   </si>
   <si>
     <t>Parc Roi Baudouin phase 1</t>
   </si>
   <si>
+    <t>Avenue René Comhaire 59</t>
+  </si>
+  <si>
     <t>Rue Gatti de Gamond 174</t>
   </si>
   <si>
     <t>Avenue de la Couronne 26-28</t>
   </si>
   <si>
     <t>Avenue Winston Churchill 188</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Roseau </t>
   </si>
   <si>
     <t>Rue Rittweger 46</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Antoine Depage </t>
   </si>
   <si>
     <t>Avenue de la Basilique 14</t>
   </si>
   <si>
     <t>Inscrit à l’inventaire légal le</t>
   </si>
   <si>
     <t>Moulin de Lindekemaele et abords</t>
@@ -830,53 +833,50 @@
     <t xml:space="preserve">Rue Chaumontel </t>
   </si>
   <si>
     <t>Saint-Josse-Ten-Noode</t>
   </si>
   <si>
     <t>Rue Hydraulique 14</t>
   </si>
   <si>
     <t>Chaussée de Charleroi 279</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue des Croix du Feu </t>
   </si>
   <si>
     <t>Rue de la Fauvette 86</t>
   </si>
   <si>
     <t>Rue Frédéric Pelletier 37</t>
   </si>
   <si>
     <t>Avenue Louis Bertrand 37</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue de l'Expressionnisme </t>
-  </si>
-[...1 lines deleted...]
-    <t>Avenue René Comhaire 59</t>
   </si>
   <si>
     <t xml:space="preserve">Chaussée de Roodebeek </t>
   </si>
   <si>
     <t>Avenue Emile Van Becelaere 26</t>
   </si>
   <si>
     <t>Avenue Brugmann 118</t>
   </si>
   <si>
     <t>Jardins de la Maison d'Erasme</t>
   </si>
   <si>
     <t>Parc du château Bischoffsheim</t>
   </si>
   <si>
     <t xml:space="preserve">Kattenberg </t>
   </si>
   <si>
     <t>Propriété Crousse</t>
   </si>
   <si>
     <t xml:space="preserve">Boulevard du Souverain </t>
   </si>
@@ -4647,281 +4647,281 @@
       </c>
       <c r="E90" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="5">
         <v>419</v>
       </c>
       <c r="J90" s="5">
         <v>25</v>
       </c>
       <c r="K90" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5">
-        <v>1297</v>
+        <v>7062</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-      <c r="E91" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D91" s="6" t="s">
         <v>133</v>
       </c>
+      <c r="E91" s="6"/>
       <c r="F91" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G91" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H91" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I91" s="5">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="J91" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K91" s="5">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
-        <v>4528</v>
+        <v>1297</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="6" t="s">
         <v>134</v>
       </c>
       <c r="F92" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I92" s="5">
         <v>417</v>
       </c>
       <c r="J92" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K92" s="5">
-        <v>25</v>
+        <v>19</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5">
-        <v>6005</v>
+        <v>4528</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D93" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D93" s="6"/>
+      <c r="E93" s="6" t="s">
         <v>135</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="F93" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G93" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I93" s="5">
         <v>417</v>
       </c>
       <c r="J93" s="5">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="K93" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5">
-        <v>4120</v>
+        <v>6005</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D94" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>136</v>
+      </c>
       <c r="E94" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F94" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I94" s="5">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="J94" s="5">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="K94" s="5">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
-        <v>1841</v>
+        <v>4120</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D95" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D95" s="6"/>
+      <c r="E95" s="6" t="s">
         <v>138</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I95" s="5">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="J95" s="5">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="K95" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
-        <v>6871</v>
+        <v>1841</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>78</v>
+        <v>13</v>
       </c>
       <c r="D96" s="6" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="E96" s="6"/>
+        <v>139</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>140</v>
+      </c>
       <c r="F96" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G96" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I96" s="5">
         <v>415</v>
       </c>
       <c r="J96" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="K96" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5">
-        <v>7062</v>
+        <v>6871</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>50</v>
+        <v>78</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>140</v>
+        <v>79</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G97" s="6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I97" s="5">
         <v>415</v>
       </c>
       <c r="J97" s="5">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K97" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5">
         <v>4332</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>18</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>19</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H98" s="6" t="s">
@@ -5770,87 +5770,87 @@
       </c>
       <c r="H124" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I124" s="5">
         <v>394</v>
       </c>
       <c r="J124" s="5">
         <v>18</v>
       </c>
       <c r="K124" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="5">
         <v>6004</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C125" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D125" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E125" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F125" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G125" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I125" s="5">
         <v>394</v>
       </c>
       <c r="J125" s="5">
         <v>20</v>
       </c>
       <c r="K125" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="5">
         <v>7655</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="6" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="F126" s="6"/>
       <c r="G126" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I126" s="5">
         <v>394</v>
       </c>
       <c r="J126" s="5">
         <v>25</v>
       </c>
       <c r="K126" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>3863</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
@@ -6659,54 +6659,54 @@
       </c>
       <c r="H151" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I151" s="5">
         <v>381</v>
       </c>
       <c r="J151" s="5">
         <v>20</v>
       </c>
       <c r="K151" s="5">
         <v>25</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="5">
         <v>6043</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C152" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D152" s="6" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="E152" s="6" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I152" s="5">
         <v>381</v>
       </c>
       <c r="J152" s="5">
         <v>30</v>
       </c>
       <c r="K152" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="5">
         <v>6198</v>
       </c>
       <c r="B153" s="6" t="s">
@@ -7139,4446 +7139,4446 @@
       <c r="D166" s="6" t="s">
         <v>111</v>
       </c>
       <c r="E166" s="6" t="s">
         <v>112</v>
       </c>
       <c r="F166" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G166" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I166" s="5">
         <v>376</v>
       </c>
       <c r="J166" s="5"/>
       <c r="K166" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="5">
-        <v>5520</v>
+        <v>4770</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>13</v>
+        <v>73</v>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="6" t="s">
         <v>199</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G167" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H167" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I167" s="5">
         <v>376</v>
       </c>
-      <c r="J167" s="5"/>
+      <c r="J167" s="5">
+        <v>24</v>
+      </c>
       <c r="K167" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:11">
       <c r="A168" s="5">
-        <v>3673</v>
+        <v>5520</v>
       </c>
       <c r="B168" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C168" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D168" s="6"/>
       <c r="E168" s="6" t="s">
-        <v>145</v>
+        <v>200</v>
       </c>
       <c r="F168" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G168" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H168" s="6" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="I168" s="5">
-        <v>375</v>
-[...3 lines deleted...]
-      </c>
+        <v>376</v>
+      </c>
+      <c r="J168" s="5"/>
       <c r="K168" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="169" spans="1:11">
       <c r="A169" s="5">
-        <v>4340</v>
+        <v>3673</v>
       </c>
       <c r="B169" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C169" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D169" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="D169" s="6" t="s">
+        <v>129</v>
+      </c>
       <c r="E169" s="6" t="s">
-        <v>200</v>
+        <v>145</v>
       </c>
       <c r="F169" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G169" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H169" s="6" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="I169" s="5">
         <v>375</v>
       </c>
       <c r="J169" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K169" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="5">
-        <v>5147</v>
+        <v>4340</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D170" s="6"/>
       <c r="E170" s="6" t="s">
         <v>201</v>
       </c>
       <c r="F170" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G170" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I170" s="5">
         <v>375</v>
       </c>
       <c r="J170" s="5">
+        <v>20</v>
+      </c>
+      <c r="K170" s="5">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="5">
-        <v>5430</v>
+        <v>5147</v>
       </c>
       <c r="B171" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C171" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D171" s="6"/>
       <c r="E171" s="6" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F171" s="6"/>
+        <v>202</v>
+      </c>
+      <c r="F171" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G171" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H171" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I171" s="5">
         <v>375</v>
       </c>
       <c r="J171" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K171" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="172" spans="1:11">
       <c r="A172" s="5">
-        <v>2298</v>
+        <v>5430</v>
       </c>
       <c r="B172" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C172" s="6" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="D172" s="6" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      </c>
+        <v>104</v>
+      </c>
+      <c r="E172" s="6" t="s">
+        <v>105</v>
+      </c>
+      <c r="F172" s="6"/>
       <c r="G172" s="6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H172" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I172" s="5">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="J172" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="K172" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:11">
       <c r="A173" s="5">
-        <v>6394</v>
+        <v>2298</v>
       </c>
       <c r="B173" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C173" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D173" s="6" t="s">
-        <v>165</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E173" s="6"/>
       <c r="F173" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G173" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H173" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I173" s="5">
         <v>374</v>
       </c>
       <c r="J173" s="5">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="K173" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="174" spans="1:11">
       <c r="A174" s="5">
-        <v>2011</v>
+        <v>6394</v>
       </c>
       <c r="B174" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C174" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D174" s="6"/>
+      <c r="D174" s="6" t="s">
+        <v>165</v>
+      </c>
       <c r="E174" s="6" t="s">
         <v>203</v>
       </c>
       <c r="F174" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G174" s="6"/>
-      <c r="H174" s="6"/>
+      <c r="G174" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="H174" s="6" t="s">
+        <v>30</v>
+      </c>
       <c r="I174" s="5">
-        <v>373</v>
-[...1 lines deleted...]
-      <c r="J174" s="5"/>
+        <v>374</v>
+      </c>
+      <c r="J174" s="5">
+        <v>26</v>
+      </c>
       <c r="K174" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="175" spans="1:11">
       <c r="A175" s="5">
-        <v>3729</v>
+        <v>2011</v>
       </c>
       <c r="B175" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C175" s="6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D175" s="6"/>
       <c r="E175" s="6" t="s">
-        <v>23</v>
+        <v>204</v>
       </c>
       <c r="F175" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G175" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G175" s="6"/>
+      <c r="H175" s="6"/>
       <c r="I175" s="5">
-        <v>372</v>
-[...3 lines deleted...]
-      </c>
+        <v>373</v>
+      </c>
+      <c r="J175" s="5"/>
       <c r="K175" s="5">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="176" spans="1:11">
       <c r="A176" s="5">
-        <v>4655</v>
+        <v>3729</v>
       </c>
       <c r="B176" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C176" s="6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D176" s="6"/>
       <c r="E176" s="6" t="s">
-        <v>204</v>
+        <v>23</v>
       </c>
       <c r="F176" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G176" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H176" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I176" s="5">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J176" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K176" s="5">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="177" spans="1:11">
       <c r="A177" s="5">
-        <v>388</v>
+        <v>4655</v>
       </c>
       <c r="B177" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C177" s="6" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="D177" s="6"/>
       <c r="E177" s="6" t="s">
         <v>205</v>
       </c>
       <c r="F177" s="6" t="s">
-        <v>206</v>
+        <v>20</v>
       </c>
       <c r="G177" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I177" s="5">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="J177" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K177" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="5">
-        <v>2486</v>
+        <v>388</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="D178" s="6"/>
       <c r="E178" s="6" t="s">
-        <v>112</v>
+        <v>206</v>
       </c>
       <c r="F178" s="6" t="s">
-        <v>24</v>
+        <v>207</v>
       </c>
       <c r="G178" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H178" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I178" s="5">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="J178" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K178" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="5">
-        <v>2784</v>
+        <v>2486</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C179" s="6" t="s">
-        <v>54</v>
+        <v>36</v>
       </c>
       <c r="D179" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="E179" s="6"/>
+        <v>111</v>
+      </c>
+      <c r="E179" s="6" t="s">
+        <v>112</v>
+      </c>
       <c r="F179" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G179" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H179" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I179" s="5">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="J179" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K179" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="180" spans="1:11">
       <c r="A180" s="5">
-        <v>3716</v>
+        <v>2784</v>
       </c>
       <c r="B180" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C180" s="6" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="D180" s="6" t="s">
-        <v>207</v>
-[...3 lines deleted...]
-      </c>
+        <v>84</v>
+      </c>
+      <c r="E180" s="6"/>
       <c r="F180" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G180" s="6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H180" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I180" s="5">
         <v>367</v>
       </c>
       <c r="J180" s="5">
         <v>20</v>
       </c>
       <c r="K180" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="5">
-        <v>2908</v>
+        <v>3716</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="D181" s="6" t="s">
-        <v>104</v>
+        <v>208</v>
       </c>
       <c r="E181" s="6" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F181" s="6"/>
+        <v>209</v>
+      </c>
+      <c r="F181" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G181" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H181" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I181" s="5">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="J181" s="5">
         <v>20</v>
       </c>
       <c r="K181" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="182" spans="1:11">
       <c r="A182" s="5">
-        <v>3226</v>
+        <v>2908</v>
       </c>
       <c r="B182" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C182" s="6" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="D182" s="6" t="s">
-        <v>176</v>
+        <v>104</v>
       </c>
       <c r="E182" s="6" t="s">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="F182" s="6"/>
       <c r="G182" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H182" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I182" s="5">
         <v>366</v>
       </c>
       <c r="J182" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K182" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="183" spans="1:11">
       <c r="A183" s="5">
-        <v>1859</v>
+        <v>3226</v>
       </c>
       <c r="B183" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C183" s="6" t="s">
-        <v>13</v>
+        <v>168</v>
       </c>
       <c r="D183" s="6" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="E183" s="6"/>
+        <v>176</v>
+      </c>
+      <c r="E183" s="6" t="s">
+        <v>210</v>
+      </c>
       <c r="F183" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G183" s="6"/>
+      <c r="G183" s="6" t="s">
+        <v>53</v>
+      </c>
       <c r="H183" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I183" s="5">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="J183" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K183" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
     </row>
     <row r="184" spans="1:11">
       <c r="A184" s="5">
-        <v>4413</v>
+        <v>1859</v>
       </c>
       <c r="B184" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C184" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D184" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D184" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E184" s="6"/>
       <c r="F184" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G184" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G184" s="6"/>
       <c r="H184" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I184" s="5">
         <v>365</v>
       </c>
       <c r="J184" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K184" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="185" spans="1:11">
       <c r="A185" s="5">
-        <v>4963</v>
+        <v>4413</v>
       </c>
       <c r="B185" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C185" s="6" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="D185" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D185" s="6"/>
+      <c r="E185" s="6" t="s">
         <v>211</v>
       </c>
-      <c r="E185" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F185" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G185" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H185" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I185" s="5">
         <v>365</v>
       </c>
       <c r="J185" s="5">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="K185" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186" s="5">
-        <v>5309</v>
+        <v>4963</v>
       </c>
       <c r="B186" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C186" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D186" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D186" s="6" t="s">
+        <v>212</v>
+      </c>
       <c r="E186" s="6" t="s">
         <v>213</v>
       </c>
       <c r="F186" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G186" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H186" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I186" s="5">
         <v>365</v>
       </c>
       <c r="J186" s="5">
-        <v>26.5</v>
+        <v>20</v>
       </c>
       <c r="K186" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="187" spans="1:11">
       <c r="A187" s="5">
-        <v>3674</v>
+        <v>5309</v>
       </c>
       <c r="B187" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C187" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D187" s="6"/>
       <c r="E187" s="6" t="s">
-        <v>145</v>
+        <v>214</v>
       </c>
       <c r="F187" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G187" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H187" s="6" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="I187" s="5">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="J187" s="5">
-        <v>24</v>
+        <v>26.5</v>
       </c>
       <c r="K187" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="188" spans="1:11">
       <c r="A188" s="5">
-        <v>5032</v>
+        <v>3674</v>
       </c>
       <c r="B188" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C188" s="6" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="D188" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="D188" s="6" t="s">
+        <v>129</v>
+      </c>
       <c r="E188" s="6" t="s">
-        <v>215</v>
+        <v>145</v>
       </c>
       <c r="F188" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G188" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H188" s="6" t="s">
-        <v>16</v>
+        <v>146</v>
       </c>
       <c r="I188" s="5">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="J188" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K188" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="189" spans="1:11">
       <c r="A189" s="5">
-        <v>5291</v>
+        <v>5032</v>
       </c>
       <c r="B189" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C189" s="6" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D189" s="6" t="s">
+        <v>215</v>
+      </c>
+      <c r="D189" s="6"/>
+      <c r="E189" s="6" t="s">
         <v>216</v>
       </c>
-      <c r="E189" s="6"/>
       <c r="F189" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G189" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H189" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I189" s="5">
         <v>363</v>
       </c>
-      <c r="J189" s="5"/>
+      <c r="J189" s="5">
+        <v>20</v>
+      </c>
       <c r="K189" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="190" spans="1:11">
       <c r="A190" s="5">
-        <v>204</v>
+        <v>5291</v>
       </c>
       <c r="B190" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C190" s="6" t="s">
-        <v>57</v>
+        <v>168</v>
       </c>
       <c r="D190" s="6" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="E190" s="6"/>
       <c r="F190" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G190" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H190" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I190" s="5">
-        <v>362</v>
-[...3 lines deleted...]
-      </c>
+        <v>363</v>
+      </c>
+      <c r="J190" s="5"/>
       <c r="K190" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="5">
-        <v>2297</v>
+        <v>204</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>13</v>
+        <v>57</v>
       </c>
       <c r="D191" s="6" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="E191" s="6"/>
+        <v>58</v>
+      </c>
+      <c r="E191" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F191" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G191" s="6"/>
-      <c r="H191" s="6"/>
+      <c r="G191" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H191" s="6" t="s">
+        <v>30</v>
+      </c>
       <c r="I191" s="5">
         <v>362</v>
       </c>
-      <c r="J191" s="5"/>
-      <c r="K191" s="5"/>
+      <c r="J191" s="5">
+        <v>20</v>
+      </c>
+      <c r="K191" s="5">
+        <v>16</v>
+      </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="5">
-        <v>2511</v>
+        <v>2297</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D192" s="6" t="s">
-        <v>176</v>
-[...3 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="E192" s="6"/>
       <c r="F192" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G192" s="6"/>
       <c r="H192" s="6"/>
       <c r="I192" s="5">
         <v>362</v>
       </c>
       <c r="J192" s="5"/>
       <c r="K192" s="5"/>
     </row>
     <row r="193" spans="1:11">
       <c r="A193" s="5">
-        <v>3676</v>
+        <v>2511</v>
       </c>
       <c r="B193" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C193" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D193" s="6" t="s">
-        <v>129</v>
+        <v>176</v>
       </c>
       <c r="E193" s="6" t="s">
-        <v>145</v>
+        <v>218</v>
       </c>
       <c r="F193" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G193" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G193" s="6"/>
+      <c r="H193" s="6"/>
       <c r="I193" s="5">
         <v>362</v>
       </c>
-      <c r="J193" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J193" s="5"/>
+      <c r="K193" s="5"/>
     </row>
     <row r="194" spans="1:11">
       <c r="A194" s="5">
-        <v>7415</v>
+        <v>3676</v>
       </c>
       <c r="B194" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C194" s="6" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="D194" s="6" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-      <c r="F194" s="6"/>
+        <v>129</v>
+      </c>
+      <c r="E194" s="6" t="s">
+        <v>145</v>
+      </c>
+      <c r="F194" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G194" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H194" s="6" t="s">
-        <v>30</v>
+        <v>146</v>
       </c>
       <c r="I194" s="5">
         <v>362</v>
       </c>
       <c r="J194" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K194" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="5">
-        <v>4522</v>
+        <v>7415</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C195" s="6" t="s">
-        <v>41</v>
-[...5 lines deleted...]
-      <c r="F195" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="D195" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E195" s="6"/>
+      <c r="F195" s="6"/>
+      <c r="G195" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H195" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I195" s="5">
+        <v>362</v>
+      </c>
+      <c r="J195" s="5">
+        <v>20</v>
+      </c>
+      <c r="K195" s="5">
         <v>24</v>
-      </c>
-[...13 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="5">
-        <v>611</v>
+        <v>4522</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C196" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D196" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D196" s="6"/>
+      <c r="E196" s="6" t="s">
         <v>219</v>
       </c>
-      <c r="E196" s="6"/>
       <c r="F196" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G196" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I196" s="5">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="J196" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K196" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="5">
-        <v>815</v>
+        <v>611</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C197" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D197" s="6" t="s">
         <v>220</v>
       </c>
-      <c r="E197" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E197" s="6"/>
       <c r="F197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G197" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H197" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I197" s="5">
         <v>360</v>
       </c>
       <c r="J197" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="K197" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="5">
-        <v>4091</v>
+        <v>815</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C198" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D198" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D198" s="6" t="s">
+        <v>221</v>
+      </c>
       <c r="E198" s="6" t="s">
-        <v>119</v>
+        <v>222</v>
       </c>
       <c r="F198" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G198" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H198" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I198" s="5">
         <v>360</v>
       </c>
       <c r="J198" s="5">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K198" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="199" spans="1:11">
       <c r="A199" s="5">
-        <v>4711</v>
+        <v>4091</v>
       </c>
       <c r="B199" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C199" s="6" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="D199" s="6"/>
       <c r="E199" s="6" t="s">
-        <v>74</v>
+        <v>119</v>
       </c>
       <c r="F199" s="6" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="G199" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H199" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I199" s="5">
         <v>360</v>
       </c>
       <c r="J199" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K199" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="5">
-        <v>5150</v>
+        <v>4711</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C200" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E200" s="6"/>
+        <v>73</v>
+      </c>
+      <c r="D200" s="6"/>
+      <c r="E200" s="6" t="s">
+        <v>74</v>
+      </c>
       <c r="F200" s="6" t="s">
-        <v>20</v>
+        <v>144</v>
       </c>
       <c r="G200" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I200" s="5">
         <v>360</v>
       </c>
       <c r="J200" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K200" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="5">
-        <v>5556</v>
+        <v>5150</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C201" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D201" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D201" s="6" t="s">
+        <v>94</v>
+      </c>
+      <c r="E201" s="6"/>
       <c r="F201" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G201" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H201" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I201" s="5">
         <v>360</v>
       </c>
-      <c r="J201" s="5"/>
+      <c r="J201" s="5">
+        <v>30</v>
+      </c>
       <c r="K201" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="5">
-        <v>7198</v>
+        <v>5556</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D202" s="6" t="s">
+      <c r="D202" s="6"/>
+      <c r="E202" s="6" t="s">
         <v>223</v>
       </c>
-      <c r="E202" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F202" s="6"/>
+      <c r="F202" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G202" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="H202" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I202" s="5">
         <v>360</v>
       </c>
-      <c r="J202" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J202" s="5"/>
       <c r="K202" s="5">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="5">
-        <v>2002</v>
+        <v>7198</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D203" s="6"/>
+      <c r="D203" s="6" t="s">
+        <v>224</v>
+      </c>
       <c r="E203" s="6" t="s">
         <v>225</v>
       </c>
-      <c r="F203" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F203" s="6"/>
       <c r="G203" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I203" s="5">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J203" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K203" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="5">
-        <v>3947</v>
+        <v>2002</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D204" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D204" s="6"/>
+      <c r="E204" s="6" t="s">
         <v>226</v>
       </c>
-      <c r="E204" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F204" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G204" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H204" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I204" s="5">
         <v>359</v>
       </c>
       <c r="J204" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K204" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="5">
-        <v>4176</v>
+        <v>3947</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D205" s="6"/>
+        <v>22</v>
+      </c>
+      <c r="D205" s="6" t="s">
+        <v>227</v>
+      </c>
       <c r="E205" s="6" t="s">
         <v>228</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G205" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I205" s="5">
         <v>359</v>
       </c>
       <c r="J205" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K205" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="206" spans="1:11">
       <c r="A206" s="5">
-        <v>5600</v>
+        <v>4176</v>
       </c>
       <c r="B206" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C206" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D206" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D206" s="6"/>
+      <c r="E206" s="6" t="s">
         <v>229</v>
       </c>
-      <c r="E206" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F206" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G206" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H206" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I206" s="5">
         <v>359</v>
       </c>
       <c r="J206" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K206" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="5">
-        <v>3589</v>
+        <v>5600</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D207" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D207" s="6" t="s">
+        <v>230</v>
+      </c>
       <c r="E207" s="6" t="s">
-        <v>230</v>
+        <v>66</v>
       </c>
       <c r="F207" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G207" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H207" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I207" s="5">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J207" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K207" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="5">
-        <v>5287</v>
+        <v>3589</v>
       </c>
       <c r="B208" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C208" s="6" t="s">
-        <v>45</v>
+        <v>168</v>
       </c>
       <c r="D208" s="6"/>
       <c r="E208" s="6" t="s">
         <v>231</v>
       </c>
       <c r="F208" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G208" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H208" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I208" s="5">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="J208" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K208" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:11">
       <c r="A209" s="5">
-        <v>6687</v>
+        <v>5287</v>
       </c>
       <c r="B209" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C209" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D209" s="6" t="s">
+        <v>45</v>
+      </c>
+      <c r="D209" s="6"/>
+      <c r="E209" s="6" t="s">
         <v>232</v>
       </c>
-      <c r="E209" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F209" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G209" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H209" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I209" s="5">
         <v>357</v>
       </c>
       <c r="J209" s="5">
-        <v>14</v>
+        <v>27</v>
       </c>
       <c r="K209" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="210" spans="1:11">
       <c r="A210" s="5">
-        <v>6993</v>
+        <v>6687</v>
       </c>
       <c r="B210" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C210" s="6" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D210" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="E210" s="6"/>
+        <v>233</v>
+      </c>
+      <c r="E210" s="6" t="s">
+        <v>234</v>
+      </c>
       <c r="F210" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G210" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H210" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I210" s="5">
         <v>357</v>
       </c>
       <c r="J210" s="5">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="K210" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="5">
-        <v>4483</v>
+        <v>6993</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C211" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D211" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E211" s="6"/>
+      <c r="F211" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G211" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H211" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="I211" s="5">
+        <v>357</v>
+      </c>
+      <c r="J211" s="5">
+        <v>25</v>
+      </c>
+      <c r="K211" s="5">
         <v>17</v>
-      </c>
-[...20 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="5">
-        <v>4484</v>
+        <v>4483</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C212" s="6" t="s">
         <v>17</v>
       </c>
-      <c r="D212" s="6" t="s">
+      <c r="D212" s="6"/>
+      <c r="E212" s="6" t="s">
         <v>235</v>
-      </c>
-[...1 lines deleted...]
-        <v>236</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G212" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I212" s="5">
         <v>356</v>
       </c>
       <c r="J212" s="5">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K212" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="5">
-        <v>4863</v>
+        <v>4484</v>
       </c>
       <c r="B213" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C213" s="6" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="D213" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="D213" s="6" t="s">
+        <v>236</v>
+      </c>
       <c r="E213" s="6" t="s">
         <v>237</v>
       </c>
       <c r="F213" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G213" s="6" t="s">
-        <v>53</v>
+        <v>35</v>
       </c>
       <c r="H213" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I213" s="5">
         <v>356</v>
       </c>
       <c r="J213" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="K213" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="214" spans="1:11">
       <c r="A214" s="5">
-        <v>5482</v>
+        <v>4769</v>
       </c>
       <c r="B214" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C214" s="6" t="s">
-        <v>214</v>
+        <v>73</v>
       </c>
       <c r="D214" s="6"/>
       <c r="E214" s="6" t="s">
-        <v>238</v>
+        <v>199</v>
       </c>
       <c r="F214" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G214" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H214" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I214" s="5">
         <v>356</v>
       </c>
       <c r="J214" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K214" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="215" spans="1:11">
       <c r="A215" s="5">
-        <v>5700</v>
+        <v>4863</v>
       </c>
       <c r="B215" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C215" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D215" s="6"/>
       <c r="E215" s="6" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="F215" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G215" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H215" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I215" s="5">
         <v>356</v>
       </c>
       <c r="J215" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K215" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216" s="5">
-        <v>3857</v>
+        <v>5482</v>
       </c>
       <c r="B216" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C216" s="6" t="s">
-        <v>22</v>
+        <v>215</v>
       </c>
       <c r="D216" s="6"/>
       <c r="E216" s="6" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="F216" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G216" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H216" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I216" s="5">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J216" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K216" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217" s="5">
-        <v>5151</v>
+        <v>5700</v>
       </c>
       <c r="B217" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C217" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E217" s="6"/>
+        <v>87</v>
+      </c>
+      <c r="D217" s="6"/>
+      <c r="E217" s="6" t="s">
+        <v>240</v>
+      </c>
       <c r="F217" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G217" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H217" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I217" s="5">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="J217" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K217" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" s="5">
-        <v>5390</v>
+        <v>3857</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C218" s="6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D218" s="6"/>
       <c r="E218" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F218" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G218" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I218" s="5">
         <v>355</v>
       </c>
-      <c r="J218" s="5"/>
+      <c r="J218" s="5">
+        <v>18</v>
+      </c>
       <c r="K218" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="5">
-        <v>6608</v>
+        <v>5151</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D219" s="6" t="s">
-        <v>242</v>
+        <v>94</v>
       </c>
       <c r="E219" s="6"/>
       <c r="F219" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G219" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H219" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I219" s="5">
         <v>355</v>
       </c>
-      <c r="J219" s="5"/>
+      <c r="J219" s="5">
+        <v>30</v>
+      </c>
       <c r="K219" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" s="5">
-        <v>6705</v>
+        <v>5390</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C220" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E220" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="D220" s="6"/>
+      <c r="E220" s="6" t="s">
+        <v>242</v>
+      </c>
       <c r="F220" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G220" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H220" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I220" s="5">
         <v>355</v>
       </c>
-      <c r="J220" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J220" s="5"/>
       <c r="K220" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" s="5">
-        <v>4137</v>
+        <v>6608</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C221" s="6" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D221" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="E221" s="6"/>
       <c r="F221" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G221" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I221" s="5">
-        <v>354</v>
-[...3 lines deleted...]
-      </c>
+        <v>355</v>
+      </c>
+      <c r="J221" s="5"/>
       <c r="K221" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" s="5">
-        <v>3923</v>
+        <v>6705</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D222" s="6" t="s">
+        <v>244</v>
+      </c>
+      <c r="E222" s="6"/>
       <c r="F222" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G222" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H222" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I222" s="5">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="J222" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K222" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" s="5">
-        <v>6629</v>
+        <v>4137</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>246</v>
-[...4 lines deleted...]
-      <c r="E223" s="6"/>
+        <v>54</v>
+      </c>
+      <c r="D223" s="6"/>
+      <c r="E223" s="6" t="s">
+        <v>245</v>
+      </c>
       <c r="F223" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H223" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I223" s="5">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="J223" s="5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K223" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="5">
-        <v>5819</v>
+        <v>3923</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C224" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="D224" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D224" s="6"/>
       <c r="E224" s="6" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="F224" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G224" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I224" s="5">
-        <v>352</v>
-[...1 lines deleted...]
-      <c r="J224" s="5"/>
+        <v>353</v>
+      </c>
+      <c r="J224" s="5">
+        <v>25</v>
+      </c>
       <c r="K224" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="5">
-        <v>7411</v>
+        <v>6629</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>17</v>
+        <v>247</v>
       </c>
       <c r="D225" s="6" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E225" s="6"/>
-      <c r="F225" s="6"/>
+      <c r="F225" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G225" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H225" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I225" s="5">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="J225" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K225" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="5">
-        <v>4337</v>
+        <v>5819</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D226" s="6"/>
+        <v>22</v>
+      </c>
+      <c r="D226" s="6" t="s">
+        <v>249</v>
+      </c>
       <c r="E226" s="6" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="F226" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H226" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I226" s="5">
-        <v>351</v>
-[...3 lines deleted...]
-      </c>
+        <v>352</v>
+      </c>
+      <c r="J226" s="5"/>
       <c r="K226" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="5">
-        <v>6195</v>
+        <v>7411</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C227" s="6" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="D227" s="6" t="s">
-        <v>189</v>
+        <v>251</v>
       </c>
       <c r="E227" s="6"/>
-      <c r="F227" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F227" s="6"/>
       <c r="G227" s="6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H227" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I227" s="5">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J227" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K227" s="5">
-        <v>16</v>
+        <v>24</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" s="5">
-        <v>6508</v>
+        <v>4337</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>168</v>
-[...1 lines deleted...]
-      <c r="D228" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="D228" s="6"/>
+      <c r="E228" s="6" t="s">
         <v>252</v>
       </c>
-      <c r="E228" s="6"/>
       <c r="F228" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G228" s="6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H228" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I228" s="5">
         <v>351</v>
       </c>
       <c r="J228" s="5">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="K228" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" s="5">
-        <v>7429</v>
+        <v>6195</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>87</v>
+        <v>13</v>
       </c>
       <c r="D229" s="6" t="s">
-        <v>109</v>
+        <v>189</v>
       </c>
       <c r="E229" s="6"/>
-      <c r="F229" s="6"/>
+      <c r="F229" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G229" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H229" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I229" s="5">
         <v>351</v>
       </c>
       <c r="J229" s="5">
         <v>25</v>
       </c>
       <c r="K229" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" s="5">
-        <v>2907</v>
+        <v>6508</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>50</v>
+        <v>168</v>
       </c>
       <c r="D230" s="6" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="E230" s="6" t="s">
         <v>253</v>
       </c>
+      <c r="E230" s="6"/>
       <c r="F230" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G230" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H230" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I230" s="5">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J230" s="5">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="K230" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" s="5">
-        <v>3567</v>
+        <v>7429</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>168</v>
-[...8 lines deleted...]
-      <c r="G231" s="6"/>
+        <v>87</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="E231" s="6"/>
+      <c r="F231" s="6"/>
+      <c r="G231" s="6" t="s">
+        <v>35</v>
+      </c>
       <c r="H231" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I231" s="5">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J231" s="5">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="K231" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" s="5">
-        <v>4027</v>
+        <v>2907</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D232" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D232" s="6" t="s">
+        <v>122</v>
+      </c>
       <c r="E232" s="6" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="F232" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G232" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H232" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I232" s="5">
         <v>350</v>
       </c>
       <c r="J232" s="5">
         <v>20</v>
       </c>
       <c r="K232" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" s="5">
-        <v>4392</v>
+        <v>3567</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>168</v>
+      </c>
+      <c r="D233" s="6"/>
       <c r="E233" s="6" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="F233" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G233" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G233" s="6"/>
       <c r="H233" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I233" s="5">
         <v>350</v>
       </c>
       <c r="J233" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K233" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="5">
-        <v>5196</v>
+        <v>4027</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C234" s="6" t="s">
-        <v>57</v>
+        <v>36</v>
       </c>
       <c r="D234" s="6"/>
       <c r="E234" s="6" t="s">
-        <v>258</v>
+        <v>256</v>
       </c>
       <c r="F234" s="6" t="s">
-        <v>144</v>
+        <v>20</v>
       </c>
       <c r="G234" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H234" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I234" s="5">
         <v>350</v>
       </c>
-      <c r="J234" s="5"/>
+      <c r="J234" s="5">
+        <v>20</v>
+      </c>
       <c r="K234" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="5">
-        <v>5834</v>
+        <v>4392</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D235" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="D235" s="6" t="s">
+        <v>257</v>
+      </c>
       <c r="E235" s="6" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="F235" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H235" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I235" s="5">
         <v>350</v>
       </c>
-      <c r="J235" s="5"/>
+      <c r="J235" s="5">
+        <v>20</v>
+      </c>
       <c r="K235" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="5">
-        <v>6296</v>
+        <v>5196</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D236" s="6"/>
       <c r="E236" s="6" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="F236" s="6"/>
+        <v>259</v>
+      </c>
+      <c r="F236" s="6" t="s">
+        <v>144</v>
+      </c>
       <c r="G236" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H236" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I236" s="5">
         <v>350</v>
       </c>
-      <c r="J236" s="5">
+      <c r="J236" s="5"/>
+      <c r="K236" s="5">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" s="5">
-        <v>7512</v>
+        <v>5834</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>54</v>
+        <v>17</v>
       </c>
       <c r="D237" s="6"/>
       <c r="E237" s="6" t="s">
         <v>260</v>
       </c>
-      <c r="F237" s="6"/>
+      <c r="F237" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="G237" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H237" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I237" s="5">
         <v>350</v>
       </c>
-      <c r="J237" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J237" s="5"/>
       <c r="K237" s="5">
-        <v>26</v>
+        <v>0</v>
       </c>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" s="5">
-        <v>4363</v>
+        <v>6296</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="D238" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D238" s="6" t="s">
+        <v>104</v>
+      </c>
       <c r="E238" s="6" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="F238" s="6"/>
       <c r="G238" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="H238" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I238" s="5">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J238" s="5">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="K238" s="5">
-        <v>14</v>
+        <v>13</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" s="5">
-        <v>5297</v>
+        <v>7512</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="D239" s="6"/>
       <c r="E239" s="6" t="s">
-        <v>262</v>
-[...3 lines deleted...]
-      </c>
+        <v>261</v>
+      </c>
+      <c r="F239" s="6"/>
       <c r="G239" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H239" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I239" s="5">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="J239" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K239" s="5">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" s="5">
-        <v>5699</v>
+        <v>4363</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>87</v>
+        <v>36</v>
       </c>
       <c r="D240" s="6"/>
       <c r="E240" s="6" t="s">
-        <v>100</v>
+        <v>262</v>
       </c>
       <c r="F240" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="6" t="s">
-        <v>25</v>
+        <v>35</v>
       </c>
       <c r="H240" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I240" s="5">
         <v>349</v>
       </c>
       <c r="J240" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K240" s="5">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" s="5">
-        <v>3383</v>
+        <v>5297</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C241" s="6" t="s">
+        <v>168</v>
+      </c>
+      <c r="D241" s="6" t="s">
+        <v>217</v>
+      </c>
+      <c r="E241" s="6" t="s">
         <v>263</v>
       </c>
-      <c r="D241" s="6"/>
-[...2 lines deleted...]
-      </c>
       <c r="F241" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G241" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H241" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I241" s="5">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J241" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K241" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" s="5">
-        <v>4869</v>
+        <v>5699</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>214</v>
+        <v>87</v>
       </c>
       <c r="D242" s="6"/>
       <c r="E242" s="6" t="s">
-        <v>265</v>
+        <v>100</v>
       </c>
       <c r="F242" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G242" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H242" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I242" s="5">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="J242" s="5">
         <v>20</v>
       </c>
       <c r="K242" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" s="5">
-        <v>5449</v>
+        <v>3383</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>50</v>
+        <v>264</v>
       </c>
       <c r="D243" s="6"/>
       <c r="E243" s="6" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
       <c r="F243" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G243" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H243" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I243" s="5">
         <v>348</v>
       </c>
-      <c r="J243" s="5"/>
+      <c r="J243" s="5">
+        <v>18</v>
+      </c>
       <c r="K243" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" s="5">
-        <v>6822</v>
+        <v>4869</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>13</v>
+        <v>215</v>
       </c>
       <c r="D244" s="6"/>
       <c r="E244" s="6" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="F244" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G244" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I244" s="5">
         <v>348</v>
       </c>
       <c r="J244" s="5">
         <v>20</v>
       </c>
       <c r="K244" s="5">
-        <v>13</v>
+        <v>12</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" s="5">
-        <v>3554</v>
+        <v>5449</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="D245" s="6"/>
       <c r="E245" s="6" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="F245" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G245" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H245" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I245" s="5">
-        <v>346</v>
-[...3 lines deleted...]
-      </c>
+        <v>348</v>
+      </c>
+      <c r="J245" s="5"/>
       <c r="K245" s="5">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" s="5">
-        <v>5009</v>
+        <v>6822</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>168</v>
+        <v>13</v>
       </c>
       <c r="D246" s="6"/>
       <c r="E246" s="6" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F246" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G246" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H246" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I246" s="5">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="J246" s="5">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="K246" s="5">
-        <v>16</v>
+        <v>13</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" s="5">
-        <v>7063</v>
+        <v>3554</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E247" s="6"/>
+        <v>168</v>
+      </c>
+      <c r="D247" s="6"/>
+      <c r="E247" s="6" t="s">
+        <v>269</v>
+      </c>
       <c r="F247" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G247" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H247" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I247" s="5">
         <v>346</v>
       </c>
       <c r="J247" s="5">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="K247" s="5">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" s="5">
-        <v>3699</v>
+        <v>5009</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>78</v>
+        <v>168</v>
       </c>
       <c r="D248" s="6"/>
       <c r="E248" s="6" t="s">
         <v>270</v>
       </c>
       <c r="F248" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G248" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I248" s="5">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J248" s="5">
-        <v>12</v>
+        <v>28</v>
       </c>
       <c r="K248" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" s="5">
-        <v>4770</v>
+        <v>7063</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D249" s="6" t="s">
+        <v>143</v>
+      </c>
+      <c r="E249" s="6"/>
       <c r="F249" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G249" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H249" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I249" s="5">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="J249" s="5">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="K249" s="5">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" s="5">
-        <v>5603</v>
+        <v>3699</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>13</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="D250" s="6"/>
       <c r="E250" s="6" t="s">
-        <v>66</v>
+        <v>271</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G250" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I250" s="5">
         <v>345</v>
       </c>
       <c r="J250" s="5">
+        <v>12</v>
+      </c>
+      <c r="K250" s="5">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" s="5">
-        <v>6285</v>
+        <v>5603</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="D251" s="6" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="E251" s="6" t="s">
-        <v>272</v>
+        <v>66</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G251" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I251" s="5">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="J251" s="5">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="K251" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" s="5">
-        <v>6932</v>
+        <v>6285</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C252" s="6" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D252" s="6" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="E252" s="6"/>
+        <v>243</v>
+      </c>
+      <c r="E252" s="6" t="s">
+        <v>272</v>
+      </c>
       <c r="F252" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G252" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I252" s="5">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="J252" s="5">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K252" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" s="5">
-        <v>3918</v>
+        <v>6932</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="E253" s="6"/>
       <c r="F253" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H253" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I253" s="5">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J253" s="5">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="K253" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" s="5">
-        <v>4511</v>
+        <v>3918</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="D254" s="6"/>
       <c r="E254" s="6" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="F254" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G254" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H254" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I254" s="5">
         <v>342</v>
       </c>
       <c r="J254" s="5">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="K254" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" s="5">
-        <v>6560</v>
+        <v>4511</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="E255" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="D255" s="6"/>
+      <c r="E255" s="6" t="s">
+        <v>274</v>
+      </c>
       <c r="F255" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G255" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I255" s="5">
         <v>342</v>
       </c>
       <c r="J255" s="5">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="K255" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="5">
-        <v>6768</v>
+        <v>6560</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>22</v>
+        <v>87</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>276</v>
-[...3 lines deleted...]
-      </c>
+        <v>275</v>
+      </c>
+      <c r="E256" s="6"/>
       <c r="F256" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H256" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I256" s="5">
         <v>342</v>
       </c>
       <c r="J256" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="K256" s="5">
-        <v>11</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" s="5">
-        <v>2535</v>
+        <v>6768</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="E257" s="6"/>
+        <v>276</v>
+      </c>
+      <c r="E257" s="6" t="s">
+        <v>277</v>
+      </c>
       <c r="F257" s="6" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="H257" s="6"/>
+        <v>20</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H257" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I257" s="5">
-        <v>341</v>
-[...1 lines deleted...]
-      <c r="J257" s="5"/>
+        <v>342</v>
+      </c>
+      <c r="J257" s="5">
+        <v>30</v>
+      </c>
       <c r="K257" s="5">
-        <v>0</v>
+        <v>11</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" s="5">
-        <v>3883</v>
+        <v>2535</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C258" s="6" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>131</v>
-[...3 lines deleted...]
-      </c>
+        <v>278</v>
+      </c>
+      <c r="E258" s="6"/>
       <c r="F258" s="6" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>144</v>
+      </c>
+      <c r="G258" s="6"/>
+      <c r="H258" s="6"/>
       <c r="I258" s="5">
         <v>341</v>
       </c>
-      <c r="J258" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J258" s="5"/>
       <c r="K258" s="5">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" s="5">
-        <v>3225</v>
+        <v>3883</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>168</v>
+        <v>22</v>
       </c>
       <c r="D259" s="6" t="s">
-        <v>176</v>
+        <v>131</v>
       </c>
       <c r="E259" s="6" t="s">
-        <v>217</v>
+        <v>279</v>
       </c>
       <c r="F259" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G259" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H259" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I259" s="5">
+        <v>341</v>
+      </c>
+      <c r="J259" s="5">
+        <v>22</v>
+      </c>
+      <c r="K259" s="5">
         <v>30</v>
-      </c>
-[...7 lines deleted...]
-        <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" s="5">
-        <v>4596</v>
+        <v>3225</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D260" s="6"/>
+        <v>168</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>176</v>
+      </c>
       <c r="E260" s="6" t="s">
-        <v>280</v>
+        <v>218</v>
       </c>
       <c r="F260" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G260" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H260" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I260" s="5">
         <v>340</v>
       </c>
       <c r="J260" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K260" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" s="5">
-        <v>5188</v>
+        <v>4596</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C261" s="6" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="D261" s="6"/>
       <c r="E261" s="6" t="s">
-        <v>125</v>
+        <v>280</v>
       </c>
       <c r="F261" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G261" s="6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H261" s="6" t="s">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="I261" s="5">
         <v>340</v>
       </c>
       <c r="J261" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K261" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" s="5">
-        <v>5261</v>
+        <v>5188</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C262" s="6" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="D262" s="6"/>
       <c r="E262" s="6" t="s">
-        <v>281</v>
+        <v>125</v>
       </c>
       <c r="F262" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G262" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H262" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I262" s="5">
         <v>340</v>
       </c>
-      <c r="J262" s="5"/>
+      <c r="J262" s="5">
+        <v>25</v>
+      </c>
       <c r="K262" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" s="5">
-        <v>1994</v>
+        <v>5261</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C263" s="6" t="s">
-        <v>13</v>
+        <v>41</v>
       </c>
       <c r="D263" s="6"/>
       <c r="E263" s="6" t="s">
-        <v>99</v>
+        <v>281</v>
       </c>
       <c r="F263" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G263" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H263" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I263" s="5">
-        <v>339</v>
-[...3 lines deleted...]
-      </c>
+        <v>340</v>
+      </c>
+      <c r="J263" s="5"/>
       <c r="K263" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" s="5">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C264" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D264" s="6"/>
       <c r="E264" s="6" t="s">
-        <v>225</v>
+        <v>99</v>
       </c>
       <c r="F264" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="G264" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H264" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I264" s="5">
         <v>339</v>
       </c>
       <c r="J264" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K264" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" s="5">
-        <v>5639</v>
+        <v>2003</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D265" s="6"/>
       <c r="E265" s="6" t="s">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G265" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H265" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I265" s="5">
         <v>339</v>
       </c>
       <c r="J265" s="5">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="K265" s="5">
-        <v>22</v>
+        <v>17</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" s="5">
-        <v>3859</v>
+        <v>5639</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C266" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="D266" s="6" t="s">
+        <v>176</v>
+      </c>
+      <c r="E266" s="6" t="s">
+        <v>218</v>
+      </c>
+      <c r="F266" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G266" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="H266" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="I266" s="5">
+        <v>339</v>
+      </c>
+      <c r="J266" s="5">
+        <v>26</v>
+      </c>
+      <c r="K266" s="5">
         <v>22</v>
-      </c>
-[...20 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" s="5">
-        <v>5998</v>
+        <v>3859</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>246</v>
+        <v>22</v>
       </c>
       <c r="D267" s="6"/>
       <c r="E267" s="6" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G267" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H267" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I267" s="5">
         <v>338</v>
       </c>
       <c r="J267" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K267" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" s="5">
-        <v>6412</v>
+        <v>5998</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>27</v>
+        <v>247</v>
       </c>
       <c r="D268" s="6"/>
       <c r="E268" s="6" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G268" s="6"/>
+      <c r="G268" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="H268" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I268" s="5">
         <v>338</v>
       </c>
       <c r="J268" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K268" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" s="5">
-        <v>7401</v>
+        <v>6412</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C269" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D269" s="6"/>
       <c r="E269" s="6" t="s">
-        <v>285</v>
-[...4 lines deleted...]
-      </c>
+        <v>284</v>
+      </c>
+      <c r="F269" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G269" s="6"/>
       <c r="H269" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I269" s="5">
         <v>338</v>
       </c>
       <c r="J269" s="5">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="K269" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" s="5">
-        <v>471</v>
+        <v>7401</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C270" s="6" t="s">
-        <v>50</v>
-[...7 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D270" s="6"/>
+      <c r="E270" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="F270" s="6"/>
       <c r="G270" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H270" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I270" s="5">
-        <v>337</v>
-[...1 lines deleted...]
-      <c r="J270" s="5"/>
+        <v>338</v>
+      </c>
+      <c r="J270" s="5">
+        <v>22</v>
+      </c>
       <c r="K270" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" s="5">
-        <v>3281</v>
+        <v>471</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>168</v>
+        <v>50</v>
       </c>
       <c r="D271" s="6" t="s">
-        <v>286</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="E271" s="6"/>
       <c r="F271" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G271" s="6" t="s">
-        <v>49</v>
+        <v>25</v>
       </c>
       <c r="H271" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I271" s="5">
         <v>337</v>
       </c>
-      <c r="J271" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J271" s="5"/>
       <c r="K271" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" s="5">
-        <v>4145</v>
+        <v>3281</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="D272" s="6"/>
+        <v>168</v>
+      </c>
+      <c r="D272" s="6" t="s">
+        <v>286</v>
+      </c>
       <c r="E272" s="6" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G272" s="6" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="H272" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I272" s="5">
         <v>337</v>
       </c>
       <c r="J272" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="K272" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" s="5">
-        <v>4407</v>
+        <v>4145</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>45</v>
+        <v>54</v>
       </c>
       <c r="D273" s="6"/>
       <c r="E273" s="6" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G273" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H273" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I273" s="5">
         <v>337</v>
       </c>
       <c r="J273" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="K273" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" s="5">
-        <v>5557</v>
+        <v>4407</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C274" s="6" t="s">
-        <v>13</v>
+        <v>45</v>
       </c>
       <c r="D274" s="6"/>
       <c r="E274" s="6" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G274" s="6" t="s">
-        <v>53</v>
+        <v>25</v>
       </c>
       <c r="H274" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I274" s="5">
         <v>337</v>
       </c>
       <c r="J274" s="5">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="K274" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" s="5">
-        <v>2580</v>
+        <v>5557</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>54</v>
+        <v>13</v>
       </c>
       <c r="D275" s="6"/>
       <c r="E275" s="6" t="s">
-        <v>119</v>
+        <v>290</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G275" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H275" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I275" s="5">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="J275" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="K275" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" s="5">
-        <v>4735</v>
+        <v>2580</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C276" s="6" t="s">
-        <v>22</v>
+        <v>54</v>
       </c>
       <c r="D276" s="6"/>
       <c r="E276" s="6" t="s">
-        <v>291</v>
+        <v>119</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G276" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H276" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I276" s="5">
         <v>336</v>
       </c>
-      <c r="J276" s="5"/>
+      <c r="J276" s="5">
+        <v>22</v>
+      </c>
       <c r="K276" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" s="5">
-        <v>4517</v>
+        <v>4735</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C277" s="6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D277" s="6"/>
       <c r="E277" s="6" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G277" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H277" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="I277" s="5">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>336</v>
+      </c>
+      <c r="J277" s="5"/>
       <c r="K277" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" s="5">
-        <v>4862</v>
+        <v>4517</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C278" s="6" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="6" t="s">
-        <v>237</v>
+        <v>292</v>
       </c>
       <c r="F278" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G278" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H278" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I278" s="5">
         <v>335</v>
       </c>
       <c r="J278" s="5">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="K278" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" s="5">
-        <v>4967</v>
+        <v>4862</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C279" s="6" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D279" s="6"/>
       <c r="E279" s="6" t="s">
-        <v>212</v>
+        <v>238</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G279" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H279" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I279" s="5">
-        <v>334</v>
-[...1 lines deleted...]
-      <c r="J279" s="5"/>
+        <v>335</v>
+      </c>
+      <c r="J279" s="5">
+        <v>30</v>
+      </c>
       <c r="K279" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" s="5">
-        <v>3672</v>
+        <v>4967</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C280" s="6" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>129</v>
+        <v>212</v>
       </c>
       <c r="E280" s="6" t="s">
-        <v>145</v>
+        <v>213</v>
       </c>
       <c r="F280" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G280" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H280" s="6" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="I280" s="5">
-        <v>333</v>
-[...3 lines deleted...]
-      </c>
+        <v>334</v>
+      </c>
+      <c r="J280" s="5"/>
       <c r="K280" s="5">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" s="5">
-        <v>5504</v>
+        <v>3672</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C281" s="6" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="D281" s="6" t="s">
-        <v>149</v>
+        <v>129</v>
       </c>
       <c r="E281" s="6" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="F281" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H281" s="6" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="I281" s="5">
         <v>333</v>
       </c>
-      <c r="J281" s="5"/>
+      <c r="J281" s="5">
+        <v>24</v>
+      </c>
       <c r="K281" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="282" spans="1:11">
       <c r="A282" s="5">
-        <v>6135</v>
+        <v>5504</v>
       </c>
       <c r="B282" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C282" s="6" t="s">
-        <v>50</v>
+        <v>22</v>
       </c>
       <c r="D282" s="6" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="E282" s="6"/>
+        <v>149</v>
+      </c>
+      <c r="E282" s="6" t="s">
+        <v>150</v>
+      </c>
       <c r="F282" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="6" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="H282" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I282" s="5">
         <v>333</v>
       </c>
       <c r="J282" s="5"/>
       <c r="K282" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283" s="5">
-        <v>3679</v>
+        <v>6135</v>
       </c>
       <c r="B283" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C283" s="6" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D283" s="6" t="s">
-        <v>129</v>
-[...3 lines deleted...]
-      </c>
+        <v>197</v>
+      </c>
+      <c r="E283" s="6"/>
       <c r="F283" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H283" s="6" t="s">
-        <v>146</v>
+        <v>16</v>
       </c>
       <c r="I283" s="5">
-        <v>332</v>
-[...3 lines deleted...]
-      </c>
+        <v>333</v>
+      </c>
+      <c r="J283" s="5"/>
       <c r="K283" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:11">
       <c r="A284" s="5">
-        <v>4970</v>
+        <v>3679</v>
       </c>
       <c r="B284" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C284" s="6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D284" s="6" t="s">
-        <v>211</v>
+        <v>129</v>
       </c>
       <c r="E284" s="6" t="s">
-        <v>212</v>
+        <v>145</v>
       </c>
       <c r="F284" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G284" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H284" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I284" s="5">
         <v>332</v>
       </c>
-      <c r="J284" s="5"/>
+      <c r="J284" s="5">
+        <v>24</v>
+      </c>
       <c r="K284" s="5">
-        <v>14</v>
+        <v>20</v>
       </c>
     </row>
     <row r="285" spans="1:11">
       <c r="A285" s="5">
-        <v>5450</v>
+        <v>4970</v>
       </c>
       <c r="B285" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C285" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D285" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D285" s="6" t="s">
+        <v>212</v>
+      </c>
       <c r="E285" s="6" t="s">
-        <v>266</v>
+        <v>213</v>
       </c>
       <c r="F285" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G285" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H285" s="6" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="I285" s="5">
         <v>332</v>
       </c>
       <c r="J285" s="5"/>
       <c r="K285" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="286" spans="1:11">
       <c r="A286" s="5">
-        <v>6836</v>
+        <v>5450</v>
       </c>
       <c r="B286" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C286" s="6" t="s">
-        <v>13</v>
+        <v>50</v>
       </c>
       <c r="D286" s="6"/>
       <c r="E286" s="6" t="s">
-        <v>142</v>
+        <v>267</v>
       </c>
       <c r="F286" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G286" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H286" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I286" s="5">
         <v>332</v>
       </c>
       <c r="J286" s="5"/>
       <c r="K286" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="287" spans="1:11">
       <c r="A287" s="5">
-        <v>5706</v>
+        <v>6836</v>
       </c>
       <c r="B287" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C287" s="6" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D287" s="6"/>
       <c r="E287" s="6" t="s">
-        <v>293</v>
+        <v>142</v>
       </c>
       <c r="F287" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G287" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H287" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I287" s="5">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="J287" s="5"/>
       <c r="K287" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" s="5">
-        <v>6644</v>
+        <v>5706</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D288" s="6"/>
       <c r="E288" s="6" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G288" s="6" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I288" s="5">
         <v>331</v>
       </c>
-      <c r="J288" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J288" s="5"/>
       <c r="K288" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" s="5">
-        <v>2512</v>
+        <v>6644</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="D289" s="6" t="s">
-        <v>176</v>
+        <v>294</v>
       </c>
       <c r="E289" s="6" t="s">
-        <v>217</v>
+        <v>295</v>
       </c>
       <c r="F289" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G289" s="6"/>
-      <c r="H289" s="6"/>
+      <c r="G289" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="H289" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="I289" s="5">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="K289" s="5"/>
+        <v>331</v>
+      </c>
+      <c r="J289" s="5">
+        <v>28</v>
+      </c>
+      <c r="K289" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" s="5">
-        <v>5064</v>
+        <v>2512</v>
       </c>
       <c r="B290" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C290" s="6" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="D290" s="6" t="s">
-        <v>296</v>
+        <v>176</v>
       </c>
       <c r="E290" s="6" t="s">
-        <v>297</v>
+        <v>218</v>
       </c>
       <c r="F290" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G290" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G290" s="6"/>
+      <c r="H290" s="6"/>
       <c r="I290" s="5">
         <v>330</v>
       </c>
-      <c r="J290" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J290" s="5"/>
+      <c r="K290" s="5"/>
     </row>
     <row r="291" spans="1:11">
       <c r="A291" s="5">
-        <v>5320</v>
+        <v>5064</v>
       </c>
       <c r="B291" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C291" s="6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D291" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D291" s="6" t="s">
+        <v>296</v>
+      </c>
       <c r="E291" s="6" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="F291" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G291" s="6" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I291" s="5">
         <v>330</v>
       </c>
       <c r="J291" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K291" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="5">
-        <v>6258</v>
+        <v>5320</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>27</v>
+        <v>57</v>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="6" t="s">
-        <v>64</v>
+        <v>298</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G292" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H292" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I292" s="5">
         <v>330</v>
       </c>
       <c r="J292" s="5">
+        <v>20</v>
+      </c>
+      <c r="K292" s="5">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="293" spans="1:11">
       <c r="A293" s="5">
-        <v>7133</v>
+        <v>6258</v>
       </c>
       <c r="B293" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C293" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D293" s="6"/>
       <c r="E293" s="6" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="F293" s="6"/>
+        <v>64</v>
+      </c>
+      <c r="F293" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G293" s="6" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="H293" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I293" s="5">
         <v>330</v>
       </c>
       <c r="J293" s="5">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="K293" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" s="5">
-        <v>4430</v>
+        <v>7133</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C294" s="6" t="s">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="D294" s="6"/>
       <c r="E294" s="6" t="s">
-        <v>299</v>
-[...3 lines deleted...]
-      </c>
+        <v>117</v>
+      </c>
+      <c r="F294" s="6"/>
       <c r="G294" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H294" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I294" s="5">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="J294" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K294" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" s="5">
-        <v>5503</v>
+        <v>4430</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C295" s="6" t="s">
-        <v>22</v>
-[...3 lines deleted...]
-      </c>
+        <v>45</v>
+      </c>
+      <c r="D295" s="6"/>
       <c r="E295" s="6" t="s">
-        <v>150</v>
+        <v>299</v>
       </c>
       <c r="F295" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G295" s="6" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="H295" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I295" s="5">
         <v>329</v>
       </c>
-      <c r="J295" s="5"/>
+      <c r="J295" s="5">
+        <v>20</v>
+      </c>
       <c r="K295" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" s="5">
-        <v>1999</v>
+        <v>5503</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C296" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D296" s="6"/>
+        <v>22</v>
+      </c>
+      <c r="D296" s="6" t="s">
+        <v>149</v>
+      </c>
       <c r="E296" s="6" t="s">
-        <v>300</v>
+        <v>150</v>
       </c>
       <c r="F296" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G296" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H296" s="6" t="s">
-        <v>146</v>
+        <v>26</v>
       </c>
       <c r="I296" s="5">
-        <v>327</v>
-[...3 lines deleted...]
-      </c>
+        <v>329</v>
+      </c>
+      <c r="J296" s="5"/>
       <c r="K296" s="5">
-        <v>21</v>
+        <v>0</v>
       </c>
     </row>
     <row r="297" spans="1:11">
       <c r="A297" s="5">
-        <v>3917</v>
+        <v>1999</v>
       </c>
       <c r="B297" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C297" s="6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D297" s="6"/>
       <c r="E297" s="6" t="s">
-        <v>273</v>
+        <v>300</v>
       </c>
       <c r="F297" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G297" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H297" s="6" t="s">
-        <v>26</v>
+        <v>146</v>
       </c>
       <c r="I297" s="5">
         <v>327</v>
       </c>
       <c r="J297" s="5">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="K297" s="5">
-        <v>16</v>
+        <v>21</v>
       </c>
     </row>
     <row r="298" spans="1:11">
       <c r="A298" s="5">
-        <v>4384</v>
+        <v>3917</v>
       </c>
       <c r="B298" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C298" s="6" t="s">
-        <v>45</v>
-[...3 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D298" s="6"/>
       <c r="E298" s="6" t="s">
-        <v>301</v>
+        <v>273</v>
       </c>
       <c r="F298" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G298" s="6" t="s">
-        <v>35</v>
+        <v>53</v>
       </c>
       <c r="H298" s="6" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="I298" s="5">
         <v>327</v>
       </c>
       <c r="J298" s="5">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="K298" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" s="5">
-        <v>6958</v>
+        <v>4384</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D299" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="D299" s="6" t="s">
+        <v>257</v>
+      </c>
       <c r="E299" s="6" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="F299" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G299" s="6" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="H299" s="6" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I299" s="5">
         <v>327</v>
       </c>
       <c r="J299" s="5">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="K299" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" s="5">
-        <v>4769</v>
+        <v>6958</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C300" s="6" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="D300" s="6"/>
       <c r="E300" s="6" t="s">
-        <v>271</v>
+        <v>302</v>
       </c>
       <c r="F300" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G300" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H300" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I300" s="5">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="J300" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K300" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="301" spans="1:11">
       <c r="A301" s="5">
         <v>6643</v>
       </c>
       <c r="B301" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C301" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D301" s="6" t="s">
         <v>294</v>
       </c>
       <c r="E301" s="6" t="s">
         <v>295</v>
       </c>
       <c r="F301" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G301" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H301" s="6" t="s">
@@ -11780,51 +11780,51 @@
       </c>
       <c r="G307" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H307" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I307" s="5">
         <v>323</v>
       </c>
       <c r="J307" s="5">
         <v>17</v>
       </c>
       <c r="K307" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="308" spans="1:11">
       <c r="A308" s="5">
         <v>3376</v>
       </c>
       <c r="B308" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C308" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D308" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E308" s="6" t="s">
         <v>308</v>
       </c>
       <c r="F308" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G308" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H308" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I308" s="5">
         <v>323</v>
       </c>
       <c r="J308" s="5"/>
       <c r="K308" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:11">
@@ -11842,51 +11842,51 @@
         <v>309</v>
       </c>
       <c r="F309" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G309" s="6"/>
       <c r="H309" s="6"/>
       <c r="I309" s="5">
         <v>322</v>
       </c>
       <c r="J309" s="5"/>
       <c r="K309" s="5"/>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="5">
         <v>2004</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C310" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D310" s="6"/>
       <c r="E310" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G310" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I310" s="5">
         <v>321</v>
       </c>
       <c r="J310" s="5">
         <v>20</v>
       </c>
       <c r="K310" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="311" spans="1:11">
       <c r="A311" s="5">
         <v>4043</v>
       </c>
       <c r="B311" s="6" t="s">
@@ -12028,51 +12028,51 @@
       <c r="H315" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I315" s="5">
         <v>320</v>
       </c>
       <c r="J315" s="5">
         <v>20</v>
       </c>
       <c r="K315" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="316" spans="1:11">
       <c r="A316" s="5">
         <v>5833</v>
       </c>
       <c r="B316" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C316" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D316" s="6"/>
       <c r="E316" s="6" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F316" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G316" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H316" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I316" s="5">
         <v>320</v>
       </c>
       <c r="J316" s="5"/>
       <c r="K316" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="317" spans="1:11">
       <c r="A317" s="5">
         <v>5908</v>
       </c>
       <c r="B317" s="6" t="s">
         <v>12</v>
       </c>
@@ -12399,51 +12399,53 @@
       <c r="A327" s="5">
         <v>4941</v>
       </c>
       <c r="B327" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C327" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D327" s="6"/>
       <c r="E327" s="6" t="s">
         <v>322</v>
       </c>
       <c r="F327" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G327" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H327" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I327" s="5">
         <v>316</v>
       </c>
-      <c r="J327" s="5"/>
+      <c r="J327" s="5">
+        <v>18</v>
+      </c>
       <c r="K327" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328" s="5">
         <v>6752</v>
       </c>
       <c r="B328" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C328" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D328" s="6" t="s">
         <v>174</v>
       </c>
       <c r="E328" s="6" t="s">
         <v>175</v>
       </c>
       <c r="F328" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G328" s="6" t="s">
         <v>35</v>
@@ -12710,51 +12712,51 @@
       <c r="G336" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H336" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I336" s="5">
         <v>312</v>
       </c>
       <c r="J336" s="5"/>
       <c r="K336" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="5">
         <v>5811</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C337" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D337" s="6" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E337" s="6" t="s">
         <v>330</v>
       </c>
       <c r="F337" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G337" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H337" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I337" s="5">
         <v>312</v>
       </c>
       <c r="J337" s="5">
         <v>18</v>
       </c>
       <c r="K337" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="5">
@@ -12908,54 +12910,54 @@
       </c>
       <c r="H342" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I342" s="5">
         <v>310</v>
       </c>
       <c r="J342" s="5">
         <v>24</v>
       </c>
       <c r="K342" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="5">
         <v>4969</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C343" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D343" s="6" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="E343" s="6" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="F343" s="6" t="s">
         <v>24</v>
       </c>
       <c r="G343" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H343" s="6" t="s">
         <v>146</v>
       </c>
       <c r="I343" s="5">
         <v>310</v>
       </c>
       <c r="J343" s="5">
         <v>25</v>
       </c>
       <c r="K343" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" s="5">
         <v>6875</v>
       </c>
       <c r="B344" s="6" t="s">
@@ -13299,51 +13301,51 @@
       </c>
       <c r="E354" s="6"/>
       <c r="F354" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G354" s="6"/>
       <c r="H354" s="6"/>
       <c r="I354" s="5">
         <v>302</v>
       </c>
       <c r="J354" s="5"/>
       <c r="K354" s="5"/>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" s="5">
         <v>2005</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C355" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D355" s="6"/>
       <c r="E355" s="6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="F355" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G355" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H355" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I355" s="5">
         <v>302</v>
       </c>
       <c r="J355" s="5">
         <v>20</v>
       </c>
       <c r="K355" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" s="5">
         <v>5331</v>
       </c>
       <c r="B356" s="6" t="s">
@@ -14228,51 +14230,51 @@
       <c r="H383" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I383" s="5">
         <v>294</v>
       </c>
       <c r="J383" s="5">
         <v>20</v>
       </c>
       <c r="K383" s="5">
         <v>19</v>
       </c>
     </row>
     <row r="384" spans="1:11">
       <c r="A384" s="5">
         <v>4139</v>
       </c>
       <c r="B384" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C384" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D384" s="6"/>
       <c r="E384" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F384" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G384" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H384" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I384" s="5">
         <v>293</v>
       </c>
       <c r="J384" s="5">
         <v>24</v>
       </c>
       <c r="K384" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="385" spans="1:11">
       <c r="A385" s="5">
         <v>4531</v>
       </c>
       <c r="B385" s="6" t="s">
@@ -14360,51 +14362,51 @@
       <c r="H387" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I387" s="5">
         <v>292</v>
       </c>
       <c r="J387" s="5">
         <v>32</v>
       </c>
       <c r="K387" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" s="5">
         <v>4177</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D388" s="6"/>
       <c r="E388" s="6" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F388" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G388" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H388" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I388" s="5">
         <v>291</v>
       </c>
       <c r="J388" s="5">
         <v>24</v>
       </c>
       <c r="K388" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389" s="5">
         <v>4228</v>
       </c>
       <c r="B389" s="6" t="s">
@@ -14523,87 +14525,87 @@
         <v>53</v>
       </c>
       <c r="H392" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I392" s="5">
         <v>285</v>
       </c>
       <c r="J392" s="5"/>
       <c r="K392" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="393" spans="1:11">
       <c r="A393" s="5">
         <v>4141</v>
       </c>
       <c r="B393" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C393" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D393" s="6"/>
       <c r="E393" s="6" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="F393" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G393" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H393" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I393" s="5">
         <v>284</v>
       </c>
       <c r="J393" s="5">
         <v>23</v>
       </c>
       <c r="K393" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="394" spans="1:11">
       <c r="A394" s="5">
         <v>4765</v>
       </c>
       <c r="B394" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C394" s="6" t="s">
         <v>73</v>
       </c>
       <c r="D394" s="6"/>
       <c r="E394" s="6" t="s">
         <v>375</v>
       </c>
       <c r="F394" s="6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G394" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H394" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I394" s="5">
         <v>283</v>
       </c>
       <c r="J394" s="5">
         <v>20</v>
       </c>
       <c r="K394" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="395" spans="1:11">
       <c r="A395" s="5">
         <v>6683</v>
       </c>
       <c r="B395" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C395" s="6" t="s">
@@ -15462,51 +15464,51 @@
       <c r="H421" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I421" s="5">
         <v>272</v>
       </c>
       <c r="J421" s="5">
         <v>15</v>
       </c>
       <c r="K421" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" s="5">
         <v>5312</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C422" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D422" s="6"/>
       <c r="E422" s="6" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="F422" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G422" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H422" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I422" s="5">
         <v>271</v>
       </c>
       <c r="J422" s="5"/>
       <c r="K422" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="423" spans="1:11">
       <c r="A423" s="5">
         <v>3813</v>
       </c>
       <c r="B423" s="6" t="s">
         <v>12</v>
       </c>
@@ -15887,51 +15889,51 @@
       <c r="F434" s="6"/>
       <c r="G434" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H434" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I434" s="5">
         <v>263</v>
       </c>
       <c r="J434" s="5">
         <v>20</v>
       </c>
       <c r="K434" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="435" spans="1:11">
       <c r="A435" s="5">
         <v>3375</v>
       </c>
       <c r="B435" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C435" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D435" s="6" t="s">
         <v>307</v>
       </c>
       <c r="E435" s="6" t="s">
         <v>308</v>
       </c>
       <c r="F435" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G435" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H435" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I435" s="5">
         <v>262</v>
       </c>
       <c r="J435" s="5">
         <v>26</v>
       </c>
       <c r="K435" s="5">
         <v>10</v>
       </c>
@@ -16026,54 +16028,54 @@
       </c>
       <c r="H438" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I438" s="5">
         <v>260</v>
       </c>
       <c r="J438" s="5">
         <v>20</v>
       </c>
       <c r="K438" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" s="5">
         <v>6688</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C439" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D439" s="6" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E439" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F439" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G439" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H439" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I439" s="5">
         <v>260</v>
       </c>
       <c r="J439" s="5">
         <v>8</v>
       </c>
       <c r="K439" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" s="5">
         <v>6615</v>
       </c>
       <c r="B440" s="6" t="s">
@@ -16579,51 +16581,51 @@
       </c>
       <c r="H455" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I455" s="5">
         <v>249</v>
       </c>
       <c r="J455" s="5">
         <v>25</v>
       </c>
       <c r="K455" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" s="5">
         <v>861</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C456" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D456" s="6" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G456" s="6"/>
       <c r="H456" s="6"/>
       <c r="I456" s="5">
         <v>248</v>
       </c>
       <c r="J456" s="5"/>
       <c r="K456" s="5"/>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" s="5">
         <v>3591</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C457" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D457" s="6" t="s">
         <v>411</v>
@@ -16640,51 +16642,51 @@
       <c r="H457" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I457" s="5">
         <v>248</v>
       </c>
       <c r="J457" s="5">
         <v>15</v>
       </c>
       <c r="K457" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" s="5">
         <v>5451</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C458" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D458" s="6"/>
       <c r="E458" s="6" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G458" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H458" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I458" s="5">
         <v>248</v>
       </c>
       <c r="J458" s="5"/>
       <c r="K458" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" s="5">
         <v>7103</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>12</v>
       </c>
@@ -16766,51 +16768,51 @@
       </c>
       <c r="G461" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H461" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I461" s="5">
         <v>247</v>
       </c>
       <c r="J461" s="5">
         <v>26</v>
       </c>
       <c r="K461" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="462" spans="1:11">
       <c r="A462" s="5">
         <v>5531</v>
       </c>
       <c r="B462" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C462" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D462" s="6"/>
       <c r="E462" s="6" t="s">
         <v>416</v>
       </c>
       <c r="F462" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G462" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H462" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I462" s="5">
         <v>246</v>
       </c>
       <c r="J462" s="5"/>
       <c r="K462" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="463" spans="1:11">
       <c r="A463" s="5">
         <v>6699</v>
@@ -17032,51 +17034,51 @@
       </c>
       <c r="G469" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H469" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I469" s="5">
         <v>232</v>
       </c>
       <c r="J469" s="5">
         <v>18</v>
       </c>
       <c r="K469" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="470" spans="1:11">
       <c r="A470" s="5">
         <v>3401</v>
       </c>
       <c r="B470" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C470" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D470" s="6"/>
       <c r="E470" s="6" t="s">
         <v>419</v>
       </c>
       <c r="F470" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G470" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H470" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I470" s="5">
         <v>231</v>
       </c>
       <c r="J470" s="5">
         <v>20</v>
       </c>
       <c r="K470" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="471" spans="1:11">
@@ -17286,180 +17288,180 @@
         <v>41</v>
       </c>
       <c r="D477" s="6" t="s">
         <v>44</v>
       </c>
       <c r="E477" s="6"/>
       <c r="F477" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G477" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H477" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I477" s="5">
         <v>226</v>
       </c>
       <c r="J477" s="5"/>
       <c r="K477" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="478" spans="1:11">
       <c r="A478" s="5">
-        <v>3305</v>
+        <v>7074</v>
       </c>
       <c r="B478" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C478" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>87</v>
+      </c>
+      <c r="D478" s="6"/>
       <c r="E478" s="6" t="s">
-        <v>342</v>
+        <v>424</v>
       </c>
       <c r="F478" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G478" s="6" t="s">
         <v>49</v>
       </c>
       <c r="H478" s="6" t="s">
-        <v>26</v>
+        <v>16</v>
       </c>
       <c r="I478" s="5">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="J478" s="5">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="K478" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="479" spans="1:11">
       <c r="A479" s="5">
-        <v>6287</v>
+        <v>3305</v>
       </c>
       <c r="B479" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C479" s="6" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="D479" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="D479" s="6" t="s">
+        <v>341</v>
+      </c>
       <c r="E479" s="6" t="s">
-        <v>324</v>
+        <v>342</v>
       </c>
       <c r="F479" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G479" s="6" t="s">
-        <v>21</v>
+        <v>49</v>
       </c>
       <c r="H479" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I479" s="5">
         <v>215</v>
       </c>
       <c r="J479" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K479" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="480" spans="1:11">
       <c r="A480" s="5">
-        <v>3919</v>
+        <v>6287</v>
       </c>
       <c r="B480" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C480" s="6" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D480" s="6"/>
       <c r="E480" s="6" t="s">
-        <v>273</v>
+        <v>324</v>
       </c>
       <c r="F480" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="G480" s="6" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="H480" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I480" s="5">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="J480" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="K480" s="5">
-        <v>20</v>
+        <v>8</v>
       </c>
     </row>
     <row r="481" spans="1:11">
       <c r="A481" s="5">
-        <v>7074</v>
+        <v>3919</v>
       </c>
       <c r="B481" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C481" s="6" t="s">
-        <v>87</v>
+        <v>22</v>
       </c>
       <c r="D481" s="6"/>
       <c r="E481" s="6" t="s">
-        <v>424</v>
+        <v>273</v>
       </c>
       <c r="F481" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G481" s="6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="H481" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="I481" s="5">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J481" s="5">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="K481" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="482" spans="1:11">
       <c r="A482" s="5">
         <v>6267</v>
       </c>
       <c r="B482" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C482" s="6" t="s">
         <v>50</v>
       </c>
       <c r="D482" s="6" t="s">
         <v>348</v>
       </c>
       <c r="E482" s="6" t="s">
         <v>349</v>
       </c>
       <c r="F482" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G482" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H482" s="6" t="s">
@@ -17494,51 +17496,51 @@
       </c>
       <c r="G483" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H483" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I483" s="5">
         <v>210</v>
       </c>
       <c r="J483" s="5">
         <v>16</v>
       </c>
       <c r="K483" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="484" spans="1:11">
       <c r="A484" s="5">
         <v>6336</v>
       </c>
       <c r="B484" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C484" s="6" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="D484" s="6"/>
       <c r="E484" s="6" t="s">
         <v>426</v>
       </c>
       <c r="F484" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G484" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H484" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I484" s="5">
         <v>208</v>
       </c>
       <c r="J484" s="5">
         <v>25</v>
       </c>
       <c r="K484" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="485" spans="1:11">
@@ -17756,51 +17758,51 @@
       </c>
       <c r="G491" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H491" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I491" s="5">
         <v>180</v>
       </c>
       <c r="J491" s="5">
         <v>16</v>
       </c>
       <c r="K491" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="492" spans="1:11">
       <c r="A492" s="5">
         <v>4069</v>
       </c>
       <c r="B492" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C492" s="6" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D492" s="6"/>
       <c r="E492" s="6" t="s">
         <v>431</v>
       </c>
       <c r="F492" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G492" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H492" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I492" s="5">
         <v>180</v>
       </c>
       <c r="J492" s="5">
         <v>16</v>
       </c>
       <c r="K492" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="493" spans="1:11">