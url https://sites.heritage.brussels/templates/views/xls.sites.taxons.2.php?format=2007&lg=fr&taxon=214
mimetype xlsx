--- v0 (2026-02-04)
+++ v1 (2026-04-12)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-02-04</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-12</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>