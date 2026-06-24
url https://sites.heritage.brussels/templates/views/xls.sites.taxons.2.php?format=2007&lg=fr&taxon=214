--- v1 (2026-04-12)
+++ v2 (2026-06-24)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-12</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-24</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -151,153 +151,153 @@
   <si>
     <t>Rue Voot 67</t>
   </si>
   <si>
     <t>Arbre invisible de la voirie, en espace privé</t>
   </si>
   <si>
     <t>Parc Solvay</t>
   </si>
   <si>
     <t>Rue des Champs Elysées 43</t>
   </si>
   <si>
     <t>Plantation en massif</t>
   </si>
   <si>
     <t>Schaerbeek</t>
   </si>
   <si>
     <t>Parc Walckiers</t>
   </si>
   <si>
     <t>Rue Chaumontel 6</t>
   </si>
   <si>
+    <t>Saint-Josse-Ten-Noode</t>
+  </si>
+  <si>
+    <t>Jardin Botanique</t>
+  </si>
+  <si>
     <t>Jette</t>
   </si>
   <si>
     <t>Parc Titeca</t>
   </si>
   <si>
     <t>Drève de Dieleghem 79</t>
   </si>
   <si>
     <t>Chaussée de Haecht 256</t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t>Cimetière de Bruxelles</t>
   </si>
   <si>
     <t>Avenue de la Couronne 262</t>
   </si>
   <si>
-    <t>Saint-Josse-Ten-Noode</t>
-[...4 lines deleted...]
-  <si>
     <t>Jardin de la Tour Japonaise</t>
   </si>
   <si>
     <t xml:space="preserve">Rue Jules Van Praet </t>
   </si>
   <si>
     <t>Jardin du Palais des Académies</t>
   </si>
   <si>
     <t xml:space="preserve">Square Palfyn </t>
   </si>
   <si>
     <t xml:space="preserve">Avenue du Général de Ceuninck </t>
   </si>
   <si>
+    <t>Watermael-Boitsfort</t>
+  </si>
+  <si>
+    <t>Ancien siège de Glaverbel</t>
+  </si>
+  <si>
+    <t>Chaussée de La Hulpe 166</t>
+  </si>
+  <si>
     <t>Parc Garcet</t>
   </si>
   <si>
     <t>Woluwé-Saint-Pierre</t>
   </si>
   <si>
     <t>Parc du Manoir d'Anjou</t>
   </si>
   <si>
-    <t>Watermael-Boitsfort</t>
-[...7 lines deleted...]
-  <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Parc du collège Saint-Michel</t>
   </si>
   <si>
     <t>Boulevard Saint-Michel 24-26</t>
   </si>
   <si>
     <t>Parc public de Laeken</t>
   </si>
   <si>
     <t>Avenue du Chant d'Oiseau 56</t>
   </si>
   <si>
     <t>Chaussée de Vleurgat 84</t>
   </si>
   <si>
     <t>Parc Tenbosch</t>
   </si>
   <si>
     <t>Forest</t>
   </si>
   <si>
     <t>Rue Rodenbach 83</t>
   </si>
   <si>
     <t>Avenue Ptolémée 12-14-16</t>
   </si>
   <si>
+    <t>Avenue Léopold Wiener 87</t>
+  </si>
+  <si>
     <t>Avenue Georges Henri 30</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Carl Requette </t>
   </si>
   <si>
     <t>Parc Léopold</t>
   </si>
   <si>
     <t>Square de Meeûs sur Bruxelles</t>
-  </si>
-[...1 lines deleted...]
-    <t>Avenue Léopold Wiener 87</t>
   </si>
   <si>
     <t>Square Jules Lorge</t>
   </si>
   <si>
     <t>Inventorié mais abattu</t>
   </si>
   <si>
     <t>Université Libre de Bruxelles - Solbosch</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Adolphe Buyl </t>
   </si>
   <si>
     <t>Rue Gatti de Gamond 95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -1121,281 +1121,281 @@
       </c>
       <c r="E14" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G14" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="5">
         <v>312</v>
       </c>
       <c r="J14" s="5">
         <v>11</v>
       </c>
       <c r="K14" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
-        <v>1442</v>
+        <v>1785</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D15" s="6" t="s">
         <v>45</v>
       </c>
-      <c r="E15" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E15" s="6"/>
       <c r="F15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I15" s="5">
-        <v>297</v>
+        <v>303</v>
       </c>
       <c r="J15" s="5">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K15" s="5">
-        <v>6</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5">
-        <v>5029</v>
+        <v>1442</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D16" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>47</v>
+      </c>
       <c r="E16" s="6" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="G16" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I16" s="5">
         <v>297</v>
       </c>
       <c r="J16" s="5">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="K16" s="5">
-        <v>10</v>
+        <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5">
-        <v>6873</v>
+        <v>5029</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>48</v>
-[...1 lines deleted...]
-      <c r="D17" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" s="6"/>
+      <c r="E17" s="6" t="s">
         <v>49</v>
       </c>
-      <c r="E17" s="6"/>
       <c r="F17" s="6" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H17" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I17" s="5">
-        <v>295</v>
+        <v>297</v>
       </c>
       <c r="J17" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K17" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5">
-        <v>4602</v>
+        <v>6873</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="E18" s="6" t="s">
         <v>50</v>
       </c>
+      <c r="D18" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E18" s="6"/>
       <c r="F18" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I18" s="5">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="J18" s="5">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="K18" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5">
-        <v>4825</v>
+        <v>4602</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="E19" s="6"/>
+        <v>18</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6" t="s">
+        <v>52</v>
+      </c>
       <c r="F19" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I19" s="5">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J19" s="5">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="K19" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5">
-        <v>1785</v>
+        <v>4825</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E20" s="6"/>
       <c r="F20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G20" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="I20" s="5">
-        <v>284</v>
+        <v>292</v>
       </c>
       <c r="J20" s="5">
         <v>23</v>
       </c>
       <c r="K20" s="5">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5">
         <v>6342</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H21" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I21" s="5">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="J21" s="5">
         <v>29</v>
       </c>
       <c r="K21" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5">
         <v>472</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>17</v>
       </c>
@@ -1422,141 +1422,141 @@
       </c>
       <c r="E23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="5">
         <v>266</v>
       </c>
       <c r="J23" s="5">
         <v>24</v>
       </c>
       <c r="K23" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
-        <v>1468</v>
+        <v>3946</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>58</v>
-[...1 lines deleted...]
-      <c r="E24" s="6"/>
+        <v>59</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>60</v>
+      </c>
       <c r="F24" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G24" s="6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I24" s="5">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="J24" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K24" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>2631</v>
+        <v>1468</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="D25" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I25" s="5">
         <v>257</v>
       </c>
       <c r="J25" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K25" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>3946</v>
+        <v>2631</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D26" s="6" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="E26" s="6" t="s">
         <v>63</v>
       </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="5">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J26" s="5">
         <v>20</v>
       </c>
       <c r="K26" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
         <v>4385</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F27" s="6" t="s">
@@ -1597,51 +1597,51 @@
       </c>
       <c r="G28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="5">
         <v>239</v>
       </c>
       <c r="J28" s="5">
         <v>25</v>
       </c>
       <c r="K28" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
         <v>7017</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="5">
         <v>238</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
         <v>4575</v>
@@ -1816,352 +1816,352 @@
       <c r="D35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="5">
         <v>200</v>
       </c>
       <c r="J35" s="5">
         <v>18</v>
       </c>
       <c r="K35" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>6284</v>
+        <v>4529</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I36" s="5">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J36" s="5">
         <v>17</v>
       </c>
       <c r="K36" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>4344</v>
+        <v>6284</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I37" s="5">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J37" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
-        <v>783</v>
+        <v>4344</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D38" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="E38" s="6"/>
       <c r="F38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I38" s="5">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J38" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K38" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>5991</v>
+        <v>783</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>77</v>
       </c>
       <c r="E39" s="6"/>
-      <c r="F39" s="6"/>
+      <c r="F39" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="G39" s="6" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I39" s="5">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J39" s="5">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K39" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>787</v>
+        <v>5991</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E40" s="6"/>
-      <c r="F40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F40" s="6"/>
       <c r="G40" s="6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I40" s="5">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J40" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K40" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>4529</v>
+        <v>787</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I41" s="5">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J41" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K41" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
         <v>786</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="5">
         <v>164</v>
       </c>
       <c r="J42" s="5">
         <v>23</v>
       </c>
       <c r="K42" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
         <v>785</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I43" s="5">
         <v>152</v>
       </c>
       <c r="J43" s="5">
         <v>23</v>
       </c>
       <c r="K43" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>784</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I44" s="5">
         <v>146</v>
       </c>
       <c r="J44" s="5">
         <v>23</v>
       </c>
       <c r="K44" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>6152</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D45" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E45" s="6"/>
       <c r="F45" s="6" t="s">
         <v>80</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I45" s="5">
         <v>145</v>
       </c>
       <c r="J45" s="5">
         <v>20</v>
       </c>
       <c r="K45" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="46" spans="1:11">