--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-02-04</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-06</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -364,69 +364,69 @@
   <si>
     <t>Avenue Georges Henri 251b</t>
   </si>
   <si>
     <t>Rue Frans Pepermans 56</t>
   </si>
   <si>
     <t>Saint-Gilles</t>
   </si>
   <si>
     <t>Rue Blanche 25</t>
   </si>
   <si>
     <t>Parc Crickx</t>
   </si>
   <si>
     <t xml:space="preserve">Rue des Pêcheries </t>
   </si>
   <si>
     <t>Avenue de Meysse 1</t>
   </si>
   <si>
     <t>Rue Willebrord Van Perck 6</t>
   </si>
   <si>
+    <t>Rue Haute 132</t>
+  </si>
+  <si>
     <t>Ecole vétérinaire de Cureghem</t>
   </si>
   <si>
     <t>Parc Fontenay</t>
   </si>
   <si>
     <t>Rue Général Fivé 18-20</t>
   </si>
   <si>
     <t>Rue de Lombartzyde 224</t>
   </si>
   <si>
     <t>Rue Jean-Baptiste Desmeth 44</t>
   </si>
   <si>
     <t>Rue du Kriekenput 90</t>
-  </si>
-[...1 lines deleted...]
-    <t>Rue Haute 132</t>
   </si>
   <si>
     <t>Avenue du Cor de Chasse 48</t>
   </si>
   <si>
     <t>Parc du Manoir d'Anjou</t>
   </si>
   <si>
     <t>Avenue Marie-José 170</t>
   </si>
   <si>
     <t>Rue Lambert Vandervelde 31</t>
   </si>
   <si>
     <t xml:space="preserve">Site de l'Hôpital Brugmann </t>
   </si>
   <si>
     <t xml:space="preserve">Place Arthur Van Gehuchten </t>
   </si>
   <si>
     <t>Rue Henri Maes 22</t>
   </si>
   <si>
     <t>Avenue Beau-Séjour 78</t>
   </si>
@@ -3157,305 +3157,305 @@
       <c r="D72" s="6"/>
       <c r="E72" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F72" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I72" s="5">
         <v>169</v>
       </c>
       <c r="J72" s="5">
         <v>13</v>
       </c>
       <c r="K72" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5">
+        <v>5803</v>
+      </c>
+      <c r="B73" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C73" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="D73" s="6"/>
+      <c r="E73" s="6" t="s">
+        <v>115</v>
+      </c>
+      <c r="F73" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G73" s="6" t="s">
         <v>24</v>
       </c>
-      <c r="B73" s="6" t="s">
-[...14 lines deleted...]
-      </c>
       <c r="H73" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I73" s="5">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J73" s="5">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="K73" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="74" spans="1:11">
       <c r="A74" s="5">
-        <v>4429</v>
+        <v>24</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C74" s="6" t="s">
-        <v>99</v>
+        <v>31</v>
       </c>
       <c r="D74" s="6" t="s">
         <v>116</v>
       </c>
-      <c r="E74" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E74" s="6"/>
       <c r="F74" s="6" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G74" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I74" s="5">
         <v>164</v>
       </c>
       <c r="J74" s="5">
         <v>13</v>
       </c>
       <c r="K74" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5">
-        <v>2914</v>
+        <v>4429</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D75" s="6"/>
+        <v>99</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>117</v>
+      </c>
       <c r="E75" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-      <c r="H75" s="6"/>
+        <v>28</v>
+      </c>
+      <c r="G75" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H75" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I75" s="5">
-        <v>150</v>
-[...2 lines deleted...]
-      <c r="K75" s="5"/>
+        <v>164</v>
+      </c>
+      <c r="J75" s="5">
+        <v>13</v>
+      </c>
+      <c r="K75" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5">
-        <v>3549</v>
+        <v>2914</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="D76" s="6"/>
       <c r="E76" s="6" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="F76" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G76" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G76" s="6"/>
+      <c r="H76" s="6"/>
       <c r="I76" s="5">
         <v>150</v>
       </c>
-      <c r="J76" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J76" s="5"/>
+      <c r="K76" s="5"/>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5">
-        <v>3599</v>
+        <v>3549</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="6" t="s">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="D77" s="6"/>
       <c r="E77" s="6" t="s">
-        <v>119</v>
+        <v>58</v>
       </c>
       <c r="F77" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I77" s="5">
         <v>150</v>
       </c>
       <c r="J77" s="5">
         <v>10</v>
       </c>
       <c r="K77" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5">
-        <v>1894</v>
+        <v>3599</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>39</v>
+        <v>71</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G78" s="6"/>
+      <c r="G78" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="H78" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I78" s="5">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="K78" s="5"/>
+        <v>150</v>
+      </c>
+      <c r="J78" s="5">
+        <v>10</v>
+      </c>
+      <c r="K78" s="5">
+        <v>15</v>
+      </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5">
-        <v>5803</v>
+        <v>1894</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
-        <v>26</v>
+        <v>39</v>
       </c>
       <c r="D79" s="6"/>
       <c r="E79" s="6" t="s">
         <v>121</v>
       </c>
       <c r="F79" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G79" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G79" s="6"/>
       <c r="H79" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I79" s="5">
-        <v>143</v>
-[...6 lines deleted...]
-      </c>
+        <v>149</v>
+      </c>
+      <c r="J79" s="5"/>
+      <c r="K79" s="5"/>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
         <v>2391</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>122</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="5">
         <v>137</v>
       </c>
       <c r="J80" s="5"/>
       <c r="K80" s="5"/>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5">
         <v>2913</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D81" s="6"/>
       <c r="E81" s="6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="6"/>
       <c r="H81" s="6"/>
       <c r="I81" s="5">
         <v>137</v>
       </c>
       <c r="J81" s="5"/>
       <c r="K81" s="5"/>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5">
         <v>2633</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D82" s="6" t="s">
         <v>123</v>
       </c>