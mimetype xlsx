--- v2 (2026-04-06)
+++ v3 (2026-06-06)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-06</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-06</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>