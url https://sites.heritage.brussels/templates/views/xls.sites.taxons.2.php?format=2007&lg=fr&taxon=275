--- v2 (2026-03-16)
+++ v3 (2026-05-16)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-16</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -85,90 +85,90 @@
   <si>
     <t>Avenue d'Hougoumont 5</t>
   </si>
   <si>
     <t>À l'inventaire scientifique</t>
   </si>
   <si>
     <t>Arbre invisible de la voirie, en espace privé</t>
   </si>
   <si>
     <t>Groupe de moins de 5 arbres</t>
   </si>
   <si>
     <t>Woluwé-Saint-Lambert</t>
   </si>
   <si>
     <t>Moulin de Lindekemaele et abords</t>
   </si>
   <si>
     <t>Avenue Jean-François Debecker 48</t>
   </si>
   <si>
     <t>Arbre isolé</t>
   </si>
   <si>
+    <t>Ixelles</t>
+  </si>
+  <si>
+    <t>Avenue du Derby 12a</t>
+  </si>
+  <si>
     <t>Avenue Marie-José 127</t>
   </si>
   <si>
     <t>Inscrit sur la liste de sauvegarde</t>
   </si>
   <si>
     <t>Arbre visible de la voirie</t>
   </si>
   <si>
     <t>Jette</t>
   </si>
   <si>
     <t>Rue Léopold I 314</t>
   </si>
   <si>
     <t>Arbre en partie visible de la voirie</t>
   </si>
   <si>
     <t>Chaussée de Waterloo 1391</t>
   </si>
   <si>
     <t>Woluwé-Saint-Pierre</t>
   </si>
   <si>
     <t>Avenue Orban 109</t>
   </si>
   <si>
     <t>Proposition d'ouverture de procédure d'inscription sur la liste de sauvegarde</t>
   </si>
   <si>
     <t>Watermael-Boitsfort</t>
   </si>
   <si>
     <t>Avenue Léopold Wiener 114</t>
-  </si>
-[...4 lines deleted...]
-    <t>Avenue du Derby 12a</t>
   </si>
   <si>
     <t>Hippodrome de Boitsfort</t>
   </si>
   <si>
     <t>Arbre invisible de la voirie, en espace (semi)-public</t>
   </si>
   <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Avenue de Tervueren 66</t>
   </si>
   <si>
     <t>Avenue Jules Du Jardin 13</t>
   </si>
   <si>
     <t>Bruxelles</t>
   </si>
   <si>
     <t>Université Libre de Bruxelles - Solbosch</t>
   </si>
   <si>
     <t>Avenue Winston Churchill 135</t>
   </si>
@@ -808,242 +808,242 @@
       </c>
       <c r="E5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="5">
         <v>195</v>
       </c>
       <c r="J5" s="5">
         <v>10</v>
       </c>
       <c r="K5" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5">
-        <v>6187</v>
+        <v>5783</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="6" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D6" s="6"/>
       <c r="E6" s="6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F6" s="6" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G6" s="6" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I6" s="5">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>182</v>
+      </c>
+      <c r="J6" s="5">
+        <v>6</v>
+      </c>
       <c r="K6" s="5">
-        <v>9</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5">
-        <v>1497</v>
+        <v>6187</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D7" s="6"/>
       <c r="E7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="F7" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="F7" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H7" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I7" s="5">
-        <v>166</v>
-[...3 lines deleted...]
-      </c>
+        <v>180</v>
+      </c>
+      <c r="J7" s="5"/>
       <c r="K7" s="5">
-        <v>14</v>
+        <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5">
-        <v>5643</v>
+        <v>1497</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="D8" s="6"/>
       <c r="E8" s="6" t="s">
         <v>28</v>
       </c>
       <c r="F8" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I8" s="5">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="J8" s="5">
         <v>10</v>
       </c>
       <c r="K8" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5">
-        <v>4338</v>
+        <v>5643</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>29</v>
+        <v>13</v>
       </c>
       <c r="D9" s="6"/>
       <c r="E9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="5">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="J9" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="K9" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5">
-        <v>6381</v>
+        <v>4338</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="F10" s="6" t="s">
         <v>33</v>
       </c>
-      <c r="F10" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G10" s="6" t="s">
-        <v>24</v>
+        <v>16</v>
       </c>
       <c r="H10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="5">
         <v>163</v>
       </c>
       <c r="J10" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
       <c r="K10" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5">
-        <v>5783</v>
+        <v>6381</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="5">
-        <v>158</v>
+        <v>163</v>
       </c>
       <c r="J11" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="K11" s="5">
-        <v>15</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5">
         <v>6121</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>21</v>
       </c>
@@ -1076,61 +1076,61 @@
       </c>
       <c r="G13" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="5">
         <v>152</v>
       </c>
       <c r="J13" s="5">
         <v>10</v>
       </c>
       <c r="K13" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5">
         <v>6269</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I14" s="5">
         <v>146</v>
       </c>
       <c r="J14" s="5">
         <v>8</v>
       </c>
       <c r="K14" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
         <v>4612</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D15" s="6" t="s">
@@ -1152,74 +1152,74 @@
       <c r="J15" s="5">
         <v>9</v>
       </c>
       <c r="K15" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5">
         <v>5869</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F16" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I16" s="5">
         <v>139</v>
       </c>
       <c r="J16" s="5">
         <v>12</v>
       </c>
       <c r="K16" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5">
         <v>2591</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6" t="s">
         <v>45</v>
       </c>
       <c r="I17" s="5">
         <v>137</v>
       </c>
       <c r="J17" s="5">
         <v>6</v>
       </c>
       <c r="K17" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5">
         <v>6222</v>
@@ -1239,214 +1239,214 @@
       </c>
       <c r="G18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="5">
         <v>137</v>
       </c>
       <c r="J18" s="5">
         <v>6</v>
       </c>
       <c r="K18" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5">
         <v>2590</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D19" s="6"/>
       <c r="E19" s="6" t="s">
         <v>47</v>
       </c>
       <c r="F19" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I19" s="5">
         <v>126</v>
       </c>
       <c r="J19" s="5">
         <v>9</v>
       </c>
       <c r="K19" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5">
         <v>7216</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D20" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E20" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F20" s="6"/>
       <c r="G20" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I20" s="5">
         <v>126</v>
       </c>
       <c r="J20" s="5">
         <v>12</v>
       </c>
       <c r="K20" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5">
         <v>2592</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G21" s="6"/>
       <c r="H21" s="6" t="s">
         <v>45</v>
       </c>
       <c r="I21" s="5">
         <v>125</v>
       </c>
       <c r="J21" s="5">
         <v>5</v>
       </c>
       <c r="K21" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5">
         <v>7082</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F22" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I22" s="5">
         <v>121</v>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="5">
         <v>9</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5">
         <v>6343</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D23" s="6" t="s">
         <v>51</v>
       </c>
       <c r="E23" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="5">
         <v>115</v>
       </c>
       <c r="J23" s="5">
         <v>6</v>
       </c>
       <c r="K23" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
         <v>6767</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>53</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>54</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I24" s="5">
         <v>112</v>
       </c>
       <c r="J24" s="5">
         <v>5</v>
       </c>
       <c r="K24" s="5">
         <v>8</v>
       </c>
@@ -1701,84 +1701,84 @@
         <v>102</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
         <v>3975</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I33" s="5">
         <v>100</v>
       </c>
       <c r="J33" s="5">
         <v>7</v>
       </c>
       <c r="K33" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
         <v>3976</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6" t="s">
         <v>66</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I34" s="5">
         <v>100</v>
       </c>
       <c r="J34" s="5">
         <v>7</v>
       </c>
       <c r="K34" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
         <v>5983</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D35" s="6" t="s">
@@ -1788,127 +1788,127 @@
       <c r="F35" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="5">
         <v>96</v>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
         <v>7236</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D36" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E36" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F36" s="6"/>
       <c r="G36" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I36" s="5">
         <v>94</v>
       </c>
       <c r="J36" s="5">
         <v>12</v>
       </c>
       <c r="K36" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
         <v>6841</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
         <v>68</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I37" s="5">
         <v>86</v>
       </c>
       <c r="J37" s="5">
         <v>12</v>
       </c>
       <c r="K37" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
         <v>4418</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="5">
         <v>85</v>
       </c>
       <c r="J38" s="5">
         <v>7</v>
       </c>
       <c r="K38" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
         <v>7166</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D39" s="6" t="s">