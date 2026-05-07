--- v2 (2026-03-17)
+++ v3 (2026-05-07)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-17</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-07</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -169,57 +169,57 @@
   <si>
     <t>Saint-Josse-Ten-Noode</t>
   </si>
   <si>
     <t>Jardin Botanique</t>
   </si>
   <si>
     <t>Campus de la Plaine</t>
   </si>
   <si>
     <t xml:space="preserve">Boulevard du Triomphe </t>
   </si>
   <si>
     <t>Rue Nisard 6</t>
   </si>
   <si>
     <t>Plantation en alignement</t>
   </si>
   <si>
     <t>Schaerbeek</t>
   </si>
   <si>
     <t>Rue Van Droogenbroeck 53</t>
   </si>
   <si>
+    <t>Saint-Gilles</t>
+  </si>
+  <si>
+    <t>Parc Pierre Paulus</t>
+  </si>
+  <si>
     <t>Rue de Lombartzyde 224</t>
-  </si>
-[...4 lines deleted...]
-    <t>Parc Pierre Paulus</t>
   </si>
   <si>
     <t>Rue du Tilleul 52</t>
   </si>
   <si>
     <t>Woluwé-Saint-Pierre</t>
   </si>
   <si>
     <t>Parc de Woluwe</t>
   </si>
   <si>
     <t>Avenue de la Brabançonne 103</t>
   </si>
   <si>
     <t>Arbre visible de la voirie</t>
   </si>
   <si>
     <t>Avenue de la Brabançonne 109</t>
   </si>
   <si>
     <t>Avenue de la Brabançonne 113</t>
   </si>
   <si>
     <t>Parc Tenbosch</t>
   </si>
@@ -1481,181 +1481,181 @@
       </c>
       <c r="E27" s="6" t="s">
         <v>45</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I27" s="5">
         <v>175</v>
       </c>
       <c r="J27" s="5">
         <v>23</v>
       </c>
       <c r="K27" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>2922</v>
+        <v>7505</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H28" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="I28" s="5">
+        <v>173</v>
+      </c>
+      <c r="J28" s="5">
         <v>18</v>
       </c>
-      <c r="D28" s="6"/>
-[...12 lines deleted...]
-      <c r="K28" s="5"/>
+      <c r="K28" s="5">
+        <v>16</v>
+      </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>3795</v>
+        <v>2922</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G29" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
       <c r="I29" s="5">
-        <v>170</v>
-[...6 lines deleted...]
-      </c>
+        <v>172</v>
+      </c>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>7505</v>
+        <v>3795</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-      <c r="F30" s="6"/>
+        <v>48</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="F30" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G30" s="6" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="I30" s="5">
         <v>170</v>
       </c>
       <c r="J30" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="K30" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
         <v>6734</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="5">
         <v>159</v>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
         <v>2921</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="5">
         <v>158</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
         <v>6735</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>41</v>