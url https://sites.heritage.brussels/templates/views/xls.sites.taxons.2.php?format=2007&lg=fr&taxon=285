--- v3 (2026-05-07)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-07</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>