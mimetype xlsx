--- v2 (2026-03-16)
+++ v3 (2026-05-07)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-16</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-07</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -256,69 +256,69 @@
   <si>
     <t>Rue Alphonse Renard 39</t>
   </si>
   <si>
     <t>Chaussée Romaine 558</t>
   </si>
   <si>
     <t>Molenbeek-Saint-Jean</t>
   </si>
   <si>
     <t>Parc Marie José</t>
   </si>
   <si>
     <t>Avenue d'Hougoumont 2a</t>
   </si>
   <si>
     <t>Jardin de l'école normale de Berkendael</t>
   </si>
   <si>
     <t>Rue Berkendael 70</t>
   </si>
   <si>
     <t>Bois de la Cambre</t>
   </si>
   <si>
+    <t>Avenue de la Basilique 14</t>
+  </si>
+  <si>
     <t>Etangs d'Ixelles</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue des Klauwaerts </t>
   </si>
   <si>
     <t>Jardins de l'Abbaye de la Cambre</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Louis Bertrand </t>
   </si>
   <si>
     <t xml:space="preserve">Boulevard Auguste Reyers </t>
   </si>
   <si>
     <t>Rue Franz Merjay 197</t>
-  </si>
-[...1 lines deleted...]
-    <t>Avenue de la Basilique 14</t>
   </si>
   <si>
     <t xml:space="preserve">Square du Petit Sablon </t>
   </si>
   <si>
     <t xml:space="preserve">Place du Petit Sablon </t>
   </si>
   <si>
     <t>Square Joséphine-Charlotte</t>
   </si>
   <si>
     <t xml:space="preserve">Square Joséphine-Charlotte </t>
   </si>
   <si>
     <t>Rue Blaes 91</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Champ de l'Eglise </t>
   </si>
   <si>
     <t>Parc Léopold</t>
   </si>
   <si>
     <t>Etterbeek</t>
   </si>
@@ -2062,349 +2062,349 @@
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D41" s="6" t="s">
         <v>78</v>
       </c>
       <c r="E41" s="6"/>
       <c r="F41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="6"/>
       <c r="H41" s="6"/>
       <c r="I41" s="5">
         <v>254</v>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>6317</v>
+        <v>4781</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="D42" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="D42" s="6"/>
+      <c r="E42" s="6" t="s">
         <v>79</v>
       </c>
-      <c r="E42" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F42" s="6" t="s">
-        <v>37</v>
+        <v>15</v>
       </c>
       <c r="G42" s="6" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I42" s="5">
         <v>252</v>
       </c>
       <c r="J42" s="5">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="K42" s="5">
-        <v>17</v>
+        <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>6923</v>
+        <v>6317</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>61</v>
-[...1 lines deleted...]
-      <c r="E43" s="6"/>
+        <v>80</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>81</v>
+      </c>
       <c r="F43" s="6" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="I43" s="5">
         <v>252</v>
       </c>
-      <c r="J43" s="5"/>
+      <c r="J43" s="5">
+        <v>30</v>
+      </c>
       <c r="K43" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>1215</v>
+        <v>6923</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G44" s="6"/>
-      <c r="H44" s="6"/>
+      <c r="G44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="I44" s="5">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J44" s="5"/>
-      <c r="K44" s="5"/>
+      <c r="K44" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
-        <v>3556</v>
+        <v>1215</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G45" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G45" s="6"/>
+      <c r="H45" s="6"/>
       <c r="I45" s="5">
         <v>251</v>
       </c>
-      <c r="J45" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J45" s="5"/>
+      <c r="K45" s="5"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
-        <v>3783</v>
+        <v>3556</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
-        <v>82</v>
+        <v>47</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="6" t="s">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="I46" s="5">
         <v>251</v>
       </c>
       <c r="J46" s="5">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="K46" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
-        <v>3758</v>
+        <v>3783</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6" t="s">
         <v>83</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="6" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="I47" s="5">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="J47" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K47" s="5">
-        <v>26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
-        <v>4492</v>
+        <v>3758</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>57</v>
+        <v>30</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="s">
         <v>84</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G48" s="6" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I48" s="5">
-        <v>248</v>
-[...1 lines deleted...]
-      <c r="J48" s="5"/>
+        <v>249</v>
+      </c>
+      <c r="J48" s="5">
+        <v>18</v>
+      </c>
       <c r="K48" s="5">
-        <v>14</v>
+        <v>26</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
-        <v>4781</v>
+        <v>4492</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>33</v>
+        <v>57</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I49" s="5">
-        <v>243</v>
-[...3 lines deleted...]
-      </c>
+        <v>248</v>
+      </c>
+      <c r="J49" s="5"/>
       <c r="K49" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
         <v>5860</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I50" s="5">
         <v>242</v>
       </c>
       <c r="J50" s="5">
         <v>25</v>
       </c>
       <c r="K50" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
         <v>1214</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="6"/>
       <c r="H51" s="6"/>
       <c r="I51" s="5">
         <v>237</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
         <v>3320</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D52" s="6" t="s">
         <v>88</v>
@@ -3532,51 +3532,51 @@
       <c r="F87" s="6" t="s">
         <v>44</v>
       </c>
       <c r="G87" s="6"/>
       <c r="H87" s="6"/>
       <c r="I87" s="5">
         <v>0</v>
       </c>
       <c r="J87" s="5"/>
       <c r="K87" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5">
         <v>1617</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D88" s="6"/>
       <c r="E88" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F88" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G88" s="6"/>
       <c r="H88" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I88" s="5">
         <v>0</v>
       </c>
       <c r="J88" s="5"/>
       <c r="K88" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5">
         <v>1824</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C89" s="6" t="s">
         <v>53</v>