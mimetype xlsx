--- v3 (2026-05-07)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-07</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -277,60 +277,60 @@
   <si>
     <t>Bois de la Cambre</t>
   </si>
   <si>
     <t>Avenue de la Basilique 14</t>
   </si>
   <si>
     <t>Etangs d'Ixelles</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue des Klauwaerts </t>
   </si>
   <si>
     <t>Jardins de l'Abbaye de la Cambre</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Louis Bertrand </t>
   </si>
   <si>
     <t xml:space="preserve">Boulevard Auguste Reyers </t>
   </si>
   <si>
     <t>Rue Franz Merjay 197</t>
   </si>
   <si>
+    <t>Square Joséphine-Charlotte</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Square Joséphine-Charlotte </t>
+  </si>
+  <si>
     <t xml:space="preserve">Square du Petit Sablon </t>
   </si>
   <si>
     <t xml:space="preserve">Place du Petit Sablon </t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">Square Joséphine-Charlotte </t>
   </si>
   <si>
     <t>Rue Blaes 91</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Champ de l'Eglise </t>
   </si>
   <si>
     <t>Parc Léopold</t>
   </si>
   <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Rue des Ménapiens 31</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue de la Porte de Hal </t>
   </si>
   <si>
     <t>Avenue Rogier 232</t>
   </si>
   <si>
     <t>Jardin du moulin à vent d'Evere</t>
   </si>
@@ -2316,191 +2316,191 @@
         <v>57</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>42</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I49" s="5">
         <v>248</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
-        <v>5860</v>
+        <v>3320</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="D50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="E50" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="I50" s="5">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="J50" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K50" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
-        <v>1214</v>
+        <v>5860</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>82</v>
-[...1 lines deleted...]
-      <c r="E51" s="6"/>
+        <v>88</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>89</v>
+      </c>
       <c r="F51" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G51" s="6"/>
-      <c r="H51" s="6"/>
+      <c r="G51" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I51" s="5">
-        <v>237</v>
-[...2 lines deleted...]
-      <c r="K51" s="5"/>
+        <v>242</v>
+      </c>
+      <c r="J51" s="5">
+        <v>25</v>
+      </c>
+      <c r="K51" s="5">
+        <v>18</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
-        <v>3320</v>
+        <v>1214</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>21</v>
+        <v>57</v>
       </c>
       <c r="D52" s="6" t="s">
-        <v>88</v>
-[...3 lines deleted...]
-      </c>
+        <v>82</v>
+      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G52" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
       <c r="I52" s="5">
         <v>237</v>
       </c>
-      <c r="J52" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>5132</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>53</v>
       </c>
       <c r="D53" s="6" t="s">
         <v>55</v>
       </c>
       <c r="E53" s="6"/>
       <c r="F53" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>29</v>
       </c>
       <c r="I53" s="5">
         <v>237</v>
       </c>
       <c r="J53" s="5">
         <v>29</v>
       </c>
       <c r="K53" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5">
         <v>3317</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="5">
         <v>234</v>
       </c>
       <c r="J54" s="5">
         <v>20</v>
       </c>
       <c r="K54" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
         <v>3410</v>
       </c>
       <c r="B55" s="6" t="s">
@@ -2610,54 +2610,54 @@
       </c>
       <c r="H58" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I58" s="5">
         <v>219</v>
       </c>
       <c r="J58" s="5">
         <v>18</v>
       </c>
       <c r="K58" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5">
         <v>5862</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E59" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I59" s="5">
         <v>219</v>
       </c>
       <c r="J59" s="5">
         <v>22</v>
       </c>
       <c r="K59" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5">
         <v>3412</v>
       </c>
       <c r="B60" s="6" t="s">
@@ -3293,89 +3293,89 @@
       </c>
       <c r="H79" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I79" s="5">
         <v>182</v>
       </c>
       <c r="J79" s="5">
         <v>15</v>
       </c>
       <c r="K79" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
         <v>5868</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E80" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>38</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I80" s="5">
         <v>163</v>
       </c>
       <c r="J80" s="5">
         <v>16</v>
       </c>
       <c r="K80" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="81" spans="1:11">
       <c r="A81" s="5">
         <v>5855</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C81" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D81" s="6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="E81" s="6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F81" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G81" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I81" s="5">
         <v>160</v>
       </c>
       <c r="J81" s="5">
         <v>19</v>
       </c>
       <c r="K81" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5">
         <v>3218</v>
       </c>
       <c r="B82" s="6" t="s">