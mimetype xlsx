--- v1 (2026-03-14)
+++ v2 (2026-05-16)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-14</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -991,145 +991,145 @@
       </c>
       <c r="C13" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D13" s="6" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="6"/>
       <c r="H13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="5">
         <v>420</v>
       </c>
       <c r="J13" s="5"/>
       <c r="K13" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5">
-        <v>6635</v>
+        <v>5781</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>23</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="D14" s="6"/>
       <c r="E14" s="6" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="F14" s="6" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H14" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="5">
+        <v>403</v>
+      </c>
+      <c r="J14" s="5">
+        <v>20</v>
+      </c>
+      <c r="K14" s="5">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
-        <v>1801</v>
+        <v>6635</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-      <c r="F15" s="6"/>
+        <v>24</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G15" s="6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="I15" s="5">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J15" s="5">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="K15" s="5">
-        <v>30</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5">
-        <v>5781</v>
+        <v>1801</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>35</v>
-[...7 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
       <c r="G16" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="I16" s="5">
-        <v>396</v>
+        <v>401</v>
       </c>
       <c r="J16" s="5">
         <v>20</v>
       </c>
       <c r="K16" s="5">
-        <v>27</v>
+        <v>30</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5">
         <v>1300</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F17" s="6"/>
       <c r="G17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>22</v>
       </c>