--- v1 (2026-01-15)
+++ v2 (2026-05-16)
@@ -18,139 +18,139 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-01-15</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
   <si>
     <t>circ.</t>
   </si>
   <si>
     <t>hauteur</t>
   </si>
   <si>
     <t>diamètre de la couronne</t>
   </si>
   <si>
     <t xml:space="preserve">Acer pseudoplatanus 'Purpurascens'
 </t>
   </si>
   <si>
     <t>Berchem-Sainte-Agathe</t>
   </si>
   <si>
+    <t>Zavelenberg</t>
+  </si>
+  <si>
+    <t>À l'inventaire scientifique</t>
+  </si>
+  <si>
+    <t>Anderlecht</t>
+  </si>
+  <si>
+    <t>Rue de la Procession 24</t>
+  </si>
+  <si>
+    <t>Arbre invisible de la voirie, en espace privé</t>
+  </si>
+  <si>
+    <t>Groupe de moins de 5 arbres</t>
+  </si>
+  <si>
+    <t>Woluwé-Saint-Pierre</t>
+  </si>
+  <si>
+    <t>Parc Parmentier</t>
+  </si>
+  <si>
+    <t>Arbre invisible de la voirie, en espace (semi)-public</t>
+  </si>
+  <si>
+    <t>Parc Pirsoul</t>
+  </si>
+  <si>
+    <t>Arbre en partie visible de la voirie</t>
+  </si>
+  <si>
+    <t>Arbre isolé</t>
+  </si>
+  <si>
     <t>Avenue de la Basilique 14</t>
   </si>
   <si>
-    <t>À l'inventaire scientifique</t>
+    <t>Ixelles</t>
+  </si>
+  <si>
+    <t>Jardins de l'Abbaye de la Cambre</t>
   </si>
   <si>
     <t>Arbre visible de la voirie</t>
-  </si>
-[...37 lines deleted...]
-    <t>Jardins de l'Abbaye de la Cambre</t>
   </si>
   <si>
     <t>Plantation en massif</t>
   </si>
   <si>
     <t>Rue du Collège 57</t>
   </si>
   <si>
     <t>Bruxelles</t>
   </si>
   <si>
     <t>Parc public de Laeken</t>
   </si>
   <si>
     <t>Watermael-Boitsfort</t>
   </si>
   <si>
     <t>Parc du château Morel - Domaine de la Héronnière</t>
   </si>
   <si>
     <t>Rue Nisard 9</t>
   </si>
   <si>
     <t>Schaerbeek</t>
   </si>
@@ -641,258 +641,258 @@
       </c>
       <c r="E3" s="3" t="s">
         <v>5</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>7</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>8</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>9</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>10</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" s="5">
-        <v>4780</v>
+        <v>430</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D4" s="6"/>
-      <c r="E4" s="6" t="s">
+      <c r="D4" s="6" t="s">
         <v>14</v>
       </c>
+      <c r="E4" s="6"/>
       <c r="F4" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G4" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G4" s="6"/>
+      <c r="H4" s="6"/>
       <c r="I4" s="5">
-        <v>309</v>
-[...6 lines deleted...]
-      </c>
+        <v>306</v>
+      </c>
+      <c r="J4" s="5"/>
+      <c r="K4" s="5"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" s="5">
-        <v>430</v>
+        <v>5739</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D5" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="6"/>
+      <c r="E5" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G5" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="E5" s="6"/>
-[...4 lines deleted...]
-      <c r="H5" s="6"/>
+      <c r="H5" s="6" t="s">
+        <v>19</v>
+      </c>
       <c r="I5" s="5">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="J5" s="5"/>
-      <c r="K5" s="5"/>
+      <c r="K5" s="5">
+        <v>20</v>
+      </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5">
-        <v>5739</v>
+        <v>2672</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="6"/>
+      <c r="F6" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G6" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="6"/>
-[...11 lines deleted...]
-      </c>
       <c r="I6" s="5">
-        <v>300</v>
-[...1 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>289</v>
+      </c>
+      <c r="J6" s="5">
+        <v>24</v>
+      </c>
       <c r="K6" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5">
-        <v>2672</v>
+        <v>413</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D7" s="6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G7" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H7" s="6" t="s">
         <v>25</v>
       </c>
-      <c r="H7" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I7" s="5">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="J7" s="5">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="K7" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5">
-        <v>413</v>
+        <v>4780</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D8" s="6" t="s">
+      <c r="D8" s="6"/>
+      <c r="E8" s="6" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="6"/>
       <c r="F8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G8" s="6" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H8" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I8" s="5">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="J8" s="5">
         <v>20</v>
       </c>
       <c r="K8" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5">
         <v>1216</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G9" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H9" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="5">
         <v>257</v>
       </c>
       <c r="J9" s="5">
         <v>25</v>
       </c>
       <c r="K9" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5">
         <v>6055</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D10" s="6"/>
       <c r="E10" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F10" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G10" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H10" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I10" s="5">
         <v>251</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5">
         <v>711</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E11" s="6"/>
       <c r="F11" s="6" t="s">
         <v>15</v>
@@ -901,110 +901,110 @@
       <c r="H11" s="6"/>
       <c r="I11" s="5">
         <v>227</v>
       </c>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5">
         <v>7190</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>34</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>36</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I12" s="5">
         <v>223</v>
       </c>
       <c r="J12" s="5">
         <v>13</v>
       </c>
       <c r="K12" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5">
         <v>1217</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D13" s="6" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E13" s="6"/>
       <c r="F13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="I13" s="5">
         <v>221</v>
       </c>
       <c r="J13" s="5">
         <v>25</v>
       </c>
       <c r="K13" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5">
         <v>2673</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E14" s="6"/>
       <c r="F14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="5">
         <v>220</v>
       </c>
       <c r="J14" s="5"/>
       <c r="K14" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
         <v>1732</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>37</v>
       </c>
@@ -1063,101 +1063,101 @@
         <v>40</v>
       </c>
       <c r="D17" s="6"/>
       <c r="E17" s="6" t="s">
         <v>41</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="6"/>
       <c r="H17" s="6"/>
       <c r="I17" s="5">
         <v>182</v>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5">
         <v>5418</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E18" s="6" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G18" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I18" s="5">
         <v>174</v>
       </c>
       <c r="J18" s="5">
         <v>17</v>
       </c>
       <c r="K18" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5">
         <v>6351</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>44</v>
       </c>
       <c r="D19" s="6" t="s">
         <v>45</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>46</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="I19" s="5">
         <v>153</v>
       </c>
       <c r="J19" s="5">
         <v>17</v>
       </c>
       <c r="K19" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="F20" s="7"/>
       <c r="G20" s="7"/>
       <c r="H20" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>