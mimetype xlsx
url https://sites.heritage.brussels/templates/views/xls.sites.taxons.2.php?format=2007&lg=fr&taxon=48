--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-16</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-01</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>