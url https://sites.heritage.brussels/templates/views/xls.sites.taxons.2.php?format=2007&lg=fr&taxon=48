--- v3 (2026-05-01)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-01</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -196,60 +196,60 @@
   <si>
     <t>Uccle</t>
   </si>
   <si>
     <t>Avenue Circulaire 70</t>
   </si>
   <si>
     <t>Parc du Manoir d'Anjou</t>
   </si>
   <si>
     <t>Square Clémentine</t>
   </si>
   <si>
     <t>Koekelberg</t>
   </si>
   <si>
     <t>Parc Elisabeth</t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t>Cimetière de Bruxelles</t>
   </si>
   <si>
+    <t>Parc de Woluwe</t>
+  </si>
+  <si>
     <t>Chaussée de Neerstalle 327</t>
   </si>
   <si>
     <t>Parc de l'IRSA</t>
   </si>
   <si>
     <t>Chaussée de Waterloo 1504</t>
-  </si>
-[...1 lines deleted...]
-    <t>Parc de Woluwe</t>
   </si>
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Parc Joseph Lemaire</t>
   </si>
   <si>
     <t>Parc Solvay Sports</t>
   </si>
   <si>
     <t>Avenue du Pérou 80</t>
   </si>
   <si>
     <t xml:space="preserve">Place Eugène Flagey </t>
   </si>
   <si>
     <t xml:space="preserve">Square Palfyn </t>
   </si>
   <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Jardin Jean Félix Hap</t>
   </si>
@@ -1575,200 +1575,200 @@
       <c r="D25" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="5">
         <v>380</v>
       </c>
       <c r="J25" s="5">
         <v>27</v>
       </c>
       <c r="K25" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>1144</v>
+        <v>7011</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-      <c r="E26" s="6" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" s="6" t="s">
         <v>59</v>
       </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G26" s="6"/>
-      <c r="H26" s="6"/>
+      <c r="G26" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="I26" s="5">
-        <v>376</v>
-[...2 lines deleted...]
-      <c r="K26" s="5"/>
+        <v>380</v>
+      </c>
+      <c r="J26" s="5">
+        <v>25</v>
+      </c>
+      <c r="K26" s="5">
+        <v>15</v>
+      </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>2440</v>
+        <v>1144</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
-        <v>34</v>
+        <v>60</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
       <c r="I27" s="5">
         <v>376</v>
       </c>
-      <c r="J27" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>601</v>
+        <v>2440</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>19</v>
+        <v>32</v>
       </c>
       <c r="D28" s="6" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="E28" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>34</v>
+      </c>
       <c r="F28" s="6" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="5">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J28" s="5">
         <v>25</v>
       </c>
       <c r="K28" s="5">
-        <v>19</v>
+        <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>1877</v>
+        <v>601</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>51</v>
+        <v>19</v>
       </c>
       <c r="D29" s="6" t="s">
-        <v>60</v>
-[...3 lines deleted...]
-      </c>
+        <v>54</v>
+      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G29" s="6"/>
-      <c r="H29" s="6"/>
+      <c r="G29" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="I29" s="5">
         <v>375</v>
       </c>
-      <c r="J29" s="5"/>
-      <c r="K29" s="5"/>
+      <c r="J29" s="5">
+        <v>25</v>
+      </c>
+      <c r="K29" s="5">
+        <v>19</v>
+      </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>7011</v>
+        <v>1877</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="D30" s="6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E30" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="E30" s="6"/>
       <c r="F30" s="6" t="s">
         <v>22</v>
       </c>
-      <c r="G30" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
       <c r="I30" s="5">
         <v>375</v>
       </c>
-      <c r="J30" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
         <v>1193</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="5">
@@ -2520,51 +2520,51 @@
       </c>
       <c r="H55" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I55" s="5">
         <v>315</v>
       </c>
       <c r="J55" s="5">
         <v>18</v>
       </c>
       <c r="K55" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5">
         <v>2750</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="6"/>
       <c r="H56" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="5">
         <v>314</v>
       </c>
       <c r="J56" s="5"/>
       <c r="K56" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5">
         <v>6207</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">