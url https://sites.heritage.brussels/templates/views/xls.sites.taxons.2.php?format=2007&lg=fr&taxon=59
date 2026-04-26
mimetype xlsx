--- v2 (2026-02-24)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-02-24</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -196,146 +196,146 @@
   <si>
     <t>Chaussée de La Hulpe 10</t>
   </si>
   <si>
     <t>Rue de Stalle 67</t>
   </si>
   <si>
     <t>Ganshoren</t>
   </si>
   <si>
     <t>Avenue de la Réforme 63</t>
   </si>
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Rue Georges Moreau 1</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Général Eisenhower </t>
   </si>
   <si>
     <t>Parc Astrid</t>
   </si>
   <si>
+    <t>Berchem-Sainte-Agathe</t>
+  </si>
+  <si>
+    <t>Avenue de la Basilique 14</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drève des Futailles </t>
   </si>
   <si>
     <t>Rue de l'Abbaye 49</t>
   </si>
   <si>
     <t>Parc de la Royale Belge</t>
   </si>
   <si>
     <t>Boulevard du Souverain 25</t>
   </si>
   <si>
     <t>Woluwé-Saint-Pierre</t>
   </si>
   <si>
     <t>Propriété Blaton</t>
   </si>
   <si>
     <t xml:space="preserve">Bovenberg </t>
   </si>
   <si>
     <t>Parc Solvay</t>
   </si>
   <si>
     <t>Rue des Champs Elysées 43</t>
   </si>
   <si>
     <t>Saint-Josse-Ten-Noode</t>
   </si>
   <si>
     <t>Square Henri Frick</t>
   </si>
   <si>
     <t xml:space="preserve">Square Henri Frick </t>
   </si>
   <si>
     <t>Quai Fernand Demets 23</t>
   </si>
   <si>
     <t>Parc Walckiers</t>
   </si>
   <si>
+    <t>Etterbeek</t>
+  </si>
+  <si>
+    <t>Jardin de l'ancienne propriété Bosman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Gérard </t>
+  </si>
+  <si>
     <t>Saint-Gilles</t>
   </si>
   <si>
+    <t>Chaussée de Charleroi 116</t>
+  </si>
+  <si>
+    <t>Square Prince Léopold</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Square Prince Léopold </t>
+  </si>
+  <si>
+    <t>Avenue du Derby 18</t>
+  </si>
+  <si>
+    <t>Jette</t>
+  </si>
+  <si>
+    <t>Parc de la clinique Sans Souci</t>
+  </si>
+  <si>
+    <t>Auderghem</t>
+  </si>
+  <si>
+    <t>Chaussée de Wavre 1179</t>
+  </si>
+  <si>
+    <t>Ancienne propriété Floralies</t>
+  </si>
+  <si>
+    <t>Rue des Floralies 17</t>
+  </si>
+  <si>
+    <t>Avenue des Nerviens 9-31</t>
+  </si>
+  <si>
     <t>Parc Pierre Paulus</t>
   </si>
   <si>
-    <t>Berchem-Sainte-Agathe</t>
-[...46 lines deleted...]
-  <si>
     <t>Boulevard Lambermont 374</t>
   </si>
   <si>
     <t>Rue Van Eyck 48</t>
   </si>
   <si>
     <t>Inscrit sur la liste de sauvegarde</t>
   </si>
   <si>
     <t>Rue de Stalle 30</t>
   </si>
   <si>
     <t>Place des Bienfaiteurs</t>
   </si>
   <si>
     <t xml:space="preserve">Place des Bienfaiteurs </t>
   </si>
   <si>
     <t>Avenue d'Hougoumont 2a</t>
   </si>
   <si>
     <t>Jardins des immeubles sis Rue du Trône 216 et 218</t>
   </si>
   <si>
     <t>Rue du Trône 218</t>
@@ -457,51 +457,51 @@
   <si>
     <t xml:space="preserve">Avenue des Trembles </t>
   </si>
   <si>
     <t>Ancienne propriété Delwart</t>
   </si>
   <si>
     <t>Avenue des Eglantiers 15</t>
   </si>
   <si>
     <t>Bois de la Cambre</t>
   </si>
   <si>
     <t>Avenue Huart Hamoir et Square Riga</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Huart Hamoir </t>
   </si>
   <si>
     <t>Square Clémentine</t>
   </si>
   <si>
     <t>Propriété Stuyvenberg</t>
   </si>
   <si>
-    <t>Avenue De Fré 7</t>
+    <t>Avenue De Fré 13</t>
   </si>
   <si>
     <t>Rue des Béguines 101</t>
   </si>
   <si>
     <t>Rue de la Luzerne 11</t>
   </si>
   <si>
     <t>Proposition d'ouverture de procédure d'inscription sur la liste de sauvegarde</t>
   </si>
   <si>
     <t>Domaine de la Magnanerie</t>
   </si>
   <si>
     <t>Avenue Minerve 39</t>
   </si>
   <si>
     <t>Avenue de l'Hippodrome 28</t>
   </si>
   <si>
     <t>Parc privé de l'Institut royal des Sciences naturelles de Belgique et chemin des Chablis</t>
   </si>
   <si>
     <t>Chemin des Chablis 4</t>
   </si>
@@ -718,50 +718,53 @@
   <si>
     <t>Avenue Louise 345</t>
   </si>
   <si>
     <t>Rue Thomas Vinçotte 36</t>
   </si>
   <si>
     <t>Square Gutenberg</t>
   </si>
   <si>
     <t xml:space="preserve">Square Gutenberg </t>
   </si>
   <si>
     <t>Rue Pierre Géruzet 18</t>
   </si>
   <si>
     <t>Square Camille Paulsen 8</t>
   </si>
   <si>
     <t>Avenue Kersbeek 67</t>
   </si>
   <si>
     <t>Avenue du Bois de la Cambre 218</t>
   </si>
   <si>
+    <t>Place des Palais 7</t>
+  </si>
+  <si>
     <t xml:space="preserve">Rond-point Winston Churchill </t>
   </si>
   <si>
     <t>Hippodrome de Boitsfort</t>
   </si>
   <si>
     <t>Avenue Van Bever 26</t>
   </si>
   <si>
     <t xml:space="preserve">Rue de la Loyauté </t>
   </si>
   <si>
     <t>Parc de Woluwe</t>
   </si>
   <si>
     <t>Place de Jamblinne de Meux</t>
   </si>
   <si>
     <t>Place de Jamblinne de Meux face 23</t>
   </si>
   <si>
     <t>Rue Wiertz 77</t>
   </si>
   <si>
     <t>Rue des Champs Elysées 58</t>
@@ -796,53 +799,50 @@
   <si>
     <t>Jardin de l'ancien pavillon Malibran</t>
   </si>
   <si>
     <t>Avenue de Floréal 53</t>
   </si>
   <si>
     <t>Avenue du Maréchal 24</t>
   </si>
   <si>
     <t>Chaussée de Ninove 1126</t>
   </si>
   <si>
     <t>Rue Américaine 28</t>
   </si>
   <si>
     <t>Avenue de Tervueren 66</t>
   </si>
   <si>
     <t>Arbre disparu</t>
   </si>
   <si>
     <t>Avenue Van Bever 21</t>
   </si>
   <si>
-    <t>Place des Palais 7</t>
-[...1 lines deleted...]
-  <si>
     <t>Chaussée de Haecht 571</t>
   </si>
   <si>
     <t xml:space="preserve">Boulevard du Régent </t>
   </si>
   <si>
     <t>Abords de l'Eglise Notre-Dame de Laeken</t>
   </si>
   <si>
     <t>Jardin de l'église des Pères Barnabites</t>
   </si>
   <si>
     <t>Avenue Brugmann 121</t>
   </si>
   <si>
     <t>Parc Cherridreux</t>
   </si>
   <si>
     <t>Square Prince Charles</t>
   </si>
   <si>
     <t>Rue Mareyde 21</t>
   </si>
   <si>
     <t>Avenue de Tervueren 361</t>
@@ -901,50 +901,53 @@
   <si>
     <t xml:space="preserve">Avenue des Azalées </t>
   </si>
   <si>
     <t>Avenue Louise 43</t>
   </si>
   <si>
     <t>Avenue de Foestraets 79</t>
   </si>
   <si>
     <t>Rue de la Concorde 60</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue du Soldat Britannique </t>
   </si>
   <si>
     <t>Avenue du Onze Novembre 57</t>
   </si>
   <si>
     <t>Moulin de Lindekemaele et abords</t>
   </si>
   <si>
     <t>Avenue Jean-François Debecker 38-40</t>
   </si>
   <si>
+    <t xml:space="preserve">Place du Grand Sablon </t>
+  </si>
+  <si>
     <t>Ilôt Horta</t>
   </si>
   <si>
     <t>Rue Américaine 11</t>
   </si>
   <si>
     <t xml:space="preserve">Square de Léopoldville </t>
   </si>
   <si>
     <t>Avenue François Sebrechts 39</t>
   </si>
   <si>
     <t>Rue Jean-Baptiste Vandendriesch 9</t>
   </si>
   <si>
     <t>Avenue du Maréchal 18</t>
   </si>
   <si>
     <t>Parc de l'Institut des Dames de Marie à Saint-Josse</t>
   </si>
   <si>
     <t>Chaussée de Haecht 70</t>
   </si>
   <si>
     <t>Rue de Locht 47</t>
@@ -965,53 +968,50 @@
     <t>Rue Antoine Bréart 104</t>
   </si>
   <si>
     <t>Avenue Colonel Daumerie 17</t>
   </si>
   <si>
     <t>Parc Faider</t>
   </si>
   <si>
     <t>Rue Faider 86</t>
   </si>
   <si>
     <t>Rue des Cultivateurs 25</t>
   </si>
   <si>
     <t>Rue de Pavie 29</t>
   </si>
   <si>
     <t>Avenue Jules César 77</t>
   </si>
   <si>
     <t xml:space="preserve">Place Fernand Cocq </t>
   </si>
   <si>
     <t>Propriété Crousse</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Place du Grand Sablon </t>
   </si>
   <si>
     <t>Champ du Vert Chasseur 71a</t>
   </si>
   <si>
     <t>Rue Joseph Bens 43-45</t>
   </si>
   <si>
     <t>Jardin du moulin à vent d'Evere</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Moulin à Vent </t>
   </si>
   <si>
     <t>Cimetière de Neder-over-Heembeek</t>
   </si>
   <si>
     <t xml:space="preserve">Rue François Vekemans </t>
   </si>
   <si>
     <t>Rue du Canon 31</t>
   </si>
   <si>
     <t xml:space="preserve">Rue Josaphat </t>
   </si>
@@ -2379,884 +2379,884 @@
       <c r="D26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="5">
         <v>417</v>
       </c>
       <c r="J26" s="5">
         <v>25</v>
       </c>
       <c r="K26" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>5268</v>
+        <v>4782</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I27" s="5">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="J27" s="5">
         <v>20</v>
       </c>
       <c r="K27" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>1673</v>
+        <v>5268</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="E28" s="6"/>
+        <v>34</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="F28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I28" s="5">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J28" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K28" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>4665</v>
+        <v>1673</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I29" s="5">
         <v>410</v>
       </c>
       <c r="J29" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K29" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>1158</v>
+        <v>4665</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="E30" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>62</v>
+      </c>
       <c r="F30" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H30" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I30" s="5">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>410</v>
+      </c>
+      <c r="J30" s="5">
+        <v>28</v>
+      </c>
       <c r="K30" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
-        <v>2434</v>
+        <v>1158</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E31" s="6"/>
       <c r="F31" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="6"/>
       <c r="H31" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I31" s="5">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="J31" s="5"/>
       <c r="K31" s="5">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
-        <v>7498</v>
+        <v>2434</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="E32" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="6"/>
+      <c r="F32" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="G32" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I32" s="5">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="J32" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="K32" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
-        <v>1671</v>
+        <v>7498</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" s="6"/>
       <c r="G33" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I33" s="5">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J33" s="5">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="K33" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
-        <v>6680</v>
+        <v>1671</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I34" s="5">
         <v>404</v>
       </c>
-      <c r="J34" s="5"/>
+      <c r="J34" s="5">
+        <v>30</v>
+      </c>
       <c r="K34" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
-        <v>1676</v>
+        <v>6680</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E35" s="6"/>
+        <v>68</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>69</v>
+      </c>
       <c r="F35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I35" s="5">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="J35" s="5"/>
       <c r="K35" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>3246</v>
+        <v>1676</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I36" s="5">
         <v>402</v>
       </c>
       <c r="J36" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K36" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>7591</v>
+        <v>3246</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D37" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>71</v>
+      </c>
       <c r="E37" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="F37" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>36</v>
+      </c>
       <c r="G37" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I37" s="5">
         <v>402</v>
       </c>
       <c r="J37" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K37" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
-        <v>5292</v>
+        <v>7591</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F38" s="6"/>
       <c r="G38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I38" s="5">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J38" s="5">
         <v>20</v>
       </c>
       <c r="K38" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>1755</v>
+        <v>5292</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I39" s="5">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="J39" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K39" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
         <v>3111</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="5">
         <v>400</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>4782</v>
+        <v>1919</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G41" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
       <c r="I41" s="5">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>1919</v>
+        <v>1020</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D42" s="6"/>
+        <v>75</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>76</v>
+      </c>
       <c r="E42" s="6" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G42" s="6"/>
-      <c r="H42" s="6"/>
+      <c r="G42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I42" s="5">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="K42" s="5"/>
+        <v>397</v>
+      </c>
+      <c r="J42" s="5">
+        <v>20</v>
+      </c>
+      <c r="K42" s="5">
+        <v>18</v>
+      </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>1020</v>
+        <v>4099</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D43" s="6" t="s">
         <v>78</v>
       </c>
+      <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I43" s="5">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="J43" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K43" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>4099</v>
+        <v>5395</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D44" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>80</v>
+      </c>
       <c r="E44" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G44" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I44" s="5">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="J44" s="5"/>
       <c r="K44" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
-        <v>5395</v>
+        <v>5798</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="5">
         <v>392</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
-        <v>5798</v>
+        <v>1523</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="E46" s="6" t="s">
         <v>83</v>
       </c>
+      <c r="D46" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I46" s="5">
-        <v>392</v>
-[...4 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="J46" s="5">
+        <v>20</v>
+      </c>
+      <c r="K46" s="5"/>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
-        <v>1523</v>
+        <v>198</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D47" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6" t="s">
+        <v>86</v>
+      </c>
       <c r="F47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I47" s="5">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="J47" s="5">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="K47" s="5"/>
+        <v>15</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
-        <v>198</v>
+        <v>1672</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="6"/>
       <c r="F48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="5">
         <v>389</v>
       </c>
       <c r="J48" s="5">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="K48" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
-        <v>1672</v>
+        <v>2514</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>87</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>88</v>
+      </c>
       <c r="F49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I49" s="5">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="J49" s="5">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="K49" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
-        <v>2514</v>
+        <v>4454</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D50" s="6"/>
       <c r="E50" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I50" s="5">
         <v>386</v>
       </c>
       <c r="J50" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K50" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
-        <v>4454</v>
+        <v>5713</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D51" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>14</v>
+      </c>
       <c r="E51" s="6" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I51" s="5">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="J51" s="5"/>
       <c r="K51" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
-        <v>5713</v>
+        <v>1755</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="D52" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I52" s="5">
+        <v>384</v>
+      </c>
+      <c r="J52" s="5">
+        <v>27</v>
+      </c>
+      <c r="K52" s="5">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>3763</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>25</v>
       </c>
@@ -3516,51 +3516,51 @@
       </c>
       <c r="G61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="5">
         <v>376</v>
       </c>
       <c r="J61" s="5">
         <v>25</v>
       </c>
       <c r="K61" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5">
         <v>6593</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I62" s="5">
         <v>376</v>
       </c>
       <c r="J62" s="5">
         <v>28</v>
       </c>
       <c r="K62" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11">
@@ -3931,51 +3931,51 @@
       <c r="F74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="5">
         <v>368</v>
       </c>
       <c r="J74" s="5"/>
       <c r="K74" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5">
         <v>7504</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="5">
         <v>368</v>
       </c>
       <c r="J75" s="5">
         <v>25</v>
       </c>
       <c r="K75" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5">
         <v>761</v>
@@ -4022,51 +4022,51 @@
       <c r="D77" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="5">
         <v>367</v>
       </c>
       <c r="J77" s="5"/>
       <c r="K77" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5">
         <v>3380</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I78" s="5">
         <v>365</v>
       </c>
       <c r="J78" s="5">
         <v>19</v>
       </c>
       <c r="K78" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
@@ -4084,51 +4084,51 @@
       <c r="F79" s="6"/>
       <c r="G79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="5">
         <v>364</v>
       </c>
       <c r="J79" s="5">
         <v>18</v>
       </c>
       <c r="K79" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
         <v>3984</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I80" s="5">
         <v>363</v>
       </c>
       <c r="J80" s="5">
         <v>22</v>
       </c>
       <c r="K80" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
@@ -4249,51 +4249,51 @@
       </c>
       <c r="G84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I84" s="5">
         <v>361</v>
       </c>
       <c r="J84" s="5">
         <v>20</v>
       </c>
       <c r="K84" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
         <v>215</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I85" s="5">
         <v>360</v>
       </c>
       <c r="J85" s="5">
         <v>15</v>
       </c>
       <c r="K85" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:11">
@@ -4581,51 +4581,51 @@
       </c>
       <c r="G94" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="5">
         <v>356</v>
       </c>
       <c r="J94" s="5">
         <v>18</v>
       </c>
       <c r="K94" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
         <v>4063</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I95" s="5">
         <v>356</v>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
         <v>1587</v>
@@ -4643,51 +4643,51 @@
       <c r="F96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="5">
         <v>355</v>
       </c>
       <c r="J96" s="5">
         <v>18</v>
       </c>
       <c r="K96" s="5"/>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5">
         <v>7113</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I97" s="5">
         <v>355</v>
       </c>
       <c r="J97" s="5"/>
       <c r="K97" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5">
         <v>715</v>
@@ -4799,54 +4799,54 @@
       </c>
       <c r="H101" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I101" s="5">
         <v>352</v>
       </c>
       <c r="J101" s="5">
         <v>23</v>
       </c>
       <c r="K101" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5">
         <v>2435</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="5">
         <v>350</v>
       </c>
       <c r="J102" s="5">
         <v>8</v>
       </c>
       <c r="K102" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5">
         <v>3290</v>
       </c>
       <c r="B103" s="6" t="s">
@@ -5619,55 +5619,55 @@
       </c>
       <c r="G126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="5">
         <v>340</v>
       </c>
       <c r="J126" s="5">
         <v>25</v>
       </c>
       <c r="K126" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>199</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D127" s="6"/>
       <c r="E127" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I127" s="5">
         <v>338</v>
       </c>
       <c r="J127" s="5">
         <v>15</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
         <v>1674</v>
       </c>
       <c r="B128" s="6" t="s">
@@ -5799,87 +5799,87 @@
       </c>
       <c r="G132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="5">
         <v>337</v>
       </c>
       <c r="J132" s="5">
         <v>25</v>
       </c>
       <c r="K132" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="5">
         <v>5086</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="6" t="s">
         <v>175</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I133" s="5">
         <v>337</v>
       </c>
       <c r="J133" s="5">
         <v>23</v>
       </c>
       <c r="K133" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="5">
         <v>1756</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="5">
         <v>336</v>
       </c>
       <c r="J134" s="5"/>
       <c r="K134" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="5">
         <v>3294</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>12</v>
@@ -5898,61 +5898,61 @@
       </c>
       <c r="G135" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I135" s="5">
         <v>336</v>
       </c>
       <c r="J135" s="5">
         <v>30</v>
       </c>
       <c r="K135" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="5">
         <v>3344</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I136" s="5">
         <v>336</v>
       </c>
       <c r="J136" s="5">
         <v>21</v>
       </c>
       <c r="K136" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="5">
         <v>4500</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D137" s="6"/>
@@ -5997,51 +5997,51 @@
       </c>
       <c r="G138" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I138" s="5">
         <v>336</v>
       </c>
       <c r="J138" s="5">
         <v>30</v>
       </c>
       <c r="K138" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="5">
         <v>6407</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D139" s="6"/>
       <c r="E139" s="6" t="s">
         <v>177</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I139" s="5">
         <v>336</v>
       </c>
       <c r="J139" s="5">
         <v>25</v>
       </c>
       <c r="K139" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:11">
@@ -6447,51 +6447,51 @@
       </c>
       <c r="G152" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="5">
         <v>330</v>
       </c>
       <c r="J152" s="5">
         <v>18</v>
       </c>
       <c r="K152" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="5">
         <v>1769</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="6"/>
       <c r="H153" s="6"/>
       <c r="I153" s="5">
         <v>330</v>
       </c>
       <c r="J153" s="5"/>
       <c r="K153" s="5"/>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="5">
         <v>3636</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>103</v>
@@ -6505,119 +6505,119 @@
       </c>
       <c r="G154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I154" s="5">
         <v>330</v>
       </c>
       <c r="J154" s="5">
         <v>22</v>
       </c>
       <c r="K154" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="5">
         <v>6798</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="6" t="s">
         <v>184</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I155" s="5">
         <v>330</v>
       </c>
       <c r="J155" s="5">
         <v>25</v>
       </c>
       <c r="K155" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="5">
         <v>431</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>185</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G156" s="6"/>
       <c r="H156" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="5">
         <v>329</v>
       </c>
       <c r="J156" s="5"/>
       <c r="K156" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="5">
         <v>3682</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D157" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E157" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G157" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I157" s="5">
         <v>329</v>
       </c>
       <c r="J157" s="5">
         <v>30</v>
       </c>
       <c r="K157" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="5">
         <v>4486</v>
       </c>
       <c r="B158" s="6" t="s">
@@ -6637,117 +6637,117 @@
       </c>
       <c r="G158" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="5">
         <v>329</v>
       </c>
       <c r="J158" s="5">
         <v>27</v>
       </c>
       <c r="K158" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="5">
         <v>5278</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D159" s="6"/>
       <c r="E159" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I159" s="5">
         <v>329</v>
       </c>
       <c r="J159" s="5">
         <v>25</v>
       </c>
       <c r="K159" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="5">
         <v>3382</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D160" s="6"/>
       <c r="E160" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I160" s="5">
         <v>328</v>
       </c>
       <c r="J160" s="5">
         <v>20</v>
       </c>
       <c r="K160" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="5">
         <v>4066</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="6" t="s">
         <v>190</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I161" s="5">
         <v>328</v>
       </c>
       <c r="J161" s="5">
         <v>20</v>
       </c>
       <c r="K161" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:11">
@@ -6992,54 +6992,54 @@
       </c>
       <c r="G169" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="5">
         <v>325</v>
       </c>
       <c r="J169" s="5">
         <v>22</v>
       </c>
       <c r="K169" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="5">
         <v>6384</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I170" s="5">
         <v>325</v>
       </c>
       <c r="J170" s="5">
         <v>26</v>
       </c>
       <c r="K170" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="5">
         <v>5440</v>
       </c>
@@ -7252,57 +7252,57 @@
       </c>
       <c r="G177" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I177" s="5">
         <v>323</v>
       </c>
       <c r="J177" s="5">
         <v>23</v>
       </c>
       <c r="K177" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="5">
         <v>7489</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E178" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I178" s="5">
         <v>323</v>
       </c>
       <c r="J178" s="5">
         <v>24</v>
       </c>
       <c r="K178" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="5">
         <v>1190</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>12</v>
       </c>
@@ -7341,51 +7341,51 @@
       <c r="D180" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="6"/>
       <c r="H180" s="6"/>
       <c r="I180" s="5">
         <v>321</v>
       </c>
       <c r="J180" s="5"/>
       <c r="K180" s="5"/>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="5">
         <v>4083</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D181" s="6"/>
       <c r="E181" s="6" t="s">
         <v>205</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I181" s="5">
         <v>321</v>
       </c>
       <c r="J181" s="5">
         <v>23</v>
       </c>
       <c r="K181" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:11">
@@ -7706,51 +7706,51 @@
       </c>
       <c r="G191" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="5">
         <v>318</v>
       </c>
       <c r="J191" s="5">
         <v>18</v>
       </c>
       <c r="K191" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="5">
         <v>194</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>215</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I192" s="5">
         <v>317</v>
       </c>
       <c r="J192" s="5">
         <v>20</v>
       </c>
       <c r="K192" s="5">
         <v>16</v>
       </c>
@@ -7959,86 +7959,86 @@
       </c>
       <c r="H199" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I199" s="5">
         <v>316</v>
       </c>
       <c r="J199" s="5">
         <v>20</v>
       </c>
       <c r="K199" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="5">
         <v>3681</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D200" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E200" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I200" s="5">
         <v>315</v>
       </c>
       <c r="J200" s="5">
         <v>30</v>
       </c>
       <c r="K200" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="5">
         <v>4971</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C201" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D201" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I201" s="5">
         <v>315</v>
       </c>
       <c r="J201" s="5"/>
       <c r="K201" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="5">
         <v>929</v>
       </c>
@@ -8094,84 +8094,84 @@
       </c>
       <c r="G203" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="5">
         <v>313</v>
       </c>
       <c r="J203" s="5">
         <v>17</v>
       </c>
       <c r="K203" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="5">
         <v>1487</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D204" s="6"/>
       <c r="E204" s="6" t="s">
         <v>222</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G204" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I204" s="5">
         <v>312</v>
       </c>
       <c r="J204" s="5">
         <v>20</v>
       </c>
       <c r="K204" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="5">
         <v>4206</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D205" s="6"/>
       <c r="E205" s="6" t="s">
         <v>223</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I205" s="5">
         <v>312</v>
       </c>
       <c r="J205" s="5">
         <v>25</v>
       </c>
       <c r="K205" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
@@ -8319,83 +8319,83 @@
       </c>
       <c r="G210" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I210" s="5">
         <v>310</v>
       </c>
       <c r="J210" s="5">
         <v>20</v>
       </c>
       <c r="K210" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="5">
         <v>209</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D211" s="6"/>
       <c r="E211" s="6" t="s">
         <v>229</v>
       </c>
       <c r="F211" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="6"/>
       <c r="H211" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I211" s="5">
         <v>309</v>
       </c>
       <c r="J211" s="5"/>
       <c r="K211" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="5">
         <v>4965</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C212" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D212" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G212" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I212" s="5">
         <v>309</v>
       </c>
       <c r="J212" s="5">
         <v>20</v>
       </c>
       <c r="K212" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="5">
@@ -8571,1875 +8571,1875 @@
       <c r="D218" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I218" s="5">
         <v>308</v>
       </c>
       <c r="J218" s="5">
         <v>24</v>
       </c>
       <c r="K218" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="5">
-        <v>5927</v>
+        <v>6678</v>
       </c>
       <c r="B219" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C219" s="6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D219" s="6"/>
       <c r="E219" s="6" t="s">
         <v>233</v>
       </c>
       <c r="F219" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="6" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H219" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I219" s="5">
-        <v>307</v>
-[...1 lines deleted...]
-      <c r="J219" s="5"/>
+        <v>308</v>
+      </c>
+      <c r="J219" s="5">
+        <v>25</v>
+      </c>
       <c r="K219" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="220" spans="1:11">
       <c r="A220" s="5">
-        <v>6122</v>
+        <v>5927</v>
       </c>
       <c r="B220" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C220" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D220" s="6" t="s">
+      <c r="D220" s="6"/>
+      <c r="E220" s="6" t="s">
         <v>234</v>
       </c>
-      <c r="E220" s="6"/>
       <c r="F220" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G220" s="6" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H220" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I220" s="5">
         <v>307</v>
       </c>
       <c r="J220" s="5"/>
       <c r="K220" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="221" spans="1:11">
       <c r="A221" s="5">
-        <v>7032</v>
+        <v>6122</v>
       </c>
       <c r="B221" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C221" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D221" s="6"/>
-      <c r="E221" s="6" t="s">
+      <c r="D221" s="6" t="s">
         <v>235</v>
       </c>
+      <c r="E221" s="6"/>
       <c r="F221" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G221" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H221" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I221" s="5">
         <v>307</v>
       </c>
-      <c r="J221" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J221" s="5"/>
       <c r="K221" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:11">
       <c r="A222" s="5">
-        <v>590</v>
+        <v>7032</v>
       </c>
       <c r="B222" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C222" s="6" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E222" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D222" s="6"/>
+      <c r="E222" s="6" t="s">
+        <v>236</v>
+      </c>
       <c r="F222" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G222" s="6"/>
-      <c r="H222" s="6"/>
+      <c r="G222" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H222" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="I222" s="5">
-        <v>306</v>
-[...2 lines deleted...]
-      <c r="K222" s="5"/>
+        <v>307</v>
+      </c>
+      <c r="J222" s="5">
+        <v>22</v>
+      </c>
+      <c r="K222" s="5">
+        <v>22</v>
+      </c>
     </row>
     <row r="223" spans="1:11">
       <c r="A223" s="5">
-        <v>1040</v>
+        <v>590</v>
       </c>
       <c r="B223" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C223" s="6" t="s">
-        <v>77</v>
+        <v>19</v>
       </c>
       <c r="D223" s="6" t="s">
-        <v>102</v>
+        <v>33</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G223" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G223" s="6"/>
+      <c r="H223" s="6"/>
       <c r="I223" s="5">
         <v>306</v>
       </c>
-      <c r="J223" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J223" s="5"/>
+      <c r="K223" s="5"/>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="5">
-        <v>1488</v>
+        <v>1040</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D224" s="6" t="s">
+        <v>102</v>
+      </c>
+      <c r="E224" s="6"/>
       <c r="F224" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G224" s="6"/>
-      <c r="H224" s="6"/>
+      <c r="G224" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H224" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="I224" s="5">
         <v>306</v>
       </c>
-      <c r="J224" s="5"/>
+      <c r="J224" s="5">
+        <v>25</v>
+      </c>
       <c r="K224" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="5">
-        <v>2752</v>
+        <v>1488</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="D225" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D225" s="6"/>
+      <c r="E225" s="6" t="s">
         <v>237</v>
       </c>
-      <c r="E225" s="6"/>
       <c r="F225" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="6"/>
       <c r="H225" s="6"/>
       <c r="I225" s="5">
         <v>306</v>
       </c>
       <c r="J225" s="5"/>
-      <c r="K225" s="5"/>
+      <c r="K225" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="5">
-        <v>3235</v>
+        <v>2752</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>238</v>
       </c>
-      <c r="E226" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E226" s="6"/>
       <c r="F226" s="6" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G226" s="6"/>
+      <c r="H226" s="6"/>
       <c r="I226" s="5">
         <v>306</v>
       </c>
-      <c r="J226" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J226" s="5"/>
+      <c r="K226" s="5"/>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="5">
-        <v>3471</v>
+        <v>3235</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C227" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D227" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="D227" s="6" t="s">
+        <v>239</v>
+      </c>
       <c r="E227" s="6" t="s">
         <v>240</v>
       </c>
       <c r="F227" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G227" s="6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H227" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I227" s="5">
         <v>306</v>
       </c>
       <c r="J227" s="5">
         <v>18</v>
       </c>
       <c r="K227" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228" s="5">
-        <v>4487</v>
+        <v>3471</v>
       </c>
       <c r="B228" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C228" s="6" t="s">
-        <v>46</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D228" s="6"/>
       <c r="E228" s="6" t="s">
-        <v>187</v>
+        <v>241</v>
       </c>
       <c r="F228" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G228" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H228" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I228" s="5">
         <v>306</v>
       </c>
       <c r="J228" s="5">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="K228" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="229" spans="1:11">
       <c r="A229" s="5">
-        <v>5456</v>
+        <v>4487</v>
       </c>
       <c r="B229" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C229" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D229" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D229" s="6" t="s">
+        <v>186</v>
+      </c>
       <c r="E229" s="6" t="s">
-        <v>195</v>
+        <v>187</v>
       </c>
       <c r="F229" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G229" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H229" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I229" s="5">
         <v>306</v>
       </c>
       <c r="J229" s="5">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="K229" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="230" spans="1:11">
       <c r="A230" s="5">
-        <v>5637</v>
+        <v>5456</v>
       </c>
       <c r="B230" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C230" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D230" s="6"/>
       <c r="E230" s="6" t="s">
-        <v>159</v>
+        <v>195</v>
       </c>
       <c r="F230" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G230" s="6"/>
+      <c r="G230" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="H230" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I230" s="5">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="J230" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K230" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="231" spans="1:11">
       <c r="A231" s="5">
-        <v>6065</v>
+        <v>5637</v>
       </c>
       <c r="B231" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C231" s="6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D231" s="6"/>
+        <v>48</v>
+      </c>
+      <c r="D231" s="6" t="s">
+        <v>158</v>
+      </c>
       <c r="E231" s="6" t="s">
-        <v>241</v>
+        <v>159</v>
       </c>
       <c r="F231" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G231" s="6"/>
       <c r="H231" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I231" s="5">
         <v>305</v>
       </c>
-      <c r="J231" s="5"/>
+      <c r="J231" s="5">
+        <v>20</v>
+      </c>
       <c r="K231" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="232" spans="1:11">
       <c r="A232" s="5">
-        <v>7126</v>
+        <v>6065</v>
       </c>
       <c r="B232" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C232" s="6" t="s">
-        <v>77</v>
+        <v>46</v>
       </c>
       <c r="D232" s="6"/>
       <c r="E232" s="6" t="s">
         <v>242</v>
       </c>
-      <c r="F232" s="6"/>
+      <c r="F232" s="6" t="s">
+        <v>36</v>
+      </c>
       <c r="G232" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I232" s="5">
         <v>305</v>
       </c>
-      <c r="J232" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J232" s="5"/>
       <c r="K232" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" s="5">
-        <v>502</v>
+        <v>7126</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>19</v>
-[...9 lines deleted...]
-      <c r="H233" s="6"/>
+        <v>75</v>
+      </c>
+      <c r="D233" s="6"/>
+      <c r="E233" s="6" t="s">
+        <v>243</v>
+      </c>
+      <c r="F233" s="6"/>
+      <c r="G233" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H233" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I233" s="5">
-        <v>304</v>
-[...2 lines deleted...]
-      <c r="K233" s="5"/>
+        <v>305</v>
+      </c>
+      <c r="J233" s="5">
+        <v>25</v>
+      </c>
+      <c r="K233" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="5">
-        <v>4962</v>
+        <v>502</v>
       </c>
       <c r="B234" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C234" s="6" t="s">
-        <v>84</v>
+        <v>19</v>
       </c>
       <c r="D234" s="6" t="s">
-        <v>85</v>
-[...3 lines deleted...]
-      </c>
+        <v>141</v>
+      </c>
+      <c r="E234" s="6"/>
       <c r="F234" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G234" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G234" s="6"/>
+      <c r="H234" s="6"/>
       <c r="I234" s="5">
         <v>304</v>
       </c>
-      <c r="J234" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J234" s="5"/>
+      <c r="K234" s="5"/>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="5">
-        <v>5377</v>
+        <v>4962</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C235" s="6" t="s">
-        <v>34</v>
+        <v>83</v>
       </c>
       <c r="D235" s="6" t="s">
-        <v>171</v>
+        <v>84</v>
       </c>
       <c r="E235" s="6" t="s">
-        <v>172</v>
+        <v>220</v>
       </c>
       <c r="F235" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H235" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I235" s="5">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="J235" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K235" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="5">
-        <v>489</v>
+        <v>5377</v>
       </c>
       <c r="B236" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C236" s="6" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D236" s="6" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E236" s="6"/>
+        <v>171</v>
+      </c>
+      <c r="E236" s="6" t="s">
+        <v>172</v>
+      </c>
       <c r="F236" s="6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="H236" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="G236" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H236" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="I236" s="5">
-        <v>302</v>
-[...2 lines deleted...]
-      <c r="K236" s="5"/>
+        <v>303</v>
+      </c>
+      <c r="J236" s="5">
+        <v>30</v>
+      </c>
+      <c r="K236" s="5">
+        <v>14</v>
+      </c>
     </row>
     <row r="237" spans="1:11">
       <c r="A237" s="5">
-        <v>1334</v>
+        <v>489</v>
       </c>
       <c r="B237" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C237" s="6" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D237" s="6" t="s">
-        <v>182</v>
+        <v>194</v>
       </c>
       <c r="E237" s="6"/>
       <c r="F237" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G237" s="6"/>
+      <c r="H237" s="6"/>
       <c r="I237" s="5">
         <v>302</v>
       </c>
       <c r="J237" s="5"/>
-      <c r="K237" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K237" s="5"/>
     </row>
     <row r="238" spans="1:11">
       <c r="A238" s="5">
-        <v>3293</v>
+        <v>1334</v>
       </c>
       <c r="B238" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C238" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D238" s="6" t="s">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>182</v>
+      </c>
+      <c r="E238" s="6"/>
       <c r="F238" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H238" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I238" s="5">
         <v>302</v>
       </c>
-      <c r="J238" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J238" s="5"/>
       <c r="K238" s="5">
-        <v>20</v>
+        <v>10</v>
       </c>
     </row>
     <row r="239" spans="1:11">
       <c r="A239" s="5">
-        <v>4624</v>
+        <v>3293</v>
       </c>
       <c r="B239" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C239" s="6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D239" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="D239" s="6" t="s">
+        <v>142</v>
+      </c>
       <c r="E239" s="6" t="s">
-        <v>243</v>
+        <v>143</v>
       </c>
       <c r="F239" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G239" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H239" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I239" s="5">
         <v>302</v>
       </c>
       <c r="J239" s="5">
         <v>30</v>
       </c>
       <c r="K239" s="5">
-        <v>12</v>
+        <v>20</v>
       </c>
     </row>
     <row r="240" spans="1:11">
       <c r="A240" s="5">
-        <v>466</v>
+        <v>4624</v>
       </c>
       <c r="B240" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C240" s="6" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E240" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D240" s="6"/>
+      <c r="E240" s="6" t="s">
+        <v>244</v>
+      </c>
       <c r="F240" s="6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G240" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="G240" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H240" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I240" s="5">
-        <v>301</v>
-[...1 lines deleted...]
-      <c r="J240" s="5"/>
+        <v>302</v>
+      </c>
+      <c r="J240" s="5">
+        <v>30</v>
+      </c>
       <c r="K240" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="241" spans="1:11">
       <c r="A241" s="5">
-        <v>762</v>
+        <v>466</v>
       </c>
       <c r="B241" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C241" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D241" s="6" t="s">
-        <v>30</v>
+        <v>106</v>
       </c>
       <c r="E241" s="6"/>
       <c r="F241" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="6"/>
-      <c r="H241" s="6"/>
+      <c r="H241" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="I241" s="5">
         <v>301</v>
       </c>
       <c r="J241" s="5"/>
-      <c r="K241" s="5"/>
+      <c r="K241" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="242" spans="1:11">
       <c r="A242" s="5">
-        <v>373</v>
+        <v>762</v>
       </c>
       <c r="B242" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C242" s="6" t="s">
-        <v>86</v>
+        <v>19</v>
       </c>
       <c r="D242" s="6" t="s">
-        <v>237</v>
+        <v>30</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="6"/>
       <c r="H242" s="6"/>
       <c r="I242" s="5">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="J242" s="5"/>
       <c r="K242" s="5"/>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" s="5">
-        <v>714</v>
+        <v>373</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="D243" s="6" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>238</v>
+      </c>
+      <c r="E243" s="6"/>
       <c r="F243" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G243" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G243" s="6"/>
+      <c r="H243" s="6"/>
       <c r="I243" s="5">
         <v>300</v>
       </c>
-      <c r="J243" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J243" s="5"/>
+      <c r="K243" s="5"/>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" s="5">
-        <v>1820</v>
+        <v>714</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C244" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D244" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="D244" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="E244" s="6" t="s">
-        <v>244</v>
+        <v>138</v>
       </c>
       <c r="F244" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G244" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H244" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I244" s="5">
         <v>300</v>
       </c>
       <c r="J244" s="5">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="K244" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" s="5">
-        <v>3472</v>
+        <v>1820</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>19</v>
+        <v>70</v>
       </c>
       <c r="D245" s="6"/>
       <c r="E245" s="6" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="F245" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G245" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H245" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I245" s="5">
         <v>300</v>
       </c>
       <c r="J245" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K245" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:11">
       <c r="A246" s="5">
-        <v>3788</v>
+        <v>3472</v>
       </c>
       <c r="B246" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C246" s="6" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="D246" s="6"/>
       <c r="E246" s="6" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="F246" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G246" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H246" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I246" s="5">
         <v>300</v>
       </c>
       <c r="J246" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K246" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="247" spans="1:11">
       <c r="A247" s="5">
-        <v>3963</v>
+        <v>3788</v>
       </c>
       <c r="B247" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C247" s="6" t="s">
-        <v>21</v>
+        <v>41</v>
       </c>
       <c r="D247" s="6"/>
       <c r="E247" s="6" t="s">
         <v>246</v>
       </c>
       <c r="F247" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G247" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H247" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I247" s="5">
         <v>300</v>
       </c>
       <c r="J247" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K247" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248" s="5">
-        <v>4034</v>
+        <v>3963</v>
       </c>
       <c r="B248" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C248" s="6" t="s">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="D248" s="6"/>
       <c r="E248" s="6" t="s">
         <v>247</v>
       </c>
       <c r="F248" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G248" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H248" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I248" s="5">
         <v>300</v>
       </c>
       <c r="J248" s="5">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="K248" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="249" spans="1:11">
       <c r="A249" s="5">
-        <v>4100</v>
+        <v>4034</v>
       </c>
       <c r="B249" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C249" s="6" t="s">
-        <v>73</v>
+        <v>48</v>
       </c>
       <c r="D249" s="6"/>
       <c r="E249" s="6" t="s">
-        <v>80</v>
+        <v>248</v>
       </c>
       <c r="F249" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H249" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I249" s="5">
         <v>300</v>
       </c>
       <c r="J249" s="5">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="K249" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" s="5">
-        <v>4121</v>
+        <v>4100</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>63</v>
+        <v>78</v>
       </c>
       <c r="D250" s="6"/>
       <c r="E250" s="6" t="s">
-        <v>248</v>
+        <v>79</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H250" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I250" s="5">
         <v>300</v>
       </c>
       <c r="J250" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K250" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" s="5">
-        <v>5267</v>
+        <v>4121</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>34</v>
+        <v>65</v>
       </c>
       <c r="D251" s="6"/>
       <c r="E251" s="6" t="s">
         <v>249</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I251" s="5">
         <v>300</v>
       </c>
-      <c r="J251" s="5"/>
+      <c r="J251" s="5">
+        <v>20</v>
+      </c>
       <c r="K251" s="5">
-        <v>14</v>
+        <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:11">
       <c r="A252" s="5">
-        <v>5381</v>
+        <v>5267</v>
       </c>
       <c r="B252" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C252" s="6" t="s">
         <v>34</v>
       </c>
-      <c r="D252" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D252" s="6"/>
       <c r="E252" s="6" t="s">
-        <v>172</v>
+        <v>250</v>
       </c>
       <c r="F252" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G252" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H252" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I252" s="5">
         <v>300</v>
       </c>
-      <c r="J252" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J252" s="5"/>
       <c r="K252" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="253" spans="1:11">
       <c r="A253" s="5">
-        <v>5670</v>
+        <v>5381</v>
       </c>
       <c r="B253" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C253" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D253" s="6"/>
+        <v>34</v>
+      </c>
+      <c r="D253" s="6" t="s">
+        <v>171</v>
+      </c>
       <c r="E253" s="6" t="s">
-        <v>250</v>
+        <v>172</v>
       </c>
       <c r="F253" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G253" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H253" s="6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I253" s="5">
         <v>300</v>
       </c>
       <c r="J253" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K253" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="254" spans="1:11">
       <c r="A254" s="5">
-        <v>6203</v>
+        <v>5670</v>
       </c>
       <c r="B254" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C254" s="6" t="s">
-        <v>21</v>
-[...3 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D254" s="6"/>
       <c r="E254" s="6" t="s">
-        <v>62</v>
+        <v>251</v>
       </c>
       <c r="F254" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G254" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H254" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I254" s="5">
         <v>300</v>
       </c>
       <c r="J254" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="K254" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" s="5">
-        <v>7299</v>
+        <v>6203</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C255" s="6" t="s">
-        <v>46</v>
+        <v>21</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>251</v>
-[...2 lines deleted...]
-      <c r="F255" s="6"/>
+        <v>63</v>
+      </c>
+      <c r="E255" s="6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F255" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="G255" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H255" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I255" s="5">
         <v>300</v>
       </c>
       <c r="J255" s="5">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="K255" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="5">
-        <v>928</v>
+        <v>7299</v>
       </c>
       <c r="B256" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C256" s="6" t="s">
-        <v>19</v>
+        <v>46</v>
       </c>
       <c r="D256" s="6" t="s">
-        <v>160</v>
-[...6 lines deleted...]
-      </c>
+        <v>252</v>
+      </c>
+      <c r="E256" s="6"/>
+      <c r="F256" s="6"/>
       <c r="G256" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H256" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I256" s="5">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J256" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K256" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="257" spans="1:11">
       <c r="A257" s="5">
-        <v>2286</v>
+        <v>928</v>
       </c>
       <c r="B257" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C257" s="6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D257" s="6" t="s">
-        <v>130</v>
-[...1 lines deleted...]
-      <c r="E257" s="6"/>
+        <v>160</v>
+      </c>
+      <c r="E257" s="6" t="s">
+        <v>161</v>
+      </c>
       <c r="F257" s="6" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G257" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="G257" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="H257" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I257" s="5">
         <v>299</v>
       </c>
-      <c r="J257" s="5"/>
+      <c r="J257" s="5">
+        <v>20</v>
+      </c>
       <c r="K257" s="5">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" s="5">
-        <v>5179</v>
+        <v>2286</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="D258" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D258" s="6" t="s">
+        <v>130</v>
+      </c>
+      <c r="E258" s="6"/>
       <c r="F258" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G258" s="6"/>
       <c r="H258" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="5">
         <v>299</v>
       </c>
       <c r="J258" s="5"/>
       <c r="K258" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" s="5">
-        <v>6133</v>
+        <v>5179</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C259" s="6" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E259" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D259" s="6"/>
+      <c r="E259" s="6" t="s">
+        <v>253</v>
+      </c>
       <c r="F259" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G259" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H259" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I259" s="5">
         <v>299</v>
       </c>
-      <c r="J259" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J259" s="5"/>
       <c r="K259" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="260" spans="1:11">
       <c r="A260" s="5">
-        <v>1733</v>
+        <v>6133</v>
       </c>
       <c r="B260" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C260" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D260" s="6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E260" s="6"/>
       <c r="F260" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G260" s="6"/>
-      <c r="H260" s="6"/>
+      <c r="G260" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H260" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I260" s="5">
-        <v>298</v>
-[...1 lines deleted...]
-      <c r="J260" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="J260" s="5">
+        <v>22</v>
+      </c>
       <c r="K260" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="261" spans="1:11">
       <c r="A261" s="5">
-        <v>4928</v>
+        <v>1733</v>
       </c>
       <c r="B261" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C261" s="6" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="D261" s="6"/>
       <c r="E261" s="6" t="s">
         <v>254</v>
       </c>
       <c r="F261" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G261" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G261" s="6"/>
+      <c r="H261" s="6"/>
       <c r="I261" s="5">
         <v>298</v>
       </c>
       <c r="J261" s="5"/>
       <c r="K261" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="262" spans="1:11">
       <c r="A262" s="5">
-        <v>4964</v>
+        <v>4928</v>
       </c>
       <c r="B262" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C262" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>115</v>
+      </c>
+      <c r="D262" s="6"/>
       <c r="E262" s="6" t="s">
-        <v>220</v>
+        <v>255</v>
       </c>
       <c r="F262" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G262" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I262" s="5">
         <v>298</v>
       </c>
       <c r="J262" s="5"/>
       <c r="K262" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" s="5">
-        <v>4077</v>
+        <v>4964</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C263" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D263" s="6"/>
+        <v>83</v>
+      </c>
+      <c r="D263" s="6" t="s">
+        <v>84</v>
+      </c>
       <c r="E263" s="6" t="s">
-        <v>255</v>
+        <v>220</v>
       </c>
       <c r="F263" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G263" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I263" s="5">
-        <v>297</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="J263" s="5"/>
       <c r="K263" s="5">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" s="5">
-        <v>4958</v>
+        <v>4077</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C264" s="6" t="s">
-        <v>84</v>
-[...3 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="D264" s="6"/>
       <c r="E264" s="6" t="s">
-        <v>220</v>
+        <v>256</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I264" s="5">
         <v>297</v>
       </c>
       <c r="J264" s="5">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="K264" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" s="5">
-        <v>5200</v>
+        <v>4958</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C265" s="6" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D265" s="6" t="s">
-        <v>214</v>
+        <v>84</v>
       </c>
       <c r="E265" s="6" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H265" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I265" s="5">
         <v>297</v>
       </c>
       <c r="J265" s="5">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="K265" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" s="5">
-        <v>5641</v>
+        <v>5200</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>48</v>
+        <v>85</v>
       </c>
       <c r="D266" s="6" t="s">
-        <v>158</v>
+        <v>214</v>
       </c>
       <c r="E266" s="6" t="s">
-        <v>159</v>
+        <v>215</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H266" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I266" s="5">
         <v>297</v>
       </c>
       <c r="J266" s="5">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="K266" s="5">
-        <v>8</v>
+        <v>18</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267" s="5">
-        <v>7104</v>
+        <v>5641</v>
       </c>
       <c r="B267" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C267" s="6" t="s">
-        <v>84</v>
+        <v>48</v>
       </c>
       <c r="D267" s="6" t="s">
-        <v>85</v>
+        <v>158</v>
       </c>
       <c r="E267" s="6" t="s">
-        <v>220</v>
+        <v>159</v>
       </c>
       <c r="F267" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G267" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H267" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I267" s="5">
         <v>297</v>
       </c>
       <c r="J267" s="5">
         <v>25</v>
       </c>
       <c r="K267" s="5">
-        <v>6</v>
+        <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" s="5">
-        <v>486</v>
+        <v>7104</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C268" s="6" t="s">
-        <v>19</v>
+        <v>83</v>
       </c>
       <c r="D268" s="6" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="E268" s="6"/>
+        <v>84</v>
+      </c>
+      <c r="E268" s="6" t="s">
+        <v>220</v>
+      </c>
       <c r="F268" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G268" s="6"/>
-      <c r="H268" s="6"/>
+      <c r="G268" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H268" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="I268" s="5">
-        <v>295</v>
-[...2 lines deleted...]
-      <c r="K268" s="5"/>
+        <v>297</v>
+      </c>
+      <c r="J268" s="5">
+        <v>25</v>
+      </c>
+      <c r="K268" s="5">
+        <v>6</v>
+      </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" s="5">
-        <v>6031</v>
+        <v>486</v>
       </c>
       <c r="B269" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C269" s="6" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D269" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="E269" s="6"/>
       <c r="F269" s="6" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G269" s="6"/>
+      <c r="H269" s="6"/>
       <c r="I269" s="5">
         <v>295</v>
       </c>
       <c r="J269" s="5"/>
-      <c r="K269" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K269" s="5"/>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" s="5">
-        <v>384</v>
+        <v>6031</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C270" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D270" s="6"/>
       <c r="E270" s="6" t="s">
-        <v>76</v>
+        <v>257</v>
       </c>
       <c r="F270" s="6" t="s">
-        <v>16</v>
-[...2 lines deleted...]
-      <c r="H270" s="6"/>
+        <v>258</v>
+      </c>
+      <c r="G270" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H270" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I270" s="5">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="J270" s="5"/>
-      <c r="K270" s="5"/>
+      <c r="K270" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" s="5">
-        <v>385</v>
+        <v>384</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D271" s="6"/>
       <c r="E271" s="6" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="6"/>
       <c r="H271" s="6"/>
       <c r="I271" s="5">
         <v>294</v>
       </c>
       <c r="J271" s="5"/>
       <c r="K271" s="5"/>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" s="5">
-        <v>685</v>
+        <v>385</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>19</v>
+        <v>59</v>
       </c>
       <c r="D272" s="6"/>
       <c r="E272" s="6" t="s">
-        <v>195</v>
+        <v>60</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="6"/>
-      <c r="H272" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H272" s="6"/>
       <c r="I272" s="5">
         <v>294</v>
       </c>
       <c r="J272" s="5"/>
       <c r="K272" s="5"/>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" s="5">
-        <v>1924</v>
+        <v>685</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C273" s="6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D273" s="6"/>
       <c r="E273" s="6" t="s">
-        <v>258</v>
+        <v>195</v>
       </c>
       <c r="F273" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="6"/>
-      <c r="H273" s="6"/>
+      <c r="H273" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I273" s="5">
         <v>294</v>
       </c>
       <c r="J273" s="5"/>
       <c r="K273" s="5"/>
     </row>
     <row r="274" spans="1:11">
       <c r="A274" s="5">
-        <v>3292</v>
+        <v>1924</v>
       </c>
       <c r="B274" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C274" s="6" t="s">
-        <v>41</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D274" s="6"/>
       <c r="E274" s="6" t="s">
-        <v>143</v>
+        <v>259</v>
       </c>
       <c r="F274" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G274" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G274" s="6"/>
+      <c r="H274" s="6"/>
       <c r="I274" s="5">
         <v>294</v>
       </c>
-      <c r="J274" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J274" s="5"/>
+      <c r="K274" s="5"/>
     </row>
     <row r="275" spans="1:11">
       <c r="A275" s="5">
-        <v>6678</v>
+        <v>3292</v>
       </c>
       <c r="B275" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C275" s="6" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D275" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="D275" s="6" t="s">
+        <v>142</v>
+      </c>
       <c r="E275" s="6" t="s">
-        <v>259</v>
+        <v>143</v>
       </c>
       <c r="F275" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G275" s="6" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H275" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I275" s="5">
         <v>294</v>
       </c>
       <c r="J275" s="5">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="K275" s="5">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="276" spans="1:11">
       <c r="A276" s="5">
         <v>1920</v>
       </c>
       <c r="B276" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C276" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D276" s="6" t="s">
         <v>165</v>
       </c>
       <c r="E276" s="6" t="s">
         <v>166</v>
       </c>
       <c r="F276" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="6"/>
       <c r="H276" s="6"/>
       <c r="I276" s="5">
         <v>293</v>
       </c>
       <c r="J276" s="5"/>
       <c r="K276" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" s="5">
         <v>2436</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E277" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="6"/>
       <c r="H277" s="6"/>
       <c r="I277" s="5">
         <v>292</v>
       </c>
       <c r="J277" s="5"/>
       <c r="K277" s="5"/>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" s="5">
         <v>3766</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="6" t="s">
         <v>260</v>
@@ -10453,81 +10453,81 @@
       <c r="H278" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I278" s="5">
         <v>292</v>
       </c>
       <c r="J278" s="5">
         <v>20</v>
       </c>
       <c r="K278" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="279" spans="1:11">
       <c r="A279" s="5">
         <v>4929</v>
       </c>
       <c r="B279" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C279" s="6" t="s">
         <v>115</v>
       </c>
       <c r="D279" s="6"/>
       <c r="E279" s="6" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F279" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H279" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I279" s="5">
         <v>292</v>
       </c>
       <c r="J279" s="5"/>
       <c r="K279" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="280" spans="1:11">
       <c r="A280" s="5">
         <v>7302</v>
       </c>
       <c r="B280" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C280" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D280" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E280" s="6"/>
       <c r="F280" s="6"/>
       <c r="G280" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H280" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I280" s="5">
         <v>292</v>
       </c>
       <c r="J280" s="5">
         <v>20</v>
       </c>
       <c r="K280" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="281" spans="1:11">
       <c r="A281" s="5">
         <v>7421</v>
       </c>
       <c r="B281" s="6" t="s">
         <v>12</v>
@@ -10732,84 +10732,84 @@
       </c>
       <c r="G287" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I287" s="5">
         <v>291</v>
       </c>
       <c r="J287" s="5">
         <v>30</v>
       </c>
       <c r="K287" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" s="5">
         <v>2561</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D288" s="6"/>
       <c r="E288" s="6" t="s">
         <v>267</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I288" s="5">
         <v>290</v>
       </c>
       <c r="J288" s="5">
         <v>14</v>
       </c>
       <c r="K288" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" s="5">
         <v>7258</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D289" s="6"/>
       <c r="E289" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I289" s="5">
         <v>290</v>
       </c>
       <c r="J289" s="5">
         <v>20</v>
       </c>
       <c r="K289" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" s="5">
         <v>3428</v>
@@ -10862,51 +10862,51 @@
       </c>
       <c r="G291" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I291" s="5">
         <v>289</v>
       </c>
       <c r="J291" s="5">
         <v>25</v>
       </c>
       <c r="K291" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="5">
         <v>2562</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="6" t="s">
         <v>271</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G292" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I292" s="5">
         <v>288</v>
       </c>
       <c r="J292" s="5">
         <v>24</v>
       </c>
       <c r="K292" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:11">
@@ -10933,88 +10933,88 @@
       </c>
       <c r="H293" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I293" s="5">
         <v>288</v>
       </c>
       <c r="J293" s="5">
         <v>30</v>
       </c>
       <c r="K293" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="294" spans="1:11">
       <c r="A294" s="5">
         <v>7298</v>
       </c>
       <c r="B294" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C294" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D294" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E294" s="6"/>
       <c r="F294" s="6"/>
       <c r="G294" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H294" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I294" s="5">
         <v>288</v>
       </c>
       <c r="J294" s="5">
         <v>22</v>
       </c>
       <c r="K294" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="295" spans="1:11">
       <c r="A295" s="5">
         <v>4992</v>
       </c>
       <c r="B295" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C295" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D295" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E295" s="6" t="s">
         <v>273</v>
       </c>
       <c r="F295" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G295" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H295" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I295" s="5">
         <v>287</v>
       </c>
       <c r="J295" s="5"/>
       <c r="K295" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="296" spans="1:11">
       <c r="A296" s="5">
         <v>5245</v>
       </c>
       <c r="B296" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C296" s="6" t="s">
         <v>115</v>
       </c>
@@ -11081,58 +11081,58 @@
         <v>19</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="6"/>
       <c r="H298" s="6"/>
       <c r="I298" s="5">
         <v>286</v>
       </c>
       <c r="J298" s="5"/>
       <c r="K298" s="5"/>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" s="5">
         <v>1414</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E299" s="6"/>
       <c r="F299" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G299" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H299" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I299" s="5">
         <v>286</v>
       </c>
       <c r="J299" s="5"/>
       <c r="K299" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" s="5">
         <v>3630</v>
       </c>
       <c r="B300" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C300" s="6" t="s">
         <v>103</v>
       </c>
@@ -11209,76 +11209,76 @@
       </c>
       <c r="G302" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="5">
         <v>286</v>
       </c>
       <c r="J302" s="5">
         <v>28</v>
       </c>
       <c r="K302" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" s="5">
         <v>249</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="6"/>
       <c r="H303" s="6"/>
       <c r="I303" s="5">
         <v>285</v>
       </c>
       <c r="J303" s="5"/>
       <c r="K303" s="5"/>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" s="5">
         <v>4125</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C304" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D304" s="6"/>
       <c r="E304" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I304" s="5">
         <v>285</v>
       </c>
       <c r="J304" s="5">
         <v>18</v>
       </c>
       <c r="K304" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:11">
@@ -11300,54 +11300,54 @@
       </c>
       <c r="G305" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H305" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="5">
         <v>285</v>
       </c>
       <c r="J305" s="5">
         <v>17</v>
       </c>
       <c r="K305" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" s="5">
         <v>4959</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C306" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D306" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G306" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I306" s="5">
         <v>285</v>
       </c>
       <c r="J306" s="5"/>
       <c r="K306" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" s="5">
         <v>6554</v>
       </c>
@@ -11426,51 +11426,51 @@
         <v>41</v>
       </c>
       <c r="D309" s="6" t="s">
         <v>216</v>
       </c>
       <c r="E309" s="6"/>
       <c r="F309" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="6"/>
       <c r="H309" s="6"/>
       <c r="I309" s="5">
         <v>283</v>
       </c>
       <c r="J309" s="5"/>
       <c r="K309" s="5"/>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="5">
         <v>3399</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C310" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D310" s="6"/>
       <c r="E310" s="6" t="s">
         <v>281</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I310" s="5">
         <v>283</v>
       </c>
       <c r="J310" s="5">
         <v>22</v>
       </c>
       <c r="K310" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:11">
@@ -11779,87 +11779,87 @@
         <v>13</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="6"/>
       <c r="H320" s="6"/>
       <c r="I320" s="5">
         <v>278</v>
       </c>
       <c r="J320" s="5"/>
       <c r="K320" s="5"/>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" s="5">
         <v>3980</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D321" s="6"/>
       <c r="E321" s="6" t="s">
         <v>287</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H321" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I321" s="5">
         <v>278</v>
       </c>
       <c r="J321" s="5">
         <v>18</v>
       </c>
       <c r="K321" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:11">
       <c r="A322" s="5">
         <v>7301</v>
       </c>
       <c r="B322" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C322" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D322" s="6" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E322" s="6"/>
       <c r="F322" s="6"/>
       <c r="G322" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H322" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I322" s="5">
         <v>278</v>
       </c>
       <c r="J322" s="5">
         <v>22</v>
       </c>
       <c r="K322" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="323" spans="1:11">
       <c r="A323" s="5">
         <v>1917</v>
       </c>
       <c r="B323" s="6" t="s">
         <v>12</v>
@@ -11901,51 +11901,51 @@
       </c>
       <c r="G324" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I324" s="5">
         <v>277</v>
       </c>
       <c r="J324" s="5">
         <v>20</v>
       </c>
       <c r="K324" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" s="5">
         <v>253</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="6"/>
       <c r="H325" s="6"/>
       <c r="I325" s="5">
         <v>276</v>
       </c>
       <c r="J325" s="5"/>
       <c r="K325" s="5"/>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" s="5">
         <v>3175</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>21</v>
@@ -12015,51 +12015,51 @@
       </c>
       <c r="G328" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I328" s="5">
         <v>276</v>
       </c>
       <c r="J328" s="5">
         <v>16</v>
       </c>
       <c r="K328" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" s="5">
         <v>4420</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D329" s="6"/>
       <c r="E329" s="6" t="s">
         <v>291</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I329" s="5">
         <v>275</v>
       </c>
       <c r="J329" s="5">
         <v>15</v>
       </c>
       <c r="K329" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:11">
@@ -12112,1059 +12112,1059 @@
       </c>
       <c r="E331" s="6" t="s">
         <v>293</v>
       </c>
       <c r="F331" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H331" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I331" s="5">
         <v>275</v>
       </c>
       <c r="J331" s="5">
         <v>15</v>
       </c>
       <c r="K331" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="332" spans="1:11">
       <c r="A332" s="5">
-        <v>4073</v>
+        <v>3427</v>
       </c>
       <c r="B332" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C332" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D332" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D332" s="6"/>
+      <c r="E332" s="6" t="s">
         <v>294</v>
       </c>
-      <c r="E332" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G332" s="6" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="H332" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I332" s="5">
         <v>274</v>
       </c>
       <c r="J332" s="5">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="K332" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" s="5">
-        <v>4439</v>
+        <v>4073</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C333" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D333" s="6"/>
+        <v>78</v>
+      </c>
+      <c r="D333" s="6" t="s">
+        <v>295</v>
+      </c>
       <c r="E333" s="6" t="s">
         <v>296</v>
       </c>
       <c r="F333" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G333" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H333" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I333" s="5">
         <v>274</v>
       </c>
       <c r="J333" s="5">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="K333" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" s="5">
-        <v>4895</v>
+        <v>4439</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>115</v>
+        <v>75</v>
       </c>
       <c r="D334" s="6"/>
       <c r="E334" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H334" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I334" s="5">
         <v>274</v>
       </c>
       <c r="J334" s="5">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="K334" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335" s="5">
-        <v>252</v>
+        <v>4895</v>
       </c>
       <c r="B335" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C335" s="6" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="E335" s="6"/>
+        <v>115</v>
+      </c>
+      <c r="D335" s="6"/>
+      <c r="E335" s="6" t="s">
+        <v>298</v>
+      </c>
       <c r="F335" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G335" s="6"/>
-      <c r="H335" s="6"/>
+      <c r="G335" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H335" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I335" s="5">
-        <v>273</v>
-[...2 lines deleted...]
-      <c r="K335" s="5"/>
+        <v>274</v>
+      </c>
+      <c r="J335" s="5">
+        <v>14</v>
+      </c>
+      <c r="K335" s="5">
+        <v>14</v>
+      </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" s="5">
-        <v>383</v>
+        <v>252</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C336" s="6" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      </c>
+        <v>85</v>
+      </c>
+      <c r="D336" s="6" t="s">
+        <v>277</v>
+      </c>
+      <c r="E336" s="6"/>
       <c r="F336" s="6" t="s">
-        <v>257</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G336" s="6"/>
+      <c r="H336" s="6"/>
       <c r="I336" s="5">
         <v>273</v>
       </c>
-      <c r="J336" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J336" s="5"/>
+      <c r="K336" s="5"/>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="5">
-        <v>432</v>
+        <v>383</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C337" s="6" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="E337" s="6"/>
+        <v>59</v>
+      </c>
+      <c r="D337" s="6"/>
+      <c r="E337" s="6" t="s">
+        <v>299</v>
+      </c>
       <c r="F337" s="6" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G337" s="6"/>
+        <v>258</v>
+      </c>
+      <c r="G337" s="6" t="s">
+        <v>29</v>
+      </c>
       <c r="H337" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I337" s="5">
         <v>273</v>
       </c>
-      <c r="J337" s="5"/>
+      <c r="J337" s="5">
+        <v>12</v>
+      </c>
       <c r="K337" s="5">
-        <v>0</v>
+        <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="5">
-        <v>1734</v>
+        <v>432</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="D338" s="6" t="s">
+        <v>185</v>
+      </c>
+      <c r="E338" s="6"/>
       <c r="F338" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G338" s="6"/>
-      <c r="H338" s="6"/>
+      <c r="H338" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="I338" s="5">
         <v>273</v>
       </c>
       <c r="J338" s="5"/>
       <c r="K338" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" s="5">
-        <v>3373</v>
+        <v>1734</v>
       </c>
       <c r="B339" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C339" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="D339" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D339" s="6"/>
+      <c r="E339" s="6" t="s">
         <v>300</v>
       </c>
-      <c r="E339" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F339" s="6" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G339" s="6"/>
+      <c r="H339" s="6"/>
       <c r="I339" s="5">
         <v>273</v>
       </c>
-      <c r="J339" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J339" s="5"/>
       <c r="K339" s="5">
-        <v>13</v>
+        <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="5">
-        <v>3778</v>
+        <v>3373</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C340" s="6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="D340" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="D340" s="6" t="s">
+        <v>301</v>
+      </c>
       <c r="E340" s="6" t="s">
         <v>302</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G340" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I340" s="5">
         <v>273</v>
       </c>
       <c r="J340" s="5">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="K340" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
     </row>
     <row r="341" spans="1:11">
       <c r="A341" s="5">
-        <v>3983</v>
+        <v>3778</v>
       </c>
       <c r="B341" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C341" s="6" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="D341" s="6"/>
       <c r="E341" s="6" t="s">
         <v>303</v>
       </c>
       <c r="F341" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G341" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H341" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I341" s="5">
         <v>273</v>
       </c>
       <c r="J341" s="5">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="K341" s="5">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="5">
-        <v>4342</v>
+        <v>3983</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C342" s="6" t="s">
-        <v>41</v>
+        <v>78</v>
       </c>
       <c r="D342" s="6"/>
       <c r="E342" s="6" t="s">
         <v>304</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="5">
         <v>273</v>
       </c>
       <c r="J342" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="K342" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:11">
       <c r="A343" s="5">
-        <v>6738</v>
+        <v>4342</v>
       </c>
       <c r="B343" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C343" s="6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D343" s="6"/>
       <c r="E343" s="6" t="s">
-        <v>179</v>
+        <v>305</v>
       </c>
       <c r="F343" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H343" s="6" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="I343" s="5">
         <v>273</v>
       </c>
-      <c r="J343" s="5"/>
+      <c r="J343" s="5">
+        <v>16</v>
+      </c>
       <c r="K343" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="344" spans="1:11">
       <c r="A344" s="5">
-        <v>2288</v>
+        <v>6738</v>
       </c>
       <c r="B344" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C344" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E344" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D344" s="6"/>
+      <c r="E344" s="6" t="s">
+        <v>179</v>
+      </c>
       <c r="F344" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G344" s="6"/>
-      <c r="H344" s="6"/>
+      <c r="G344" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H344" s="6" t="s">
+        <v>18</v>
+      </c>
       <c r="I344" s="5">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J344" s="5"/>
-      <c r="K344" s="5"/>
+      <c r="K344" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" s="5">
-        <v>5582</v>
+        <v>2288</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>196</v>
-[...3 lines deleted...]
-      </c>
+        <v>130</v>
+      </c>
+      <c r="E345" s="6"/>
       <c r="F345" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G345" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G345" s="6"/>
+      <c r="H345" s="6"/>
       <c r="I345" s="5">
         <v>272</v>
       </c>
-      <c r="J345" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J345" s="5"/>
+      <c r="K345" s="5"/>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" s="5">
-        <v>763</v>
+        <v>5582</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C346" s="6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="D346" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="E346" s="6"/>
+        <v>196</v>
+      </c>
+      <c r="E346" s="6" t="s">
+        <v>197</v>
+      </c>
       <c r="F346" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H346" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I346" s="5">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="J346" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K346" s="5">
-        <v>12</v>
+        <v>9</v>
       </c>
     </row>
     <row r="347" spans="1:11">
       <c r="A347" s="5">
-        <v>1716</v>
+        <v>763</v>
       </c>
       <c r="B347" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C347" s="6" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="D347" s="6" t="s">
-        <v>216</v>
+        <v>30</v>
       </c>
       <c r="E347" s="6"/>
       <c r="F347" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G347" s="6"/>
-      <c r="H347" s="6"/>
+      <c r="G347" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H347" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="I347" s="5">
         <v>271</v>
       </c>
-      <c r="J347" s="5"/>
-      <c r="K347" s="5"/>
+      <c r="J347" s="5">
+        <v>26</v>
+      </c>
+      <c r="K347" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="348" spans="1:11">
       <c r="A348" s="5">
-        <v>978</v>
+        <v>1716</v>
       </c>
       <c r="B348" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C348" s="6" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D348" s="6" t="s">
+        <v>216</v>
+      </c>
+      <c r="E348" s="6"/>
       <c r="F348" s="6" t="s">
-        <v>36</v>
-[...6 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G348" s="6"/>
+      <c r="H348" s="6"/>
       <c r="I348" s="5">
-        <v>270</v>
-[...6 lines deleted...]
-      </c>
+        <v>271</v>
+      </c>
+      <c r="J348" s="5"/>
+      <c r="K348" s="5"/>
     </row>
     <row r="349" spans="1:11">
       <c r="A349" s="5">
-        <v>764</v>
+        <v>978</v>
       </c>
       <c r="B349" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C349" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D349" s="6" t="s">
-[...2 lines deleted...]
-      <c r="E349" s="6"/>
+      <c r="D349" s="6"/>
+      <c r="E349" s="6" t="s">
+        <v>306</v>
+      </c>
       <c r="F349" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G349" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H349" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I349" s="5">
         <v>270</v>
       </c>
       <c r="J349" s="5">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="K349" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="350" spans="1:11">
       <c r="A350" s="5">
-        <v>3236</v>
+        <v>764</v>
       </c>
       <c r="B350" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C350" s="6" t="s">
-        <v>41</v>
+        <v>19</v>
       </c>
       <c r="D350" s="6" t="s">
-        <v>238</v>
-[...3 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E350" s="6"/>
       <c r="F350" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G350" s="6" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H350" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I350" s="5">
         <v>270</v>
       </c>
       <c r="J350" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="K350" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="351" spans="1:11">
       <c r="A351" s="5">
-        <v>4065</v>
+        <v>3236</v>
       </c>
       <c r="B351" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C351" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D351" s="6"/>
+        <v>41</v>
+      </c>
+      <c r="D351" s="6" t="s">
+        <v>239</v>
+      </c>
       <c r="E351" s="6" t="s">
         <v>307</v>
       </c>
       <c r="F351" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G351" s="6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="H351" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I351" s="5">
         <v>270</v>
       </c>
       <c r="J351" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K351" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" s="5">
-        <v>6568</v>
+        <v>4065</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C352" s="6" t="s">
-        <v>19</v>
-[...4 lines deleted...]
-      <c r="E352" s="6"/>
+        <v>78</v>
+      </c>
+      <c r="D352" s="6"/>
+      <c r="E352" s="6" t="s">
+        <v>308</v>
+      </c>
       <c r="F352" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H352" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I352" s="5">
         <v>270</v>
       </c>
       <c r="J352" s="5">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="K352" s="5">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:11">
       <c r="A353" s="5">
-        <v>7508</v>
+        <v>6568</v>
       </c>
       <c r="B353" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C353" s="6" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-      <c r="F353" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="D353" s="6" t="s">
+        <v>266</v>
+      </c>
+      <c r="E353" s="6"/>
+      <c r="F353" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="G353" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H353" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I353" s="5">
         <v>270</v>
       </c>
       <c r="J353" s="5">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="K353" s="5">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" s="5">
-        <v>765</v>
+        <v>7508</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C354" s="6" t="s">
-        <v>19</v>
-[...9 lines deleted...]
-      <c r="H354" s="6"/>
+        <v>65</v>
+      </c>
+      <c r="D354" s="6"/>
+      <c r="E354" s="6" t="s">
+        <v>309</v>
+      </c>
+      <c r="F354" s="6"/>
+      <c r="G354" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H354" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="I354" s="5">
-        <v>269</v>
-[...2 lines deleted...]
-      <c r="K354" s="5"/>
+        <v>270</v>
+      </c>
+      <c r="J354" s="5">
+        <v>20</v>
+      </c>
+      <c r="K354" s="5">
+        <v>23</v>
+      </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" s="5">
-        <v>7383</v>
+        <v>765</v>
       </c>
       <c r="B355" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C355" s="6" t="s">
-        <v>46</v>
+        <v>19</v>
       </c>
       <c r="D355" s="6" t="s">
-        <v>309</v>
-[...10 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="E355" s="6"/>
+      <c r="F355" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G355" s="6"/>
+      <c r="H355" s="6"/>
       <c r="I355" s="5">
         <v>269</v>
       </c>
-      <c r="J355" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J355" s="5"/>
+      <c r="K355" s="5"/>
     </row>
     <row r="356" spans="1:11">
       <c r="A356" s="5">
-        <v>4431</v>
+        <v>7383</v>
       </c>
       <c r="B356" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C356" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D356" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D356" s="6" t="s">
+        <v>310</v>
+      </c>
       <c r="E356" s="6" t="s">
         <v>311</v>
       </c>
-      <c r="F356" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F356" s="6"/>
       <c r="G356" s="6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H356" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I356" s="5">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J356" s="5">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="K356" s="5">
-        <v>14</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" s="5">
-        <v>5014</v>
+        <v>4431</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C357" s="6" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="D357" s="6"/>
       <c r="E357" s="6" t="s">
         <v>312</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H357" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I357" s="5">
         <v>268</v>
       </c>
       <c r="J357" s="5">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="K357" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:11">
       <c r="A358" s="5">
-        <v>7055</v>
+        <v>5014</v>
       </c>
       <c r="B358" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C358" s="6" t="s">
-        <v>63</v>
+        <v>19</v>
       </c>
       <c r="D358" s="6"/>
       <c r="E358" s="6" t="s">
         <v>313</v>
       </c>
       <c r="F358" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G358" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I358" s="5">
         <v>268</v>
       </c>
       <c r="J358" s="5">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="K358" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" s="5">
-        <v>1285</v>
+        <v>7055</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C359" s="6" t="s">
-        <v>46</v>
+        <v>65</v>
       </c>
       <c r="D359" s="6"/>
       <c r="E359" s="6" t="s">
         <v>314</v>
       </c>
       <c r="F359" s="6" t="s">
-        <v>257</v>
-[...2 lines deleted...]
-      <c r="H359" s="6"/>
+        <v>16</v>
+      </c>
+      <c r="G359" s="6" t="s">
+        <v>17</v>
+      </c>
+      <c r="H359" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="I359" s="5">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="J359" s="5"/>
+        <v>268</v>
+      </c>
+      <c r="J359" s="5">
+        <v>18</v>
+      </c>
       <c r="K359" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:11">
       <c r="A360" s="5">
-        <v>2289</v>
+        <v>1285</v>
       </c>
       <c r="B360" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C360" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E360" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D360" s="6"/>
+      <c r="E360" s="6" t="s">
+        <v>315</v>
+      </c>
       <c r="F360" s="6" t="s">
-        <v>16</v>
+        <v>258</v>
       </c>
       <c r="G360" s="6"/>
       <c r="H360" s="6"/>
       <c r="I360" s="5">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J360" s="5"/>
-      <c r="K360" s="5"/>
+      <c r="K360" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" s="5">
-        <v>2527</v>
+        <v>2289</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C361" s="6" t="s">
-        <v>63</v>
+        <v>13</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>315</v>
+        <v>130</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="6" t="s">
-        <v>257</v>
+        <v>16</v>
       </c>
       <c r="G361" s="6"/>
       <c r="H361" s="6"/>
       <c r="I361" s="5">
         <v>266</v>
       </c>
       <c r="J361" s="5"/>
-      <c r="K361" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K361" s="5"/>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" s="5">
-        <v>3427</v>
+        <v>2527</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C362" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="E362" s="6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D362" s="6" t="s">
         <v>316</v>
       </c>
+      <c r="E362" s="6"/>
       <c r="F362" s="6" t="s">
-        <v>16</v>
-[...6 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="G362" s="6"/>
+      <c r="H362" s="6"/>
       <c r="I362" s="5">
         <v>266</v>
       </c>
-      <c r="J362" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J362" s="5"/>
       <c r="K362" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" s="5">
         <v>5038</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C363" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D363" s="6"/>
       <c r="E363" s="6" t="s">
         <v>317</v>
       </c>
       <c r="F363" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G363" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H363" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I363" s="5">
         <v>266</v>
       </c>
       <c r="J363" s="5">
         <v>7</v>
       </c>
       <c r="K363" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="364" spans="1:11">
       <c r="A364" s="5">
         <v>5928</v>
       </c>
       <c r="B364" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C364" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D364" s="6"/>
       <c r="E364" s="6" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F364" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G364" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H364" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I364" s="5">
         <v>266</v>
       </c>
       <c r="J364" s="5"/>
       <c r="K364" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="365" spans="1:11">
       <c r="A365" s="5">
         <v>4848</v>
       </c>
       <c r="B365" s="6" t="s">
         <v>12</v>
       </c>
@@ -13222,51 +13222,51 @@
       </c>
       <c r="J366" s="5">
         <v>20</v>
       </c>
       <c r="K366" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="367" spans="1:11">
       <c r="A367" s="5">
         <v>3357</v>
       </c>
       <c r="B367" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C367" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D367" s="6" t="s">
         <v>321</v>
       </c>
       <c r="E367" s="6" t="s">
         <v>322</v>
       </c>
       <c r="F367" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G367" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H367" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I367" s="5">
         <v>262</v>
       </c>
       <c r="J367" s="5">
         <v>17</v>
       </c>
       <c r="K367" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="368" spans="1:11">
       <c r="A368" s="5">
         <v>3457</v>
       </c>
       <c r="B368" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C368" s="6" t="s">
@@ -13316,57 +13316,57 @@
       </c>
       <c r="G369" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H369" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I369" s="5">
         <v>262</v>
       </c>
       <c r="J369" s="5">
         <v>25</v>
       </c>
       <c r="K369" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" s="5">
         <v>3371</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C370" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D370" s="6" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E370" s="6" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G370" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H370" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I370" s="5">
         <v>261</v>
       </c>
       <c r="J370" s="5">
         <v>25</v>
       </c>
       <c r="K370" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="371" spans="1:11">
       <c r="A371" s="5">
         <v>3771</v>
       </c>
       <c r="B371" s="6" t="s">
@@ -13420,171 +13420,171 @@
       </c>
       <c r="H372" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I372" s="5">
         <v>261</v>
       </c>
       <c r="J372" s="5">
         <v>16</v>
       </c>
       <c r="K372" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="373" spans="1:11">
       <c r="A373" s="5">
         <v>3237</v>
       </c>
       <c r="B373" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C373" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D373" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E373" s="6" t="s">
         <v>326</v>
       </c>
       <c r="F373" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G373" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H373" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I373" s="5">
         <v>260</v>
       </c>
       <c r="J373" s="5">
         <v>18</v>
       </c>
       <c r="K373" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" s="5">
         <v>195</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>214</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>215</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G374" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I374" s="5">
         <v>259</v>
       </c>
       <c r="J374" s="5">
         <v>18</v>
       </c>
       <c r="K374" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" s="5">
         <v>255</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="6"/>
       <c r="H375" s="6"/>
       <c r="I375" s="5">
         <v>259</v>
       </c>
       <c r="J375" s="5"/>
       <c r="K375" s="5"/>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" s="5">
         <v>257</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G376" s="6"/>
       <c r="H376" s="6"/>
       <c r="I376" s="5">
         <v>259</v>
       </c>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" s="5">
         <v>5493</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D377" s="6" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E377" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G377" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H377" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I377" s="5">
         <v>258</v>
       </c>
       <c r="J377" s="5">
         <v>25</v>
       </c>
       <c r="K377" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="378" spans="1:11">
       <c r="A378" s="5">
@@ -13663,51 +13663,51 @@
         <v>13</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>329</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G380" s="6"/>
       <c r="H380" s="6"/>
       <c r="I380" s="5">
         <v>256</v>
       </c>
       <c r="J380" s="5"/>
       <c r="K380" s="5"/>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" s="5">
         <v>3404</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D381" s="6"/>
       <c r="E381" s="6" t="s">
         <v>330</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G381" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I381" s="5">
         <v>256</v>
       </c>
       <c r="J381" s="5">
         <v>15</v>
       </c>
       <c r="K381" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:11">
@@ -13853,51 +13853,51 @@
       </c>
       <c r="G386" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H386" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I386" s="5">
         <v>255</v>
       </c>
       <c r="J386" s="5">
         <v>16</v>
       </c>
       <c r="K386" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" s="5">
         <v>254</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C387" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E387" s="6"/>
       <c r="F387" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G387" s="6"/>
       <c r="H387" s="6"/>
       <c r="I387" s="5">
         <v>254</v>
       </c>
       <c r="J387" s="5"/>
       <c r="K387" s="5"/>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" s="5">
         <v>1925</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>13</v>
@@ -14155,134 +14155,134 @@
       </c>
       <c r="G396" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H396" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I396" s="5">
         <v>250</v>
       </c>
       <c r="J396" s="5">
         <v>20</v>
       </c>
       <c r="K396" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" s="5">
         <v>3982</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C397" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D397" s="6"/>
       <c r="E397" s="6" t="s">
         <v>339</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G397" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H397" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I397" s="5">
         <v>250</v>
       </c>
       <c r="J397" s="5">
         <v>20</v>
       </c>
       <c r="K397" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" s="5">
         <v>256</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C398" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G398" s="6"/>
       <c r="H398" s="6"/>
       <c r="I398" s="5">
         <v>248</v>
       </c>
       <c r="J398" s="5"/>
       <c r="K398" s="5"/>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" s="5">
         <v>2520</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C399" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>340</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G399" s="6"/>
       <c r="H399" s="6"/>
       <c r="I399" s="5">
         <v>248</v>
       </c>
       <c r="J399" s="5"/>
       <c r="K399" s="5"/>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" s="5">
         <v>3400</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C400" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D400" s="6"/>
       <c r="E400" s="6" t="s">
         <v>281</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G400" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H400" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I400" s="5">
         <v>248</v>
       </c>
       <c r="J400" s="5">
         <v>22</v>
       </c>
       <c r="K400" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:11">
@@ -14469,122 +14469,122 @@
       </c>
       <c r="G406" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H406" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I406" s="5">
         <v>245</v>
       </c>
       <c r="J406" s="5">
         <v>22</v>
       </c>
       <c r="K406" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" s="5">
         <v>6654</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C407" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>275</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G407" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H407" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I407" s="5">
         <v>244</v>
       </c>
       <c r="J407" s="5">
         <v>12</v>
       </c>
       <c r="K407" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:11">
       <c r="A408" s="5">
         <v>3232</v>
       </c>
       <c r="B408" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C408" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D408" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E408" s="6" t="s">
         <v>346</v>
       </c>
       <c r="F408" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G408" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H408" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I408" s="5">
         <v>242</v>
       </c>
       <c r="J408" s="5">
         <v>14</v>
       </c>
       <c r="K408" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="409" spans="1:11">
       <c r="A409" s="5">
         <v>3234</v>
       </c>
       <c r="B409" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C409" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D409" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E409" s="6" t="s">
         <v>347</v>
       </c>
       <c r="F409" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G409" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H409" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I409" s="5">
         <v>241</v>
       </c>
       <c r="J409" s="5">
         <v>18</v>
       </c>
       <c r="K409" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="410" spans="1:11">
       <c r="A410" s="5">
@@ -14791,51 +14791,51 @@
         <v>19</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>354</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G416" s="6"/>
       <c r="H416" s="6"/>
       <c r="I416" s="5">
         <v>233</v>
       </c>
       <c r="J416" s="5"/>
       <c r="K416" s="5"/>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" s="5">
         <v>1819</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C417" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D417" s="6"/>
       <c r="E417" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G417" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H417" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I417" s="5">
         <v>233</v>
       </c>
       <c r="J417" s="5">
         <v>18</v>
       </c>
       <c r="K417" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:11">
@@ -14888,83 +14888,83 @@
       <c r="F419" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G419" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H419" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I419" s="5">
         <v>232</v>
       </c>
       <c r="J419" s="5"/>
       <c r="K419" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" s="5">
         <v>216</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C420" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D420" s="6"/>
       <c r="E420" s="6" t="s">
         <v>357</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G420" s="6"/>
       <c r="H420" s="6"/>
       <c r="I420" s="5">
         <v>231</v>
       </c>
       <c r="J420" s="5"/>
       <c r="K420" s="5"/>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" s="5">
         <v>4748</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C421" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D421" s="6"/>
       <c r="E421" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F421" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G421" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H421" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I421" s="5">
         <v>231</v>
       </c>
       <c r="J421" s="5">
         <v>16</v>
       </c>
       <c r="K421" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:11">
       <c r="A422" s="5">
         <v>1923</v>
       </c>
       <c r="B422" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C422" s="6" t="s">
@@ -15004,82 +15004,82 @@
       </c>
       <c r="G423" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H423" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I423" s="5">
         <v>230</v>
       </c>
       <c r="J423" s="5">
         <v>15</v>
       </c>
       <c r="K423" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" s="5">
         <v>5116</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C424" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D424" s="6"/>
       <c r="E424" s="6" t="s">
         <v>361</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G424" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H424" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I424" s="5">
         <v>230</v>
       </c>
       <c r="J424" s="5"/>
       <c r="K424" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" s="5">
         <v>3364</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C425" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D425" s="6"/>
       <c r="E425" s="6" t="s">
         <v>362</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G425" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H425" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I425" s="5">
         <v>229</v>
       </c>
       <c r="J425" s="5">
         <v>20</v>
       </c>
       <c r="K425" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:11">
@@ -15101,82 +15101,82 @@
       </c>
       <c r="G426" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H426" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I426" s="5">
         <v>229</v>
       </c>
       <c r="J426" s="5">
         <v>19</v>
       </c>
       <c r="K426" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" s="5">
         <v>3398</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C427" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D427" s="6"/>
       <c r="E427" s="6" t="s">
         <v>363</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G427" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H427" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I427" s="5">
         <v>227</v>
       </c>
       <c r="J427" s="5"/>
       <c r="K427" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" s="5">
         <v>3365</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C428" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D428" s="6"/>
       <c r="E428" s="6" t="s">
         <v>362</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G428" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H428" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I428" s="5">
         <v>226</v>
       </c>
       <c r="J428" s="5">
         <v>20</v>
       </c>
       <c r="K428" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:11">
@@ -15266,51 +15266,51 @@
       </c>
       <c r="G431" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H431" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I431" s="5">
         <v>222</v>
       </c>
       <c r="J431" s="5">
         <v>18</v>
       </c>
       <c r="K431" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" s="5">
         <v>3366</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C432" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D432" s="6"/>
       <c r="E432" s="6" t="s">
         <v>362</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G432" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I432" s="5">
         <v>220</v>
       </c>
       <c r="J432" s="5">
         <v>20</v>
       </c>
       <c r="K432" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:11">
@@ -15463,203 +15463,203 @@
       </c>
       <c r="H437" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I437" s="5">
         <v>218</v>
       </c>
       <c r="J437" s="5">
         <v>29</v>
       </c>
       <c r="K437" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="438" spans="1:11">
       <c r="A438" s="5">
         <v>3233</v>
       </c>
       <c r="B438" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C438" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D438" s="6" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E438" s="6" t="s">
         <v>369</v>
       </c>
       <c r="F438" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G438" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H438" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I438" s="5">
         <v>214</v>
       </c>
       <c r="J438" s="5">
         <v>18</v>
       </c>
       <c r="K438" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" s="5">
         <v>7647</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C439" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D439" s="6"/>
       <c r="E439" s="6" t="s">
         <v>370</v>
       </c>
       <c r="F439" s="6"/>
       <c r="G439" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H439" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I439" s="5">
         <v>208</v>
       </c>
       <c r="J439" s="5">
         <v>18</v>
       </c>
       <c r="K439" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" s="5">
         <v>3340</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C440" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D440" s="6"/>
       <c r="E440" s="6" t="s">
         <v>371</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G440" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H440" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I440" s="5">
         <v>204</v>
       </c>
       <c r="J440" s="5">
         <v>20</v>
       </c>
       <c r="K440" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" s="5">
         <v>250</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C441" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G441" s="6"/>
       <c r="H441" s="6"/>
       <c r="I441" s="5">
         <v>203</v>
       </c>
       <c r="J441" s="5"/>
       <c r="K441" s="5"/>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" s="5">
         <v>4749</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C442" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D442" s="6"/>
       <c r="E442" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F442" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G442" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H442" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I442" s="5">
         <v>202</v>
       </c>
       <c r="J442" s="5"/>
       <c r="K442" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" s="5">
         <v>6409</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C443" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D443" s="6"/>
       <c r="E443" s="6" t="s">
         <v>177</v>
       </c>
       <c r="F443" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G443" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H443" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I443" s="5">
         <v>202</v>
       </c>
       <c r="J443" s="5">
         <v>20</v>
       </c>
       <c r="K443" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:11">
@@ -15805,51 +15805,51 @@
       </c>
       <c r="G448" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H448" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I448" s="5">
         <v>190</v>
       </c>
       <c r="J448" s="5">
         <v>13</v>
       </c>
       <c r="K448" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" s="5">
         <v>6408</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C449" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D449" s="6"/>
       <c r="E449" s="6" t="s">
         <v>177</v>
       </c>
       <c r="F449" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G449" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H449" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I449" s="5">
         <v>190</v>
       </c>
       <c r="J449" s="5">
         <v>22</v>
       </c>
       <c r="K449" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:11">
@@ -15976,51 +15976,51 @@
       </c>
       <c r="G453" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H453" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I453" s="5">
         <v>172</v>
       </c>
       <c r="J453" s="5">
         <v>22</v>
       </c>
       <c r="K453" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" s="5">
         <v>248</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C454" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E454" s="6"/>
       <c r="F454" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G454" s="6"/>
       <c r="H454" s="6"/>
       <c r="I454" s="5">
         <v>170</v>
       </c>
       <c r="J454" s="5"/>
       <c r="K454" s="5"/>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" s="5">
         <v>3635</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>103</v>
@@ -16034,114 +16034,114 @@
       </c>
       <c r="G455" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H455" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I455" s="5">
         <v>167</v>
       </c>
       <c r="J455" s="5">
         <v>22</v>
       </c>
       <c r="K455" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" s="5">
         <v>251</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C456" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>277</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G456" s="6"/>
       <c r="H456" s="6"/>
       <c r="I456" s="5">
         <v>164</v>
       </c>
       <c r="J456" s="5"/>
       <c r="K456" s="5"/>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" s="5">
         <v>4750</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C457" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D457" s="6"/>
       <c r="E457" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F457" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G457" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H457" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I457" s="5">
         <v>164</v>
       </c>
       <c r="J457" s="5"/>
       <c r="K457" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" s="5">
         <v>4747</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C458" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D458" s="6"/>
       <c r="E458" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F458" s="6" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G458" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H458" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I458" s="5">
         <v>157</v>
       </c>
       <c r="J458" s="5">
         <v>16</v>
       </c>
       <c r="K458" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:11">
       <c r="A459" s="5">
         <v>485</v>
       </c>
       <c r="B459" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C459" s="6" t="s">