--- v3 (2026-04-26)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="380">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-26</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -409,72 +409,72 @@
   <si>
     <t>Hondenberg 4</t>
   </si>
   <si>
     <t>Avenue Michel-Ange 28</t>
   </si>
   <si>
     <t>Chaussée de Watermael 91</t>
   </si>
   <si>
     <t>Rue Jacques Jordaens 19</t>
   </si>
   <si>
     <t>Avenue du Domaine 150</t>
   </si>
   <si>
     <t>Parc Solvay Sports</t>
   </si>
   <si>
     <t>Avenue du Pérou 80</t>
   </si>
   <si>
     <t>Rue de la Concorde 28</t>
   </si>
   <si>
+    <t>Jardin Botanique</t>
+  </si>
+  <si>
     <t>Parc de Wolvendael</t>
   </si>
   <si>
     <t>Rue de la Science 33</t>
   </si>
   <si>
     <t>Etangs d'Ixelles</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue du Général de Gaulle </t>
   </si>
   <si>
     <t>Promenade verte sur Woluwe-Saint-Lambert</t>
   </si>
   <si>
     <t xml:space="preserve">Rue au Bois </t>
   </si>
   <si>
     <t>Avenue Brugmann 29</t>
-  </si>
-[...1 lines deleted...]
-    <t>Jardin Botanique</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue des Trembles </t>
   </si>
   <si>
     <t>Ancienne propriété Delwart</t>
   </si>
   <si>
     <t>Avenue des Eglantiers 15</t>
   </si>
   <si>
     <t>Bois de la Cambre</t>
   </si>
   <si>
     <t>Avenue Huart Hamoir et Square Riga</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue Huart Hamoir </t>
   </si>
   <si>
     <t>Square Clémentine</t>
   </si>
   <si>
     <t>Propriété Stuyvenberg</t>
   </si>
@@ -3460,51 +3460,51 @@
         <v>376</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5">
         <v>4553</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D60" s="6" t="s">
         <v>98</v>
       </c>
       <c r="E60" s="6" t="s">
         <v>99</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I60" s="5">
         <v>376</v>
       </c>
       <c r="J60" s="5"/>
       <c r="K60" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5">
         <v>4648</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D61" s="6" t="s">
         <v>100</v>
       </c>
@@ -4443,272 +4443,274 @@
       <c r="D90" s="6"/>
       <c r="E90" s="6" t="s">
         <v>129</v>
       </c>
       <c r="F90" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I90" s="5">
         <v>360</v>
       </c>
       <c r="J90" s="5">
         <v>25</v>
       </c>
       <c r="K90" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5">
-        <v>7309</v>
+        <v>7113</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>13</v>
+        <v>70</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E91" s="6"/>
-      <c r="F91" s="6"/>
+      <c r="F91" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="G91" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I91" s="5">
         <v>359</v>
       </c>
       <c r="J91" s="5">
         <v>20</v>
       </c>
       <c r="K91" s="5">
-        <v>14</v>
+        <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
-        <v>3507</v>
+        <v>7309</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-      <c r="E92" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D92" s="6" t="s">
         <v>131</v>
       </c>
-      <c r="F92" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E92" s="6"/>
+      <c r="F92" s="6"/>
       <c r="G92" s="6" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="H92" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I92" s="5">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="J92" s="5">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="K92" s="5">
-        <v>15</v>
+        <v>14</v>
       </c>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5">
-        <v>1262</v>
+        <v>3507</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="D93" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="D93" s="6"/>
+      <c r="E93" s="6" t="s">
         <v>132</v>
       </c>
-      <c r="E93" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F93" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G93" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H93" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I93" s="5">
-        <v>356</v>
-[...1 lines deleted...]
-      <c r="J93" s="5"/>
+        <v>358</v>
+      </c>
+      <c r="J93" s="5">
+        <v>26</v>
+      </c>
       <c r="K93" s="5">
-        <v>16</v>
+        <v>15</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5">
-        <v>4019</v>
+        <v>1262</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D94" s="6" t="s">
+        <v>133</v>
+      </c>
+      <c r="E94" s="6" t="s">
         <v>134</v>
       </c>
-      <c r="E94" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F94" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G94" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H94" s="6" t="s">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="I94" s="5">
         <v>356</v>
       </c>
-      <c r="J94" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J94" s="5"/>
       <c r="K94" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
-        <v>4063</v>
+        <v>4019</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="D95" s="6"/>
+        <v>48</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>135</v>
+      </c>
       <c r="E95" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H95" s="6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I95" s="5">
         <v>356</v>
       </c>
-      <c r="J95" s="5"/>
+      <c r="J95" s="5">
+        <v>18</v>
+      </c>
       <c r="K95" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
-        <v>1587</v>
+        <v>4063</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="E96" s="6"/>
+        <v>78</v>
+      </c>
+      <c r="D96" s="6"/>
+      <c r="E96" s="6" t="s">
+        <v>137</v>
+      </c>
       <c r="F96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H96" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I96" s="5">
-        <v>355</v>
-[...4 lines deleted...]
-      <c r="K96" s="5"/>
+        <v>356</v>
+      </c>
+      <c r="J96" s="5"/>
+      <c r="K96" s="5">
+        <v>15</v>
+      </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5">
-        <v>7113</v>
+        <v>1587</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>70</v>
+        <v>115</v>
       </c>
       <c r="D97" s="6" t="s">
-        <v>137</v>
+        <v>116</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H97" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I97" s="5">
         <v>355</v>
       </c>
-      <c r="J97" s="5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J97" s="5">
+        <v>18</v>
+      </c>
+      <c r="K97" s="5"/>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5">
         <v>715</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C98" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D98" s="6" t="s">
         <v>20</v>
       </c>
       <c r="E98" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F98" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G98" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H98" s="6" t="s">
         <v>32</v>
@@ -6450,51 +6452,51 @@
       </c>
       <c r="H152" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="5">
         <v>330</v>
       </c>
       <c r="J152" s="5">
         <v>18</v>
       </c>
       <c r="K152" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="5">
         <v>1769</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="6" t="s">
         <v>70</v>
       </c>
       <c r="D153" s="6" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="6"/>
       <c r="H153" s="6"/>
       <c r="I153" s="5">
         <v>330</v>
       </c>
       <c r="J153" s="5"/>
       <c r="K153" s="5"/>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="5">
         <v>3636</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>103</v>
       </c>
       <c r="D154" s="6"/>
       <c r="E154" s="6" t="s">
@@ -8062,51 +8064,51 @@
       </c>
       <c r="H202" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I202" s="5">
         <v>314</v>
       </c>
       <c r="J202" s="5">
         <v>20</v>
       </c>
       <c r="K202" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="5">
         <v>6311</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C203" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D203" s="6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E203" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F203" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G203" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="5">
         <v>313</v>
       </c>
       <c r="J203" s="5">
         <v>17</v>
       </c>
       <c r="K203" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="5">
@@ -8547,51 +8549,51 @@
       </c>
       <c r="H217" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I217" s="5">
         <v>308</v>
       </c>
       <c r="J217" s="5">
         <v>25</v>
       </c>
       <c r="K217" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="218" spans="1:11">
       <c r="A218" s="5">
         <v>6378</v>
       </c>
       <c r="B218" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C218" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D218" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E218" s="6"/>
       <c r="F218" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H218" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I218" s="5">
         <v>308</v>
       </c>
       <c r="J218" s="5">
         <v>24</v>
       </c>
       <c r="K218" s="5">
         <v>22</v>
       </c>
     </row>
     <row r="219" spans="1:11">
       <c r="A219" s="5">
         <v>6678</v>
       </c>
@@ -9813,51 +9815,51 @@
       </c>
       <c r="H257" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I257" s="5">
         <v>299</v>
       </c>
       <c r="J257" s="5">
         <v>20</v>
       </c>
       <c r="K257" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="258" spans="1:11">
       <c r="A258" s="5">
         <v>2286</v>
       </c>
       <c r="B258" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C258" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D258" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E258" s="6"/>
       <c r="F258" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="6"/>
       <c r="H258" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I258" s="5">
         <v>299</v>
       </c>
       <c r="J258" s="5"/>
       <c r="K258" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="259" spans="1:11">
       <c r="A259" s="5">
         <v>5179</v>
       </c>
       <c r="B259" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C259" s="6" t="s">
@@ -11757,51 +11759,51 @@
       </c>
       <c r="H319" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I319" s="5">
         <v>279</v>
       </c>
       <c r="J319" s="5">
         <v>25</v>
       </c>
       <c r="K319" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320" s="5">
         <v>2287</v>
       </c>
       <c r="B320" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C320" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D320" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="6"/>
       <c r="H320" s="6"/>
       <c r="I320" s="5">
         <v>278</v>
       </c>
       <c r="J320" s="5"/>
       <c r="K320" s="5"/>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" s="5">
         <v>3980</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C321" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D321" s="6"/>
       <c r="E321" s="6" t="s">
@@ -12534,51 +12536,51 @@
       <c r="G344" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H344" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I344" s="5">
         <v>273</v>
       </c>
       <c r="J344" s="5"/>
       <c r="K344" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345" s="5">
         <v>2288</v>
       </c>
       <c r="B345" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C345" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D345" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E345" s="6"/>
       <c r="F345" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="6"/>
       <c r="H345" s="6"/>
       <c r="I345" s="5">
         <v>272</v>
       </c>
       <c r="J345" s="5"/>
       <c r="K345" s="5"/>
     </row>
     <row r="346" spans="1:11">
       <c r="A346" s="5">
         <v>5582</v>
       </c>
       <c r="B346" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C346" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D346" s="6" t="s">
         <v>196</v>
@@ -13034,51 +13036,51 @@
       </c>
       <c r="F360" s="6" t="s">
         <v>258</v>
       </c>
       <c r="G360" s="6"/>
       <c r="H360" s="6"/>
       <c r="I360" s="5">
         <v>267</v>
       </c>
       <c r="J360" s="5"/>
       <c r="K360" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="361" spans="1:11">
       <c r="A361" s="5">
         <v>2289</v>
       </c>
       <c r="B361" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C361" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D361" s="6" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="6"/>
       <c r="H361" s="6"/>
       <c r="I361" s="5">
         <v>266</v>
       </c>
       <c r="J361" s="5"/>
       <c r="K361" s="5"/>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" s="5">
         <v>2527</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C362" s="6" t="s">
         <v>65</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>316</v>