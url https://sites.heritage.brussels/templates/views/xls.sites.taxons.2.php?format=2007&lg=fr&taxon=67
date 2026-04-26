--- v2 (2026-03-03)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="109">
   <si>
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-03</t>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -175,72 +175,72 @@
   <si>
     <t>Arbre visible de la voirie, occupant une position centrale dans le paysage.</t>
   </si>
   <si>
     <t>Uccle</t>
   </si>
   <si>
     <t>Rue Groeselenberg 57</t>
   </si>
   <si>
     <t>Avenue Ferdauci 22-26</t>
   </si>
   <si>
     <t>Parc privé de l'Institut royal des Sciences naturelles de Belgique et chemin des Chablis</t>
   </si>
   <si>
     <t>Rue du Marché aux Herbes 111</t>
   </si>
   <si>
     <t>Ancienne propriété Pirenne</t>
   </si>
   <si>
     <t>Avenue de la Floride 127</t>
   </si>
   <si>
+    <t xml:space="preserve">Boulevard Pachéco </t>
+  </si>
+  <si>
     <t>Boulevard Pachéco 34</t>
   </si>
   <si>
     <t>Avenue Hélène 1</t>
   </si>
   <si>
     <t>Rue d'Alsace-Lorraine 2</t>
   </si>
   <si>
     <t>Jardins de l'Abbaye de la Cambre</t>
   </si>
   <si>
     <t>Place de Jamblinne de Meux</t>
   </si>
   <si>
     <t>Place de Jamblinne de Meux face 33</t>
   </si>
   <si>
     <t>Boulevard Lambermont 184-186</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Boulevard Pachéco </t>
   </si>
   <si>
     <t>Woluwé-Saint-Lambert</t>
   </si>
   <si>
     <t>Square Vergote</t>
   </si>
   <si>
     <t xml:space="preserve">Square Vergote </t>
   </si>
   <si>
     <t>Parc de Forest</t>
   </si>
   <si>
     <t>Watermael-Boitsfort</t>
   </si>
   <si>
     <t>Parc du château Morel - Domaine de la Héronnière</t>
   </si>
   <si>
     <t>Rue Nisard 6</t>
   </si>
   <si>
     <t>Plantation en alignement</t>
   </si>
@@ -1502,345 +1502,345 @@
       <c r="D24" s="6" t="s">
         <v>50</v>
       </c>
       <c r="E24" s="6" t="s">
         <v>51</v>
       </c>
       <c r="F24" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G24" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H24" s="6" t="s">
         <v>41</v>
       </c>
       <c r="I24" s="5">
         <v>292</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>3454</v>
+        <v>3450</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6" t="s">
         <v>52</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H25" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I25" s="5">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="J25" s="5">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="K25" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>4772</v>
+        <v>3454</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="s">
         <v>53</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I26" s="5">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="J26" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="K26" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>5628</v>
+        <v>4772</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
-        <v>46</v>
+        <v>54</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I27" s="5">
         <v>275</v>
       </c>
       <c r="J27" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K27" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>6842</v>
+        <v>5628</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I28" s="5">
         <v>275</v>
       </c>
       <c r="J28" s="5">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="K28" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>5629</v>
+        <v>6842</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
-        <v>46</v>
+        <v>55</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I29" s="5">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="J29" s="5">
         <v>20</v>
       </c>
       <c r="K29" s="5">
-        <v>12</v>
+        <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>1218</v>
+        <v>5629</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E30" s="6"/>
+        <v>45</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>46</v>
+      </c>
       <c r="F30" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G30" s="6" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>41</v>
       </c>
       <c r="I30" s="5">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="J30" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K30" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
-        <v>1649</v>
+        <v>1218</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="E31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E31" s="6"/>
       <c r="F31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="H31" s="6" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="I31" s="5">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="J31" s="5">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="K31" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
-        <v>6079</v>
+        <v>1649</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="D32" s="6"/>
+      <c r="D32" s="6" t="s">
+        <v>57</v>
+      </c>
       <c r="E32" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I32" s="5">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="J32" s="5">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="K32" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
-        <v>3450</v>
+        <v>6079</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>59</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="6" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I33" s="5">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="J33" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K33" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
         <v>2509</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D34" s="6" t="s">
         <v>61</v>
       </c>
       <c r="E34" s="6" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H34" s="6" t="s">
@@ -2055,402 +2055,402 @@
       </c>
       <c r="E41" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I41" s="5">
         <v>257</v>
       </c>
       <c r="J41" s="5">
         <v>27</v>
       </c>
       <c r="K41" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>1650</v>
+        <v>3452</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>31</v>
-[...3 lines deleted...]
-      </c>
+        <v>28</v>
+      </c>
+      <c r="D42" s="6"/>
       <c r="E42" s="6" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I42" s="5">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J42" s="5">
         <v>12</v>
       </c>
       <c r="K42" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>766</v>
+        <v>1650</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="E43" s="6"/>
+        <v>57</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>76</v>
+      </c>
       <c r="F43" s="6" t="s">
-        <v>78</v>
-[...2 lines deleted...]
-      <c r="H43" s="6"/>
+        <v>20</v>
+      </c>
+      <c r="G43" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H43" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I43" s="5">
-        <v>247</v>
-[...2 lines deleted...]
-      <c r="K43" s="5"/>
+        <v>251</v>
+      </c>
+      <c r="J43" s="5">
+        <v>12</v>
+      </c>
+      <c r="K43" s="5">
+        <v>14</v>
+      </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>3374</v>
+        <v>766</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>79</v>
+        <v>28</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>80</v>
-[...3 lines deleted...]
-      </c>
+        <v>77</v>
+      </c>
+      <c r="E44" s="6"/>
       <c r="F44" s="6" t="s">
-        <v>20</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G44" s="6"/>
+      <c r="H44" s="6"/>
       <c r="I44" s="5">
         <v>247</v>
       </c>
-      <c r="J44" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J44" s="5"/>
+      <c r="K44" s="5"/>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
-        <v>5864</v>
+        <v>3374</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>28</v>
+        <v>79</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="H45" s="6" t="s">
-        <v>67</v>
+        <v>17</v>
       </c>
       <c r="I45" s="5">
-        <v>236</v>
+        <v>247</v>
       </c>
       <c r="J45" s="5">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="K45" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
-        <v>4776</v>
+        <v>3451</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="F46" s="6" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G46" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I46" s="5">
-        <v>235</v>
+        <v>238</v>
       </c>
       <c r="J46" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="K46" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
-        <v>5018</v>
+        <v>5864</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>25</v>
+        <v>67</v>
       </c>
       <c r="I47" s="5">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J47" s="5">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="K47" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
-        <v>3452</v>
+        <v>4776</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="s">
-        <v>59</v>
+        <v>42</v>
       </c>
       <c r="F48" s="6" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H48" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="I48" s="5">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J48" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K48" s="5">
-        <v>14</v>
+        <v>10</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
-        <v>5684</v>
+        <v>5018</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>68</v>
-[...1 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>84</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>85</v>
+      </c>
       <c r="F49" s="6" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="I49" s="5">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="J49" s="5">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="K49" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
-        <v>51</v>
+        <v>5684</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>26</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="6" t="s">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H50" s="6" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="I50" s="5">
-        <v>224</v>
+        <v>230</v>
       </c>
       <c r="J50" s="5">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="K50" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
-        <v>608</v>
+        <v>51</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D51" s="6" t="s">
-        <v>86</v>
+        <v>27</v>
       </c>
       <c r="E51" s="6"/>
       <c r="F51" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G51" s="6"/>
-      <c r="H51" s="6"/>
+      <c r="G51" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H51" s="6" t="s">
+        <v>41</v>
+      </c>
       <c r="I51" s="5">
         <v>224</v>
       </c>
-      <c r="J51" s="5"/>
-      <c r="K51" s="5"/>
+      <c r="J51" s="5">
+        <v>15</v>
+      </c>
+      <c r="K51" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
-        <v>3451</v>
+        <v>608</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>28</v>
       </c>
-      <c r="D52" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D52" s="6" t="s">
+        <v>86</v>
+      </c>
+      <c r="E52" s="6"/>
       <c r="F52" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="G52" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G52" s="6"/>
+      <c r="H52" s="6"/>
       <c r="I52" s="5">
         <v>224</v>
       </c>
-      <c r="J52" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J52" s="5"/>
+      <c r="K52" s="5"/>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>6304</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I53" s="5">
@@ -2781,51 +2781,51 @@
       </c>
       <c r="H64" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I64" s="5">
         <v>157</v>
       </c>
       <c r="J64" s="5">
         <v>15</v>
       </c>
       <c r="K64" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5">
         <v>1651</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>31</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E65" s="6" t="s">
         <v>97</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>40</v>
       </c>
       <c r="G65" s="6" t="s">
         <v>30</v>
       </c>
       <c r="H65" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I65" s="5">
         <v>156</v>
       </c>
       <c r="J65" s="5">
         <v>10</v>
       </c>
       <c r="K65" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5">