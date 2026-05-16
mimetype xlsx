--- v2 (2026-03-12)
+++ v3 (2026-05-16)
@@ -16,53 +16,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
-[...1 lines deleted...]
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-12</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
+  <si>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -172,69 +172,72 @@
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Rue Van Winghen 11</t>
   </si>
   <si>
     <t>Avenue Hamoir 43</t>
   </si>
   <si>
     <t>Parc Astrid</t>
   </si>
   <si>
     <t>Rue Kasterlinden 69</t>
   </si>
   <si>
     <t>Rue de Grand-Bigard 454</t>
   </si>
   <si>
     <t>Forest</t>
   </si>
   <si>
     <t>Avenue de Haveskercke 78/84</t>
   </si>
   <si>
+    <t>Ancien siège de Glaverbel</t>
+  </si>
+  <si>
+    <t>Chaussée de La Hulpe 166</t>
+  </si>
+  <si>
     <t xml:space="preserve">Avenue Louise </t>
   </si>
   <si>
     <t>Avenue de l'Araucaria 108</t>
   </si>
   <si>
     <t>Avenue de Versailles 12</t>
   </si>
   <si>
     <t>Auderghem</t>
   </si>
   <si>
     <t>Rue Egide Charles Bouvier 3</t>
   </si>
   <si>
     <t>Parc de la Sauvagère</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ancien siège de Glaverbel</t>
   </si>
   <si>
     <t>Avenue de l'Aigle 4</t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t>Allées de Provence 11</t>
   </si>
   <si>
     <t>Avenue Cardinal Micara 79</t>
   </si>
   <si>
     <t>Site de l'Observatoire royal</t>
   </si>
   <si>
     <t>Avenue Circulaire 1</t>
   </si>
   <si>
     <t>Ixelles</t>
   </si>
   <si>
     <t>Rue de Belle-Vue 18</t>
   </si>
@@ -1439,1365 +1442,1367 @@
       <c r="D23" s="6"/>
       <c r="E23" s="6" t="s">
         <v>50</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I23" s="5">
         <v>177</v>
       </c>
       <c r="J23" s="5">
         <v>15</v>
       </c>
       <c r="K23" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
-        <v>981</v>
+        <v>7360</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="D24" s="6"/>
+        <v>17</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>51</v>
+      </c>
       <c r="E24" s="6" t="s">
-        <v>51</v>
-[...3 lines deleted...]
-      </c>
+        <v>52</v>
+      </c>
+      <c r="F24" s="6"/>
       <c r="G24" s="6" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="I24" s="5">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="J24" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K24" s="5">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>5465</v>
+        <v>981</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D25" s="6"/>
       <c r="E25" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F25" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G25" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="I25" s="5">
         <v>170</v>
       </c>
       <c r="J25" s="5">
-        <v>14.5</v>
+        <v>20</v>
       </c>
       <c r="K25" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>5469</v>
+        <v>5465</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I26" s="5">
         <v>170</v>
       </c>
       <c r="J26" s="5">
-        <v>15</v>
+        <v>14.5</v>
       </c>
       <c r="K26" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>982</v>
+        <v>5469</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="I27" s="5">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="J27" s="5">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="K27" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>217</v>
+        <v>982</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>54</v>
+        <v>35</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="F28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G28" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="I28" s="5">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="J28" s="5">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="K28" s="5">
-        <v>8</v>
+        <v>4</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>2185</v>
+        <v>217</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="D29" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="E29" s="6"/>
+      <c r="D29" s="6"/>
+      <c r="E29" s="6" t="s">
+        <v>57</v>
+      </c>
       <c r="F29" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I29" s="5">
         <v>165</v>
       </c>
-      <c r="J29" s="5"/>
+      <c r="J29" s="5">
+        <v>14</v>
+      </c>
       <c r="K29" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>7360</v>
+        <v>2185</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="D30" s="6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E30" s="6"/>
-      <c r="F30" s="6"/>
+      <c r="F30" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="G30" s="6" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="H30" s="6" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="I30" s="5">
-        <v>164</v>
-[...3 lines deleted...]
-      </c>
+        <v>165</v>
+      </c>
+      <c r="J30" s="5"/>
       <c r="K30" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
         <v>4151</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D31" s="6"/>
       <c r="E31" s="6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I31" s="5">
         <v>163</v>
       </c>
       <c r="J31" s="5">
         <v>16</v>
       </c>
       <c r="K31" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
         <v>1075</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D32" s="6"/>
       <c r="E32" s="6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F32" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G32" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H32" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I32" s="5">
         <v>160</v>
       </c>
       <c r="J32" s="5">
         <v>12</v>
       </c>
       <c r="K32" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
         <v>5124</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G33" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I33" s="5">
         <v>160</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
         <v>5710</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E34" s="6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F34" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I34" s="5">
         <v>160</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
         <v>6271</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D35" s="6"/>
       <c r="E35" s="6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F35" s="6"/>
       <c r="G35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I35" s="5">
         <v>160</v>
       </c>
       <c r="J35" s="5">
         <v>10</v>
       </c>
       <c r="K35" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
         <v>2528</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E36" s="6"/>
       <c r="F36" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H36" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="5">
         <v>158</v>
       </c>
       <c r="J36" s="5">
         <v>13</v>
       </c>
       <c r="K36" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
         <v>2563</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G37" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H37" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I37" s="5">
         <v>155</v>
       </c>
       <c r="J37" s="5">
         <v>10</v>
       </c>
       <c r="K37" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
         <v>3992</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F38" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I38" s="5">
         <v>150</v>
       </c>
       <c r="J38" s="5">
         <v>16</v>
       </c>
       <c r="K38" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
         <v>983</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I39" s="5">
         <v>149</v>
       </c>
       <c r="J39" s="5">
         <v>20</v>
       </c>
       <c r="K39" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
         <v>4394</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="E40" s="6" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I40" s="5">
         <v>146</v>
       </c>
       <c r="J40" s="5">
         <v>17</v>
       </c>
       <c r="K40" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
         <v>3747</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I41" s="5">
         <v>144</v>
       </c>
       <c r="J41" s="5">
         <v>12</v>
       </c>
       <c r="K41" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
         <v>4833</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E42" s="6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I42" s="5">
         <v>143</v>
       </c>
       <c r="J42" s="5">
         <v>20</v>
       </c>
       <c r="K42" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
         <v>5521</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I43" s="5">
         <v>143</v>
       </c>
       <c r="J43" s="5">
         <v>18</v>
       </c>
       <c r="K43" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>4178</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D44" s="6"/>
       <c r="E44" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I44" s="5">
         <v>139</v>
       </c>
       <c r="J44" s="5">
         <v>12</v>
       </c>
       <c r="K44" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>1930</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="5">
         <v>129</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="5"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
         <v>2564</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D46" s="6"/>
       <c r="E46" s="6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F46" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="5">
         <v>127</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
         <v>5322</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D47" s="6"/>
       <c r="E47" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I47" s="5">
         <v>127</v>
       </c>
       <c r="J47" s="5"/>
       <c r="K47" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
         <v>694</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D48" s="6"/>
       <c r="E48" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F48" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
       <c r="I48" s="5">
         <v>126</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="5"/>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
         <v>2374</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
         <v>17</v>
       </c>
       <c r="D49" s="6"/>
       <c r="E49" s="6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F49" s="6" t="s">
         <v>25</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I49" s="5">
         <v>125</v>
       </c>
       <c r="J49" s="5">
         <v>10</v>
       </c>
       <c r="K49" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
         <v>5321</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D50" s="6"/>
       <c r="E50" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I50" s="5">
         <v>125</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
         <v>4172</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H51" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I51" s="5">
         <v>121</v>
       </c>
       <c r="J51" s="5">
         <v>15</v>
       </c>
       <c r="K51" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
         <v>6292</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="F52" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I52" s="5">
         <v>121</v>
       </c>
       <c r="J52" s="5">
         <v>15</v>
       </c>
       <c r="K52" s="5">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>402</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G53" s="6"/>
       <c r="H53" s="6"/>
       <c r="I53" s="5">
         <v>120</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="5"/>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5">
         <v>5930</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D54" s="6"/>
       <c r="E54" s="6" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I54" s="5">
         <v>120</v>
       </c>
       <c r="J54" s="5">
         <v>12</v>
       </c>
       <c r="K54" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
         <v>218</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D55" s="6"/>
       <c r="E55" s="6" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="F55" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G55" s="6"/>
       <c r="H55" s="6"/>
       <c r="I55" s="5">
         <v>119</v>
       </c>
       <c r="J55" s="5"/>
       <c r="K55" s="5"/>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5">
         <v>262</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I56" s="5">
         <v>118</v>
       </c>
       <c r="J56" s="5">
         <v>9</v>
       </c>
       <c r="K56" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5">
         <v>984</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D57" s="6"/>
       <c r="E57" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F57" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G57" s="6"/>
       <c r="H57" s="6"/>
       <c r="I57" s="5">
         <v>118</v>
       </c>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5">
         <v>1929</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D58" s="6"/>
       <c r="E58" s="6" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="F58" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G58" s="6"/>
       <c r="H58" s="6"/>
       <c r="I58" s="5">
         <v>117</v>
       </c>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5">
         <v>7083</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D59" s="6"/>
       <c r="E59" s="6" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="F59" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I59" s="5">
         <v>114</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5">
         <v>4767</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>30</v>
       </c>
       <c r="G60" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H60" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I60" s="5">
         <v>110</v>
       </c>
       <c r="J60" s="5">
         <v>13</v>
       </c>
       <c r="K60" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5">
         <v>219</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D61" s="6"/>
       <c r="E61" s="6" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F61" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G61" s="6"/>
       <c r="H61" s="6"/>
       <c r="I61" s="5">
         <v>104</v>
       </c>
       <c r="J61" s="5"/>
       <c r="K61" s="5"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5">
         <v>4173</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F62" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I62" s="5">
         <v>103</v>
       </c>
       <c r="J62" s="5">
         <v>18</v>
       </c>
       <c r="K62" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5">
         <v>3337</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="6" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F63" s="6" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="G63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="H63" s="6" t="s">
         <v>22</v>
       </c>
       <c r="I63" s="5">
         <v>102</v>
       </c>
       <c r="J63" s="5">
         <v>12</v>
       </c>
       <c r="K63" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5">
         <v>985</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D64" s="6"/>
       <c r="E64" s="6" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="F64" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G64" s="6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="H64" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I64" s="5">
         <v>101</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5">
         <v>1931</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>23</v>
       </c>
       <c r="D65" s="6" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E65" s="6" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F65" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="5">
         <v>86</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5">
         <v>6307</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D66" s="6"/>
       <c r="E66" s="6" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F66" s="6" t="s">
         <v>20</v>
       </c>
       <c r="G66" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H66" s="6" t="s">
         <v>16</v>
       </c>
       <c r="I66" s="5">
         <v>72</v>
       </c>
       <c r="J66" s="5">
         <v>8</v>
       </c>
       <c r="K66" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="B67" s="7"/>
       <c r="C67" s="7"/>
       <c r="D67" s="7"/>
       <c r="E67" s="7"/>