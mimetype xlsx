--- v0 (2026-03-16)
+++ v1 (2026-05-16)
@@ -16,53 +16,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="arbres" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
-[...1 lines deleted...]
-    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-03-16</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="32">
+  <si>
+    <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>commune</t>
   </si>
   <si>
     <t>site</t>
   </si>
   <si>
     <t>rue</t>
   </si>
   <si>
     <t>statut</t>
   </si>
   <si>
     <t>position</t>
   </si>
   <si>
     <t>plantation</t>
   </si>
@@ -76,75 +76,81 @@
     <t>diamètre de la couronne</t>
   </si>
   <si>
     <t>Betula papyrifera
 Bouleau à papier</t>
   </si>
   <si>
     <t>Ganshoren</t>
   </si>
   <si>
     <t>Parc du Château de Rivieren</t>
   </si>
   <si>
     <t>Inventorié mais abattu</t>
   </si>
   <si>
     <t>Bruxelles</t>
   </si>
   <si>
     <t>Square Frère Orban</t>
   </si>
   <si>
     <t>Arbre disparu</t>
   </si>
   <si>
+    <t>Anderlecht</t>
+  </si>
+  <si>
+    <t>Rue de la Mécanique 20</t>
+  </si>
+  <si>
+    <t>Arbre invisible de la voirie, en espace privé</t>
+  </si>
+  <si>
+    <t>Arbre isolé</t>
+  </si>
+  <si>
     <t>Woluwé-Saint-Pierre</t>
   </si>
   <si>
     <t>Parc de Woluwe</t>
   </si>
   <si>
     <t>Koekelberg</t>
   </si>
   <si>
     <t>Parc Elisabeth</t>
   </si>
   <si>
     <t>À l'inventaire scientifique</t>
   </si>
   <si>
     <t>Jette</t>
   </si>
   <si>
     <t>Jardin du couvent des Rédemptoristes</t>
-  </si>
-[...4 lines deleted...]
-    <t>Arbre isolé</t>
   </si>
   <si>
     <t>Saint-Josse-Ten-Noode</t>
   </si>
   <si>
     <t>Jardin Botanique</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -526,51 +532,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K11"/>
+  <dimension ref="A1:K12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="11.42578125" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="19" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="18.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -642,191 +648,222 @@
         <v>852</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>16</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="6"/>
       <c r="F5" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G5" s="6"/>
       <c r="H5" s="6"/>
       <c r="I5" s="5">
         <v>200</v>
       </c>
       <c r="J5" s="5"/>
       <c r="K5" s="5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" s="5">
-        <v>2759</v>
+        <v>7678</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" s="6" t="s">
+      <c r="D6" s="6"/>
+      <c r="E6" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E6" s="6"/>
-[...4 lines deleted...]
-      <c r="H6" s="6"/>
+      <c r="F6" s="6"/>
+      <c r="G6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="I6" s="5">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="J6" s="5"/>
+        <v>169</v>
+      </c>
+      <c r="J6" s="5">
+        <v>17</v>
+      </c>
       <c r="K6" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7" s="5">
-        <v>1549</v>
+        <v>2759</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C7" s="6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D7" s="6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E7" s="6"/>
       <c r="F7" s="6" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="G7" s="6"/>
       <c r="H7" s="6"/>
       <c r="I7" s="5">
-        <v>138</v>
+        <v>156</v>
       </c>
       <c r="J7" s="5"/>
-      <c r="K7" s="5"/>
+      <c r="K7" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8" s="5">
-        <v>1459</v>
+        <v>1549</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D8" s="6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" s="6"/>
       <c r="F8" s="6" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="H8" s="6" t="s">
         <v>27</v>
       </c>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
       <c r="I8" s="5">
-        <v>113</v>
-[...6 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5">
-        <v>1771</v>
+        <v>1459</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D9" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-      <c r="H9" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="I9" s="5">
-        <v>51</v>
-[...2 lines deleted...]
-      <c r="K9" s="5"/>
+        <v>113</v>
+      </c>
+      <c r="J9" s="5">
+        <v>10</v>
+      </c>
+      <c r="K9" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5">
-        <v>1772</v>
+        <v>1771</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D10" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E10" s="6"/>
       <c r="F10" s="6" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="G10" s="6"/>
       <c r="H10" s="6"/>
       <c r="I10" s="5">
         <v>51</v>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
     </row>
     <row r="11" spans="1:11">
-      <c r="B11" s="7"/>
-[...5 lines deleted...]
-      <c r="H11" s="7"/>
+      <c r="A11" s="5">
+        <v>1772</v>
+      </c>
+      <c r="B11" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="E11" s="6"/>
+      <c r="F11" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="6"/>
+      <c r="H11" s="6"/>
+      <c r="I11" s="5">
+        <v>51</v>
+      </c>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+    </row>
+    <row r="12" spans="1:11">
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">