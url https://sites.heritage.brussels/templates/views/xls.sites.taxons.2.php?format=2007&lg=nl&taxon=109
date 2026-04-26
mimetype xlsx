--- v2 (2026-03-04)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="195">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-04</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -136,102 +136,102 @@
   <si>
     <t>Bosveldweg 80</t>
   </si>
   <si>
     <t>Jette</t>
   </si>
   <si>
     <t>Titecapark</t>
   </si>
   <si>
     <t>Dieleghemdreef 79</t>
   </si>
   <si>
     <t>Boom onzichtbaar vanaf de weg, in privéterrein</t>
   </si>
   <si>
     <t xml:space="preserve">Champagnedreef </t>
   </si>
   <si>
     <t>Neckersgatdomein</t>
   </si>
   <si>
     <t>Achille Reisdorfflaan 36</t>
   </si>
   <si>
+    <t>Elsene</t>
+  </si>
+  <si>
+    <t>Derbylaan 12</t>
+  </si>
+  <si>
     <t>Lambinpark</t>
   </si>
   <si>
     <t>Leopold Florent Lambinlaan 2</t>
   </si>
   <si>
     <t>Emile Van Becelaerelaan 28</t>
   </si>
   <si>
     <t>Biezenlaan 2-4</t>
   </si>
   <si>
     <t>Geïnventariseerd maar geveld</t>
   </si>
   <si>
     <t>Sint-Jans-Molenbeek</t>
   </si>
   <si>
     <t>Muzenpark</t>
   </si>
   <si>
     <t>Gatti de Gamondstraat 95</t>
   </si>
   <si>
-    <t>Elsene</t>
-[...1 lines deleted...]
-  <si>
     <t>Université Libre de Bruxelles - Solbosch</t>
   </si>
   <si>
     <t>Johannalaan 44</t>
   </si>
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Melkerijlaan Eigendom</t>
   </si>
   <si>
     <t>Melkerijstraat 57</t>
   </si>
   <si>
     <t>Kauwberg</t>
   </si>
   <si>
     <t xml:space="preserve">Eikenboslaan </t>
   </si>
   <si>
     <t>Léopold Wienerlaan 98a</t>
-  </si>
-[...1 lines deleted...]
-    <t>Derbylaan 12</t>
   </si>
   <si>
     <t>Jean Accentlaan 41</t>
   </si>
   <si>
     <t>Heilig-Hartsquare 2</t>
   </si>
   <si>
     <t>Brussel</t>
   </si>
   <si>
     <t>Ter Kamerenbos</t>
   </si>
   <si>
     <t>St.- Lambrechts - Woluwe</t>
   </si>
   <si>
     <t>Paul Hymanslaan 100</t>
   </si>
   <si>
     <t>Lijsterbessebomenlaan 3</t>
   </si>
   <si>
     <t>Tuin van het Goemaere eigendom</t>
   </si>
@@ -1380,524 +1380,524 @@
       <c r="D12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="E12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="F12" s="6"/>
       <c r="G12" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I12" s="5">
         <v>433</v>
       </c>
       <c r="J12" s="5">
         <v>20</v>
       </c>
       <c r="K12" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5">
-        <v>5102</v>
+        <v>5786</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D13" s="6" t="s">
         <v>39</v>
       </c>
+      <c r="D13" s="6"/>
       <c r="E13" s="6" t="s">
         <v>40</v>
       </c>
       <c r="F13" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I13" s="5">
-        <v>423</v>
+        <v>426</v>
       </c>
       <c r="J13" s="5">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="K13" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5">
-        <v>3916</v>
+        <v>5102</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D14" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>41</v>
+      </c>
       <c r="E14" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F14" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I14" s="5">
-        <v>421</v>
+        <v>423</v>
       </c>
       <c r="J14" s="5">
-        <v>21</v>
+        <v>29</v>
       </c>
       <c r="K14" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
-        <v>4290</v>
+        <v>3916</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D15" s="6"/>
       <c r="E15" s="6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F15" s="6" t="s">
-        <v>43</v>
+        <v>15</v>
       </c>
       <c r="G15" s="6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H15" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I15" s="5">
-        <v>416</v>
-[...1 lines deleted...]
-      <c r="J15" s="5"/>
+        <v>421</v>
+      </c>
+      <c r="J15" s="5">
+        <v>21</v>
+      </c>
       <c r="K15" s="5">
-        <v>8</v>
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5">
-        <v>1430</v>
+        <v>4290</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      </c>
+        <v>27</v>
+      </c>
+      <c r="D16" s="6"/>
       <c r="E16" s="6" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="F16" s="6" t="s">
-        <v>15</v>
+        <v>45</v>
       </c>
       <c r="G16" s="6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H16" s="6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I16" s="5">
-        <v>412</v>
-[...3 lines deleted...]
-      </c>
+        <v>416</v>
+      </c>
+      <c r="J16" s="5"/>
       <c r="K16" s="5">
-        <v>14</v>
+        <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5">
-        <v>1604</v>
+        <v>1430</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="D17" s="6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="E17" s="6"/>
+        <v>33</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>34</v>
+      </c>
       <c r="F17" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G17" s="6" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I17" s="5">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="J17" s="5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K17" s="5">
-        <v>16</v>
+        <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5">
-        <v>7652</v>
+        <v>1604</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-      <c r="E18" s="6" t="s">
         <v>46</v>
       </c>
-      <c r="F18" s="6"/>
+      <c r="D18" s="6" t="s">
+        <v>47</v>
+      </c>
+      <c r="E18" s="6"/>
+      <c r="F18" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G18" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I18" s="5">
         <v>411</v>
       </c>
       <c r="J18" s="5">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="K18" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5">
-        <v>1294</v>
+        <v>7652</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="D19" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6" t="s">
         <v>48</v>
       </c>
-      <c r="E19" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F19" s="6"/>
       <c r="G19" s="6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="H19" s="6" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="I19" s="5">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="J19" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K19" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5">
-        <v>4305</v>
+        <v>1294</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>49</v>
+      </c>
+      <c r="E20" s="6" t="s">
         <v>50</v>
       </c>
-      <c r="D20" s="6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="H20" s="6" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I20" s="5">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="J20" s="5">
         <v>20</v>
       </c>
       <c r="K20" s="5">
-        <v>12</v>
+        <v>14</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5">
-        <v>7345</v>
+        <v>4305</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="D21" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E21" s="6" t="s">
         <v>53</v>
       </c>
-      <c r="E21" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F21" s="6"/>
+      <c r="F21" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G21" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I21" s="5">
-        <v>405</v>
+        <v>409</v>
       </c>
       <c r="J21" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="K21" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5">
-        <v>3866</v>
+        <v>7345</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="D22" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>54</v>
+      </c>
       <c r="E22" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="F22" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F22" s="6"/>
       <c r="G22" s="6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H22" s="6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="I22" s="5">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="J22" s="5">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="K22" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5">
-        <v>190</v>
+        <v>3866</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      <c r="E23" s="6"/>
+        <v>18</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6" t="s">
+        <v>56</v>
+      </c>
       <c r="F23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G23" s="6" t="s">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="H23" s="6" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="I23" s="5">
-        <v>400</v>
-[...1 lines deleted...]
-      <c r="J23" s="5"/>
+        <v>402</v>
+      </c>
+      <c r="J23" s="5">
+        <v>20</v>
+      </c>
       <c r="K23" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D24" s="6" t="s">
         <v>14</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G24" s="6"/>
+      <c r="G24" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="H24" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I24" s="5">
         <v>400</v>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>1890</v>
+        <v>191</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="6"/>
       <c r="H25" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I25" s="5">
-        <v>399</v>
-[...3 lines deleted...]
-      </c>
+        <v>400</v>
+      </c>
+      <c r="J25" s="5"/>
       <c r="K25" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>5786</v>
+        <v>1890</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>47</v>
+        <v>27</v>
       </c>
       <c r="D26" s="6"/>
       <c r="E26" s="6" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F26" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="5">
-        <v>395</v>
+        <v>399</v>
       </c>
       <c r="J26" s="5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="K26" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
         <v>4944</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F27" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H27" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I27" s="5">
         <v>394</v>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
         <v>7398</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>13</v>
       </c>
@@ -2067,54 +2067,54 @@
         <v>29</v>
       </c>
       <c r="H33" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I33" s="5">
         <v>388</v>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
         <v>4289</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D34" s="6"/>
       <c r="E34" s="6" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="F34" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G34" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H34" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I34" s="5">
         <v>387</v>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
         <v>414</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>66</v>
       </c>
@@ -2358,91 +2358,91 @@
       </c>
       <c r="G42" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I42" s="5">
         <v>370</v>
       </c>
       <c r="J42" s="5">
         <v>19</v>
       </c>
       <c r="K42" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
         <v>6276</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="5">
         <v>368</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>1525</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>75</v>
       </c>
       <c r="I44" s="5">
         <v>366</v>
       </c>
       <c r="J44" s="5">
         <v>25</v>
       </c>
       <c r="K44" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>6159</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
@@ -2588,51 +2588,51 @@
       <c r="G49" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>75</v>
       </c>
       <c r="I49" s="5">
         <v>359</v>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
         <v>944</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E50" s="6"/>
       <c r="F50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="5">
         <v>358</v>
       </c>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
         <v>6066</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="6" t="s">
@@ -2850,51 +2850,51 @@
       </c>
       <c r="J57" s="5">
         <v>20</v>
       </c>
       <c r="K57" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5">
         <v>6732</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D58" s="6" t="s">
         <v>79</v>
       </c>
       <c r="E58" s="6" t="s">
         <v>80</v>
       </c>
       <c r="F58" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G58" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H58" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I58" s="5">
         <v>352</v>
       </c>
       <c r="J58" s="5">
         <v>27</v>
       </c>
       <c r="K58" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5">
         <v>7195</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
@@ -3081,51 +3081,51 @@
       <c r="I64" s="5">
         <v>344</v>
       </c>
       <c r="J64" s="5">
         <v>29</v>
       </c>
       <c r="K64" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5">
         <v>1116</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I65" s="5">
         <v>341</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5">
         <v>2768</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D66" s="6" t="s">
         <v>95</v>
@@ -3575,57 +3575,57 @@
       </c>
       <c r="G81" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H81" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I81" s="5">
         <v>328</v>
       </c>
       <c r="J81" s="5">
         <v>22</v>
       </c>
       <c r="K81" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:11">
       <c r="A82" s="5">
         <v>4306</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C82" s="6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D82" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E82" s="6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I82" s="5">
         <v>328</v>
       </c>
       <c r="J82" s="5">
         <v>20</v>
       </c>
       <c r="K82" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5">
         <v>5754</v>
       </c>
       <c r="B83" s="6" t="s">
@@ -3671,51 +3671,51 @@
       <c r="E84" s="6" t="s">
         <v>100</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="6"/>
       <c r="H84" s="6"/>
       <c r="I84" s="5">
         <v>324</v>
       </c>
       <c r="J84" s="5"/>
       <c r="K84" s="5"/>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
         <v>5097</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D85" s="6" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E85" s="6" t="s">
         <v>101</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I85" s="5">
         <v>324</v>
       </c>
       <c r="J85" s="5">
         <v>26</v>
       </c>
       <c r="K85" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5">
@@ -3877,51 +3877,51 @@
       </c>
       <c r="G91" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I91" s="5">
         <v>319</v>
       </c>
       <c r="J91" s="5">
         <v>22</v>
       </c>
       <c r="K91" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
         <v>6704</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D92" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E92" s="6"/>
       <c r="F92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I92" s="5">
         <v>319</v>
       </c>
       <c r="J92" s="5">
         <v>25</v>
       </c>
       <c r="K92" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="93" spans="1:11">
@@ -4113,51 +4113,51 @@
       <c r="I98" s="5">
         <v>316</v>
       </c>
       <c r="J98" s="5">
         <v>20</v>
       </c>
       <c r="K98" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="5">
         <v>1117</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D99" s="6" t="s">
         <v>94</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I99" s="5">
         <v>315</v>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="5">
         <v>1132</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>113</v>
@@ -4650,51 +4650,51 @@
         <v>17</v>
       </c>
       <c r="I115" s="5">
         <v>305</v>
       </c>
       <c r="J115" s="5">
         <v>20</v>
       </c>
       <c r="K115" s="5"/>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="5">
         <v>3835</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D116" s="6"/>
       <c r="E116" s="6" t="s">
         <v>122</v>
       </c>
       <c r="F116" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G116" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H116" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I116" s="5">
         <v>304</v>
       </c>
       <c r="J116" s="5">
         <v>25</v>
       </c>
       <c r="K116" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="5">
         <v>3935</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C117" s="6" t="s">
@@ -4782,51 +4782,51 @@
       <c r="I119" s="5">
         <v>303</v>
       </c>
       <c r="J119" s="5">
         <v>17</v>
       </c>
       <c r="K119" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="5">
         <v>4837</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D120" s="6" t="s">
         <v>127</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I120" s="5">
         <v>302</v>
       </c>
       <c r="J120" s="5">
         <v>21</v>
       </c>
       <c r="K120" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="5">
         <v>7626</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
@@ -4967,122 +4967,122 @@
       <c r="H125" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I125" s="5">
         <v>300</v>
       </c>
       <c r="J125" s="5">
         <v>20</v>
       </c>
       <c r="K125" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="5">
         <v>3913</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C126" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D126" s="6"/>
       <c r="E126" s="6" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="F126" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G126" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I126" s="5">
         <v>300</v>
       </c>
       <c r="J126" s="5">
         <v>10</v>
       </c>
       <c r="K126" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>4280</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>68</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>106</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I127" s="5">
         <v>300</v>
       </c>
       <c r="J127" s="5">
         <v>22</v>
       </c>
       <c r="K127" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
         <v>5784</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D128" s="6"/>
       <c r="E128" s="6" t="s">
         <v>133</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="5">
         <v>300</v>
       </c>
       <c r="J128" s="5">
         <v>15</v>
       </c>
       <c r="K128" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="5">
         <v>7139</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
@@ -5217,51 +5217,51 @@
       </c>
       <c r="G133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>75</v>
       </c>
       <c r="I133" s="5">
         <v>296</v>
       </c>
       <c r="J133" s="5">
         <v>20</v>
       </c>
       <c r="K133" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="5">
         <v>1576</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D134" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I134" s="5">
         <v>296</v>
       </c>
       <c r="J134" s="5">
         <v>20</v>
       </c>
       <c r="K134" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:11">
@@ -5283,84 +5283,84 @@
       </c>
       <c r="G135" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I135" s="5">
         <v>295</v>
       </c>
       <c r="J135" s="5">
         <v>28</v>
       </c>
       <c r="K135" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="5">
         <v>4502</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="s">
         <v>139</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G136" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I136" s="5">
         <v>294</v>
       </c>
       <c r="J136" s="5">
         <v>22</v>
       </c>
       <c r="K136" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="5">
         <v>1326</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D137" s="6" t="s">
         <v>105</v>
       </c>
       <c r="E137" s="6"/>
       <c r="F137" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G137" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H137" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I137" s="5">
         <v>292</v>
       </c>
       <c r="J137" s="5">
         <v>15</v>
       </c>
       <c r="K137" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="138" spans="1:11">
@@ -5630,51 +5630,51 @@
       </c>
       <c r="G146" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H146" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I146" s="5">
         <v>283</v>
       </c>
       <c r="J146" s="5">
         <v>18</v>
       </c>
       <c r="K146" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147" s="5">
         <v>4657</v>
       </c>
       <c r="B147" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C147" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D147" s="6"/>
       <c r="E147" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F147" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G147" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H147" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I147" s="5">
         <v>283</v>
       </c>
       <c r="J147" s="5">
         <v>22</v>
       </c>
       <c r="K147" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:11">
@@ -5795,51 +5795,51 @@
       </c>
       <c r="G151" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H151" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I151" s="5">
         <v>280</v>
       </c>
       <c r="J151" s="5">
         <v>29</v>
       </c>
       <c r="K151" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152" s="5">
         <v>4857</v>
       </c>
       <c r="B152" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C152" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D152" s="6"/>
       <c r="E152" s="6" t="s">
         <v>150</v>
       </c>
       <c r="F152" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G152" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I152" s="5">
         <v>280</v>
       </c>
       <c r="J152" s="5">
         <v>19</v>
       </c>
       <c r="K152" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:11">
@@ -5905,51 +5905,51 @@
       </c>
       <c r="J154" s="5">
         <v>30</v>
       </c>
       <c r="K154" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="5">
         <v>5577</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C155" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D155" s="6" t="s">
         <v>151</v>
       </c>
       <c r="E155" s="6" t="s">
         <v>152</v>
       </c>
       <c r="F155" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I155" s="5">
         <v>277</v>
       </c>
       <c r="J155" s="5"/>
       <c r="K155" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="5">
         <v>5806</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>61</v>
       </c>
@@ -6113,51 +6113,51 @@
         <v>27</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="6" t="s">
         <v>158</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G161" s="6"/>
       <c r="H161" s="6"/>
       <c r="I161" s="5">
         <v>270</v>
       </c>
       <c r="J161" s="5"/>
       <c r="K161" s="5"/>
     </row>
     <row r="162" spans="1:11">
       <c r="A162" s="5">
         <v>4658</v>
       </c>
       <c r="B162" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C162" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D162" s="6"/>
       <c r="E162" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F162" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G162" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H162" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I162" s="5">
         <v>270</v>
       </c>
       <c r="J162" s="5">
         <v>22</v>
       </c>
       <c r="K162" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="163" spans="1:11">
@@ -6270,51 +6270,51 @@
       </c>
       <c r="G166" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H166" s="6" t="s">
         <v>75</v>
       </c>
       <c r="I166" s="5">
         <v>266</v>
       </c>
       <c r="J166" s="5">
         <v>26</v>
       </c>
       <c r="K166" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="167" spans="1:11">
       <c r="A167" s="5">
         <v>4656</v>
       </c>
       <c r="B167" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C167" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D167" s="6"/>
       <c r="E167" s="6" t="s">
         <v>146</v>
       </c>
       <c r="F167" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G167" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H167" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I167" s="5">
         <v>266</v>
       </c>
       <c r="J167" s="5">
         <v>18</v>
       </c>
       <c r="K167" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="168" spans="1:11">
@@ -6370,51 +6370,51 @@
       </c>
       <c r="H169" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I169" s="5">
         <v>262</v>
       </c>
       <c r="J169" s="5">
         <v>25</v>
       </c>
       <c r="K169" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="5">
         <v>4622</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
         <v>59</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G170" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I170" s="5">
         <v>262</v>
       </c>
       <c r="J170" s="5">
         <v>18</v>
       </c>
       <c r="K170" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="5">
         <v>6712</v>
       </c>
@@ -7018,51 +7018,51 @@
         <v>18</v>
       </c>
       <c r="D190" s="6"/>
       <c r="E190" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F190" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G190" s="6"/>
       <c r="H190" s="6"/>
       <c r="I190" s="5">
         <v>242</v>
       </c>
       <c r="J190" s="5"/>
       <c r="K190" s="5"/>
     </row>
     <row r="191" spans="1:11">
       <c r="A191" s="5">
         <v>7662</v>
       </c>
       <c r="B191" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C191" s="6" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D191" s="6" t="s">
         <v>177</v>
       </c>
       <c r="E191" s="6" t="s">
         <v>178</v>
       </c>
       <c r="F191" s="6"/>
       <c r="G191" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I191" s="5">
         <v>241</v>
       </c>
       <c r="J191" s="5">
         <v>10</v>
       </c>
       <c r="K191" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="192" spans="1:11">
@@ -7141,51 +7141,51 @@
       <c r="I194" s="5">
         <v>237</v>
       </c>
       <c r="J194" s="5">
         <v>18</v>
       </c>
       <c r="K194" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="195" spans="1:11">
       <c r="A195" s="5">
         <v>1137</v>
       </c>
       <c r="B195" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C195" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D195" s="6" t="s">
         <v>113</v>
       </c>
       <c r="E195" s="6"/>
       <c r="F195" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G195" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H195" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I195" s="5">
         <v>235</v>
       </c>
       <c r="J195" s="5">
         <v>20</v>
       </c>
       <c r="K195" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="196" spans="1:11">
       <c r="A196" s="5">
         <v>3617</v>
       </c>
       <c r="B196" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C196" s="6" t="s">
@@ -7200,58 +7200,58 @@
       </c>
       <c r="G196" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H196" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I196" s="5">
         <v>235</v>
       </c>
       <c r="J196" s="5">
         <v>17</v>
       </c>
       <c r="K196" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="197" spans="1:11">
       <c r="A197" s="5">
         <v>5223</v>
       </c>
       <c r="B197" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C197" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D197" s="6"/>
       <c r="E197" s="6" t="s">
         <v>181</v>
       </c>
       <c r="F197" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G197" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H197" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I197" s="5">
         <v>235</v>
       </c>
       <c r="J197" s="5"/>
       <c r="K197" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="198" spans="1:11">
       <c r="A198" s="5">
         <v>3618</v>
       </c>
       <c r="B198" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C198" s="6" t="s">
         <v>124</v>
       </c>
@@ -7360,51 +7360,51 @@
         <v>17</v>
       </c>
       <c r="I201" s="5">
         <v>221</v>
       </c>
       <c r="J201" s="5">
         <v>20</v>
       </c>
       <c r="K201" s="5"/>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="5">
         <v>1024</v>
       </c>
       <c r="B202" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C202" s="6" t="s">
         <v>168</v>
       </c>
       <c r="D202" s="6"/>
       <c r="E202" s="6" t="s">
         <v>169</v>
       </c>
       <c r="F202" s="6" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="G202" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H202" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I202" s="5">
         <v>220</v>
       </c>
       <c r="J202" s="5">
         <v>13</v>
       </c>
       <c r="K202" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="203" spans="1:11">
       <c r="A203" s="5">
         <v>3093</v>
       </c>
       <c r="B203" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C203" s="6" t="s">
@@ -7494,51 +7494,51 @@
         <v>27</v>
       </c>
       <c r="D206" s="6"/>
       <c r="E206" s="6" t="s">
         <v>185</v>
       </c>
       <c r="F206" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G206" s="6"/>
       <c r="H206" s="6"/>
       <c r="I206" s="5">
         <v>215</v>
       </c>
       <c r="J206" s="5"/>
       <c r="K206" s="5"/>
     </row>
     <row r="207" spans="1:11">
       <c r="A207" s="5">
         <v>4515</v>
       </c>
       <c r="B207" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C207" s="6" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="D207" s="6"/>
       <c r="E207" s="6" t="s">
         <v>186</v>
       </c>
       <c r="F207" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G207" s="6" t="s">
         <v>35</v>
       </c>
       <c r="H207" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I207" s="5">
         <v>208</v>
       </c>
       <c r="J207" s="5"/>
       <c r="K207" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="208" spans="1:11">
       <c r="A208" s="5">
         <v>6846</v>