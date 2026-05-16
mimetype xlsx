--- v2 (2026-03-17)
+++ v3 (2026-05-16)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="104">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-17</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-16</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -247,69 +247,69 @@
   <si>
     <t>Arthur Diderichstraat 32</t>
   </si>
   <si>
     <t>Boom zichtbaar vanaf de weg, bezettende een centrale positie in het landschap.</t>
   </si>
   <si>
     <t xml:space="preserve">Fernand Tonnetgaarde </t>
   </si>
   <si>
     <t>Ambiorix-square, Maria-LouizaSquare, Margaretasquare en Palmerstonlaan</t>
   </si>
   <si>
     <t xml:space="preserve">Maria-Louizasquare </t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t>Henri Matisselaan 14</t>
   </si>
   <si>
     <t xml:space="preserve">Adolphe Dupuichlaan </t>
   </si>
   <si>
+    <t>Pierre Pauluspark</t>
+  </si>
+  <si>
     <t>Patrijzendal 1</t>
   </si>
   <si>
     <t>Geïnventariseerd maar geveld</t>
   </si>
   <si>
     <t>Leybeekpark</t>
   </si>
   <si>
     <t>Schermkunstlaan 73</t>
   </si>
   <si>
     <t>De school Het Rad</t>
   </si>
   <si>
     <t xml:space="preserve">Burgersstraat </t>
-  </si>
-[...1 lines deleted...]
-    <t>Pierre Pauluspark</t>
   </si>
   <si>
     <t>Mariannestraat 36</t>
   </si>
   <si>
     <t>Vleeskersenstraat 23</t>
   </si>
   <si>
     <t>Fernand Légerstraat 46a</t>
   </si>
   <si>
     <t xml:space="preserve">Eugène Keymplein </t>
   </si>
   <si>
     <t xml:space="preserve">Vleeskersenstraat </t>
   </si>
   <si>
     <t>Louis Ernottestraat 79</t>
   </si>
   <si>
     <t>Hagedoornlaan 42</t>
   </si>
   <si>
     <t>Terhulpsesteenweg 120</t>
   </si>
@@ -1069,51 +1069,51 @@
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D11" s="6"/>
       <c r="E11" s="6" t="s">
         <v>36</v>
       </c>
       <c r="F11" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H11" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I11" s="5">
         <v>284</v>
       </c>
       <c r="J11" s="5">
         <v>10</v>
       </c>
       <c r="K11" s="5">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5">
         <v>54</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E12" s="6"/>
       <c r="F12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>17</v>
       </c>
@@ -1962,222 +1962,222 @@
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
         <v>75</v>
       </c>
       <c r="F39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I39" s="5">
         <v>184</v>
       </c>
       <c r="J39" s="5">
         <v>12</v>
       </c>
       <c r="K39" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>4261</v>
+        <v>7506</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="E40" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="D40" s="6" t="s">
         <v>76</v>
       </c>
-      <c r="F40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E40" s="6"/>
+      <c r="F40" s="6"/>
       <c r="G40" s="6" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="5">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="J40" s="5">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="K40" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>2422</v>
+        <v>4261</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="D41" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D41" s="6"/>
+      <c r="E41" s="6" t="s">
+        <v>77</v>
+      </c>
+      <c r="F41" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="E41" s="6"/>
-[...4 lines deleted...]
-      <c r="H41" s="6"/>
+      <c r="G41" s="6" t="s">
+        <v>34</v>
+      </c>
+      <c r="H41" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="I41" s="5">
-        <v>180</v>
-[...1 lines deleted...]
-      <c r="J41" s="5"/>
+        <v>181</v>
+      </c>
+      <c r="J41" s="5">
+        <v>12</v>
+      </c>
       <c r="K41" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>4189</v>
+        <v>2422</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="E42" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="D42" s="6" t="s">
         <v>79</v>
       </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>78</v>
+      </c>
+      <c r="G42" s="6"/>
+      <c r="H42" s="6"/>
       <c r="I42" s="5">
         <v>180</v>
       </c>
-      <c r="J42" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J42" s="5"/>
       <c r="K42" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>5552</v>
+        <v>4189</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>37</v>
-[...1 lines deleted...]
-      <c r="D43" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I43" s="5">
         <v>180</v>
       </c>
       <c r="J43" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="K43" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>7506</v>
+        <v>5552</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>67</v>
+        <v>37</v>
       </c>
       <c r="D44" s="6" t="s">
+        <v>81</v>
+      </c>
+      <c r="E44" s="6" t="s">
         <v>82</v>
       </c>
-      <c r="E44" s="6"/>
-      <c r="F44" s="6"/>
+      <c r="F44" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G44" s="6" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I44" s="5">
         <v>180</v>
       </c>
       <c r="J44" s="5">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="K44" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>5549</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D45" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E45" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="5">
         <v>177</v>
       </c>
       <c r="J45" s="5">
         <v>13</v>
       </c>
       <c r="K45" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
         <v>4877</v>
       </c>
       <c r="B46" s="6" t="s">
@@ -2196,54 +2196,54 @@
       <c r="G46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I46" s="5">
         <v>175</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="5">
         <v>4</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
         <v>5548</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D47" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E47" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H47" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I47" s="5">
         <v>174</v>
       </c>
       <c r="J47" s="5">
         <v>14</v>
       </c>
       <c r="K47" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
         <v>2257</v>
       </c>
       <c r="B48" s="6" t="s">
@@ -2384,81 +2384,81 @@
       <c r="I52" s="5">
         <v>165</v>
       </c>
       <c r="J52" s="5">
         <v>5</v>
       </c>
       <c r="K52" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>1955</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F53" s="6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I53" s="5">
         <v>158</v>
       </c>
       <c r="J53" s="5"/>
       <c r="K53" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5">
         <v>5551</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D54" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E54" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H54" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I54" s="5">
         <v>156</v>
       </c>
       <c r="J54" s="5">
         <v>15</v>
       </c>
       <c r="K54" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
         <v>1295</v>
       </c>
       <c r="B55" s="6" t="s">