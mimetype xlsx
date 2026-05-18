--- v2 (2026-03-17)
+++ v3 (2026-05-18)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-17</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-18</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -421,50 +421,56 @@
   <si>
     <t>Azalealaan 48</t>
   </si>
   <si>
     <t xml:space="preserve"> H.Demarque</t>
   </si>
   <si>
     <t xml:space="preserve">Boondaalse Steenweg </t>
   </si>
   <si>
     <t>Ganshoren</t>
   </si>
   <si>
     <t xml:space="preserve">Sergeant Sorensenstraat </t>
   </si>
   <si>
     <t>Grotplein en openbare tuin</t>
   </si>
   <si>
     <t xml:space="preserve">Leopold I straat </t>
   </si>
   <si>
     <t xml:space="preserve">Georges De Lombaerdestraat </t>
   </si>
   <si>
+    <t>St.- Gillis</t>
+  </si>
+  <si>
+    <t>Berckmansstraat 121</t>
+  </si>
+  <si>
     <t>Franciskanenlaan 3a</t>
   </si>
   <si>
     <t>Sint-Albaansbergdomein</t>
   </si>
   <si>
     <t>Jan Sobieskilaan 17</t>
   </si>
   <si>
     <t>Begraafplaats van Laken</t>
   </si>
   <si>
     <t>Begraafplaats van Sint-Joost-ten-Node</t>
   </si>
   <si>
     <t>Henri Choméstraat 9</t>
   </si>
   <si>
     <t>Park van het Manoir d'Anjou</t>
   </si>
   <si>
     <t>De tuin van de Japanse Toren</t>
   </si>
   <si>
     <t xml:space="preserve">Jules Van Praetstraat </t>
@@ -473,56 +479,50 @@
     <t>Roodebeekpark</t>
   </si>
   <si>
     <t>Lijsterbessebomenlaan 5b</t>
   </si>
   <si>
     <t>Guillaume Macaulaan 45</t>
   </si>
   <si>
     <t>Omgeving van de Sint-Clemenskerk</t>
   </si>
   <si>
     <t>Huart Hamoirlaan 23</t>
   </si>
   <si>
     <t>Forestierpark</t>
   </si>
   <si>
     <t>Sint-Molenpark</t>
   </si>
   <si>
     <t>de Mérodestraat 444</t>
   </si>
   <si>
     <t>Sint-Pietersvoorplein 1</t>
-  </si>
-[...4 lines deleted...]
-    <t>Berckmansstraat 121</t>
   </si>
   <si>
     <t>Omgeving van de Roze Hoeve</t>
   </si>
   <si>
     <t>De Frélaan 40</t>
   </si>
   <si>
     <t>Astridpark</t>
   </si>
   <si>
     <t>Donderberg</t>
   </si>
   <si>
     <t>Tuinbouwersstraat 10</t>
   </si>
   <si>
     <t>Warandepark</t>
   </si>
   <si>
     <t>Vergotestraat 40</t>
   </si>
   <si>
     <t>Garcetpark</t>
   </si>
@@ -3817,53 +3817,55 @@
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
         <v>22</v>
       </c>
       <c r="D91" s="6" t="s">
         <v>121</v>
       </c>
       <c r="E91" s="6" t="s">
         <v>122</v>
       </c>
       <c r="F91" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G91" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H91" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I91" s="5">
         <v>264</v>
       </c>
-      <c r="J91" s="5"/>
+      <c r="J91" s="5">
+        <v>18</v>
+      </c>
       <c r="K91" s="5">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
         <v>6883</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>88</v>
       </c>
       <c r="D92" s="6"/>
       <c r="E92" s="6" t="s">
         <v>123</v>
       </c>
       <c r="F92" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G92" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H92" s="6" t="s">
         <v>17</v>
       </c>
@@ -4372,757 +4374,757 @@
       <c r="D109" s="6"/>
       <c r="E109" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F109" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G109" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H109" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I109" s="5">
         <v>255</v>
       </c>
       <c r="J109" s="5">
         <v>20</v>
       </c>
       <c r="K109" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:11">
       <c r="A110" s="5">
-        <v>4152</v>
+        <v>4084</v>
       </c>
       <c r="B110" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C110" s="6" t="s">
-        <v>47</v>
+        <v>134</v>
       </c>
       <c r="D110" s="6"/>
       <c r="E110" s="6" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="F110" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G110" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H110" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I110" s="5">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J110" s="5">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="K110" s="5">
-        <v>10</v>
+        <v>19</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111" s="5">
-        <v>5436</v>
+        <v>4152</v>
       </c>
       <c r="B111" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C111" s="6" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D111" s="6"/>
       <c r="E111" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F111" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G111" s="6" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H111" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I111" s="5">
         <v>253</v>
       </c>
       <c r="J111" s="5">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="K111" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112" s="5">
-        <v>6812</v>
+        <v>5436</v>
       </c>
       <c r="B112" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C112" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D112" s="6" t="s">
         <v>137</v>
       </c>
-      <c r="E112" s="6"/>
+      <c r="E112" s="6" t="s">
+        <v>138</v>
+      </c>
       <c r="F112" s="6" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G112" s="6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H112" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I112" s="5">
         <v>253</v>
       </c>
-      <c r="J112" s="5"/>
+      <c r="J112" s="5">
+        <v>20</v>
+      </c>
       <c r="K112" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113" s="5">
-        <v>4153</v>
+        <v>6812</v>
       </c>
       <c r="B113" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C113" s="6" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D113" s="6" t="s">
+        <v>139</v>
+      </c>
+      <c r="E113" s="6"/>
       <c r="F113" s="6" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G113" s="6" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="H113" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I113" s="5">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>253</v>
+      </c>
+      <c r="J113" s="5"/>
       <c r="K113" s="5">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114" s="5">
-        <v>3522</v>
+        <v>4153</v>
       </c>
       <c r="B114" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C114" s="6" t="s">
-        <v>24</v>
-[...3 lines deleted...]
-      </c>
+        <v>47</v>
+      </c>
+      <c r="D114" s="6"/>
       <c r="E114" s="6" t="s">
-        <v>139</v>
+        <v>136</v>
       </c>
       <c r="F114" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G114" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H114" s="6" t="s">
-        <v>39</v>
+        <v>21</v>
       </c>
       <c r="I114" s="5">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="J114" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K114" s="5">
-        <v>18</v>
+        <v>15</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115" s="5">
-        <v>619</v>
+        <v>3522</v>
       </c>
       <c r="B115" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C115" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="D115" s="6" t="s">
+        <v>140</v>
+      </c>
+      <c r="E115" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="F115" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G115" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H115" s="6" t="s">
+        <v>39</v>
+      </c>
+      <c r="I115" s="5">
+        <v>251</v>
+      </c>
+      <c r="J115" s="5">
+        <v>20</v>
+      </c>
+      <c r="K115" s="5">
         <v>18</v>
-      </c>
-[...12 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116" s="5">
-        <v>2630</v>
+        <v>619</v>
       </c>
       <c r="B116" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="6" t="s">
-        <v>47</v>
-[...3 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D116" s="6"/>
       <c r="E116" s="6"/>
       <c r="F116" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G116" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G116" s="6"/>
+      <c r="H116" s="6"/>
       <c r="I116" s="5">
         <v>250</v>
       </c>
-      <c r="J116" s="5">
-[...2 lines deleted...]
-      <c r="K116" s="5"/>
+      <c r="J116" s="5"/>
+      <c r="K116" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117" s="5">
-        <v>781</v>
+        <v>2630</v>
       </c>
       <c r="B117" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C117" s="6" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="D117" s="6" t="s">
-        <v>79</v>
+        <v>142</v>
       </c>
       <c r="E117" s="6"/>
       <c r="F117" s="6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-      <c r="H117" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="G117" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H117" s="6" t="s">
+        <v>39</v>
+      </c>
       <c r="I117" s="5">
-        <v>248</v>
-[...4 lines deleted...]
-      </c>
+        <v>250</v>
+      </c>
+      <c r="J117" s="5">
+        <v>20</v>
+      </c>
+      <c r="K117" s="5"/>
     </row>
     <row r="118" spans="1:11">
       <c r="A118" s="5">
-        <v>6339</v>
+        <v>781</v>
       </c>
       <c r="B118" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C118" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D118" s="6" t="s">
-        <v>141</v>
-[...3 lines deleted...]
-      </c>
+        <v>79</v>
+      </c>
+      <c r="E118" s="6"/>
       <c r="F118" s="6" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="G118" s="6"/>
+      <c r="H118" s="6"/>
       <c r="I118" s="5">
         <v>248</v>
       </c>
-      <c r="J118" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J118" s="5"/>
       <c r="K118" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119" s="5">
-        <v>6612</v>
+        <v>6339</v>
       </c>
       <c r="B119" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C119" s="6" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="D119" s="6" t="s">
         <v>143</v>
       </c>
-      <c r="E119" s="6"/>
+      <c r="E119" s="6" t="s">
+        <v>144</v>
+      </c>
       <c r="F119" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G119" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H119" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I119" s="5">
         <v>248</v>
       </c>
-      <c r="J119" s="5"/>
+      <c r="J119" s="5">
+        <v>27</v>
+      </c>
       <c r="K119" s="5">
-        <v>10</v>
+        <v>20</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120" s="5">
-        <v>2679</v>
+        <v>6612</v>
       </c>
       <c r="B120" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C120" s="6" t="s">
-        <v>47</v>
+        <v>82</v>
       </c>
       <c r="D120" s="6" t="s">
-        <v>65</v>
+        <v>145</v>
       </c>
       <c r="E120" s="6"/>
       <c r="F120" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G120" s="6"/>
-      <c r="H120" s="6"/>
+      <c r="G120" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H120" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I120" s="5">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="J120" s="5"/>
       <c r="K120" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="5">
-        <v>5134</v>
+        <v>2679</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
-        <v>30</v>
+        <v>47</v>
       </c>
       <c r="D121" s="6" t="s">
-        <v>52</v>
+        <v>65</v>
       </c>
       <c r="E121" s="6"/>
       <c r="F121" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G121" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G121" s="6"/>
+      <c r="H121" s="6"/>
       <c r="I121" s="5">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="J121" s="5"/>
       <c r="K121" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="5">
-        <v>7047</v>
+        <v>5134</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>30</v>
       </c>
-      <c r="D122" s="6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D122" s="6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E122" s="6"/>
       <c r="F122" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G122" s="6" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I122" s="5">
-        <v>240</v>
-[...3 lines deleted...]
-      </c>
+        <v>241</v>
+      </c>
+      <c r="J122" s="5"/>
       <c r="K122" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="5">
-        <v>1580</v>
+        <v>7047</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C123" s="6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="E123" s="6"/>
+        <v>30</v>
+      </c>
+      <c r="D123" s="6"/>
+      <c r="E123" s="6" t="s">
+        <v>146</v>
+      </c>
       <c r="F123" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G123" s="6"/>
-      <c r="H123" s="6"/>
+      <c r="G123" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H123" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="I123" s="5">
-        <v>239</v>
-[...2 lines deleted...]
-      <c r="K123" s="5"/>
+        <v>240</v>
+      </c>
+      <c r="J123" s="5">
+        <v>28</v>
+      </c>
+      <c r="K123" s="5">
+        <v>14</v>
+      </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124" s="5">
-        <v>4592</v>
+        <v>1580</v>
       </c>
       <c r="B124" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C124" s="6" t="s">
-        <v>88</v>
-[...4 lines deleted...]
-      </c>
+        <v>22</v>
+      </c>
+      <c r="D124" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="E124" s="6"/>
       <c r="F124" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G124" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G124" s="6"/>
+      <c r="H124" s="6"/>
       <c r="I124" s="5">
         <v>239</v>
       </c>
-      <c r="J124" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J124" s="5"/>
+      <c r="K124" s="5"/>
     </row>
     <row r="125" spans="1:11">
       <c r="A125" s="5">
-        <v>2308</v>
+        <v>4592</v>
       </c>
       <c r="B125" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C125" s="6" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="E125" s="6"/>
+        <v>88</v>
+      </c>
+      <c r="D125" s="6"/>
+      <c r="E125" s="6" t="s">
+        <v>147</v>
+      </c>
       <c r="F125" s="6" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="G125" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="G125" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="H125" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I125" s="5">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="J125" s="5"/>
+        <v>239</v>
+      </c>
+      <c r="J125" s="5">
+        <v>22</v>
+      </c>
       <c r="K125" s="5">
-        <v>0</v>
+        <v>17</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126" s="5">
-        <v>3812</v>
+        <v>2308</v>
       </c>
       <c r="B126" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C126" s="6" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      </c>
+        <v>70</v>
+      </c>
+      <c r="D126" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="E126" s="6"/>
       <c r="F126" s="6" t="s">
-        <v>15</v>
-[...3 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="G126" s="6"/>
       <c r="H126" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I126" s="5">
         <v>236</v>
       </c>
-      <c r="J126" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J126" s="5"/>
       <c r="K126" s="5">
-        <v>20</v>
+        <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
-        <v>56</v>
+        <v>3812</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="E127" s="6"/>
+        <v>24</v>
+      </c>
+      <c r="D127" s="6"/>
+      <c r="E127" s="6" t="s">
+        <v>149</v>
+      </c>
       <c r="F127" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G127" s="6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I127" s="5">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="J127" s="5">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="K127" s="5">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
-        <v>422</v>
+        <v>56</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
-        <v>75</v>
+        <v>33</v>
       </c>
       <c r="D128" s="6" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E128" s="6"/>
       <c r="F128" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G128" s="6"/>
-      <c r="H128" s="6"/>
+      <c r="G128" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H128" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I128" s="5">
         <v>235</v>
       </c>
-      <c r="J128" s="5"/>
-      <c r="K128" s="5"/>
+      <c r="J128" s="5">
+        <v>29</v>
+      </c>
+      <c r="K128" s="5">
+        <v>18</v>
+      </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="5">
-        <v>780</v>
+        <v>422</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C129" s="6" t="s">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="D129" s="6" t="s">
-        <v>79</v>
+        <v>151</v>
       </c>
       <c r="E129" s="6"/>
       <c r="F129" s="6" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G129" s="6"/>
       <c r="H129" s="6"/>
       <c r="I129" s="5">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="J129" s="5"/>
-      <c r="K129" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K129" s="5"/>
     </row>
     <row r="130" spans="1:11">
       <c r="A130" s="5">
-        <v>7000</v>
+        <v>780</v>
       </c>
       <c r="B130" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C130" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D130" s="6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E130" s="6"/>
       <c r="F130" s="6" t="s">
-        <v>15</v>
-[...6 lines deleted...]
-      </c>
+        <v>73</v>
+      </c>
+      <c r="G130" s="6"/>
+      <c r="H130" s="6"/>
       <c r="I130" s="5">
-        <v>232</v>
-[...3 lines deleted...]
-      </c>
+        <v>234</v>
+      </c>
+      <c r="J130" s="5"/>
       <c r="K130" s="5">
-        <v>22</v>
+        <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131" s="5">
-        <v>4124</v>
+        <v>7000</v>
       </c>
       <c r="B131" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C131" s="6" t="s">
-        <v>47</v>
+        <v>13</v>
       </c>
       <c r="D131" s="6"/>
       <c r="E131" s="6" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="F131" s="6" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G131" s="6" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="H131" s="6" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="I131" s="5">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="J131" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K131" s="5">
-        <v>15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132" s="5">
-        <v>4084</v>
+        <v>4124</v>
       </c>
       <c r="B132" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C132" s="6" t="s">
-        <v>152</v>
+        <v>47</v>
       </c>
       <c r="D132" s="6"/>
       <c r="E132" s="6" t="s">
         <v>153</v>
       </c>
       <c r="F132" s="6" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="G132" s="6" t="s">
         <v>53</v>
       </c>
       <c r="H132" s="6" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="I132" s="5">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J132" s="5">
         <v>20</v>
       </c>
       <c r="K132" s="5">
-        <v>19</v>
+        <v>15</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="5">
         <v>5294</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D133" s="6" t="s">
         <v>81</v>
       </c>
       <c r="E133" s="6"/>
       <c r="F133" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>21</v>
       </c>
@@ -5330,51 +5332,51 @@
       </c>
       <c r="H140" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I140" s="5">
         <v>220</v>
       </c>
       <c r="J140" s="5">
         <v>21</v>
       </c>
       <c r="K140" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141" s="5">
         <v>7067</v>
       </c>
       <c r="B141" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C141" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D141" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E141" s="6"/>
       <c r="F141" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G141" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H141" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I141" s="5">
         <v>220</v>
       </c>
       <c r="J141" s="5">
         <v>25</v>
       </c>
       <c r="K141" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142" s="5">
         <v>5043</v>
       </c>
@@ -5551,51 +5553,51 @@
       </c>
       <c r="H147" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I147" s="5">
         <v>210</v>
       </c>
       <c r="J147" s="5">
         <v>12</v>
       </c>
       <c r="K147" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148" s="5">
         <v>7070</v>
       </c>
       <c r="B148" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C148" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D148" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E148" s="6"/>
       <c r="F148" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G148" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H148" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I148" s="5">
         <v>209</v>
       </c>
       <c r="J148" s="5">
         <v>15</v>
       </c>
       <c r="K148" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149" s="5">
         <v>3026</v>
       </c>
@@ -5799,51 +5801,51 @@
       </c>
       <c r="H155" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I155" s="5">
         <v>196</v>
       </c>
       <c r="J155" s="5">
         <v>4</v>
       </c>
       <c r="K155" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="5">
         <v>57</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D156" s="6" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G156" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H156" s="6" t="s">
         <v>39</v>
       </c>
       <c r="I156" s="5">
         <v>195</v>
       </c>
       <c r="J156" s="5">
         <v>15</v>
       </c>
       <c r="K156" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="5">
         <v>6438</v>
       </c>