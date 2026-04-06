--- v1 (2026-02-04)
+++ v2 (2026-04-06)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-02-04</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-06</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>