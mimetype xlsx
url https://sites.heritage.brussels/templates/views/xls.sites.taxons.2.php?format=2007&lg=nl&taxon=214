--- v2 (2026-04-06)
+++ v3 (2026-05-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-06</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -193,108 +193,108 @@
   <si>
     <t>Kroonlaan 262</t>
   </si>
   <si>
     <t>Sint-Joost-Ten-Node</t>
   </si>
   <si>
     <t>Kruidtuinpark</t>
   </si>
   <si>
     <t>De tuin van de Japanse Toren</t>
   </si>
   <si>
     <t xml:space="preserve">Jules Van Praetstraat </t>
   </si>
   <si>
     <t>Tuin van het Academienpaleis</t>
   </si>
   <si>
     <t>Palfynsquare</t>
   </si>
   <si>
     <t xml:space="preserve">Generaal de Ceunincklaan </t>
   </si>
   <si>
+    <t>Watermaal-Bosvoorde</t>
+  </si>
+  <si>
+    <t>Terhulpsesteenweg 166</t>
+  </si>
+  <si>
     <t>Garcetpark</t>
   </si>
   <si>
     <t>St.- Pieters - Woluwe</t>
   </si>
   <si>
     <t>Park van het Manoir d'Anjou</t>
   </si>
   <si>
-    <t>Watermaal-Bosvoorde</t>
-[...4 lines deleted...]
-  <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Park van het Sint-Michielskollege</t>
   </si>
   <si>
     <t>Sint-Michielslaan 24-26</t>
   </si>
   <si>
     <t>Openbaar park van Laeken</t>
   </si>
   <si>
     <t>Vogelzang 56</t>
   </si>
   <si>
     <t>Vleurgatse Steenweg 84</t>
   </si>
   <si>
     <t>Tenboschpark</t>
   </si>
   <si>
     <t>Vorst</t>
   </si>
   <si>
     <t>Rodenbachstraat 83</t>
   </si>
   <si>
     <t>Ptoléméelaan 12-14-16</t>
   </si>
   <si>
+    <t>Léopold Wienerlaan 87</t>
+  </si>
+  <si>
     <t>Georges Henrilaan 30</t>
   </si>
   <si>
     <t xml:space="preserve">Carl Requettelaan </t>
   </si>
   <si>
     <t>Leopoldpark</t>
   </si>
   <si>
     <t>Plantsoen de Meeûs op Brussel</t>
-  </si>
-[...1 lines deleted...]
-    <t>Léopold Wienerlaan 87</t>
   </si>
   <si>
     <t>Jules Lorgesquare</t>
   </si>
   <si>
     <t>Geïnventariseerd maar geveld</t>
   </si>
   <si>
     <t>Université Libre de Bruxelles - Solbosch</t>
   </si>
   <si>
     <t xml:space="preserve">Adolphe Buyllaan </t>
   </si>
   <si>
     <t>Gatti de Gamondstraat 95</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="5">
     <font>
       <b val="0"/>
@@ -1419,139 +1419,139 @@
       </c>
       <c r="E23" s="6" t="s">
         <v>57</v>
       </c>
       <c r="F23" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I23" s="5">
         <v>266</v>
       </c>
       <c r="J23" s="5">
         <v>24</v>
       </c>
       <c r="K23" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
-        <v>1468</v>
+        <v>3946</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="D24" s="6" t="s">
         <v>58</v>
       </c>
-      <c r="E24" s="6"/>
+      <c r="D24" s="6"/>
+      <c r="E24" s="6" t="s">
+        <v>59</v>
+      </c>
       <c r="F24" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G24" s="6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H24" s="6" t="s">
-        <v>40</v>
+        <v>21</v>
       </c>
       <c r="I24" s="5">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="J24" s="5">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="K24" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>2631</v>
+        <v>1468</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>59</v>
+        <v>44</v>
       </c>
       <c r="D25" s="6" t="s">
         <v>60</v>
       </c>
       <c r="E25" s="6"/>
       <c r="F25" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G25" s="6" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="H25" s="6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I25" s="5">
         <v>257</v>
       </c>
       <c r="J25" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K25" s="5">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>3946</v>
+        <v>2631</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>61</v>
       </c>
-      <c r="D26" s="6"/>
-      <c r="E26" s="6" t="s">
+      <c r="D26" s="6" t="s">
         <v>62</v>
       </c>
+      <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G26" s="6" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I26" s="5">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="J26" s="5">
         <v>20</v>
       </c>
       <c r="K26" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
         <v>4385</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D27" s="6" t="s">
         <v>64</v>
       </c>
       <c r="E27" s="6" t="s">
         <v>65</v>
       </c>
       <c r="F27" s="6" t="s">
@@ -1592,51 +1592,51 @@
       </c>
       <c r="G28" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H28" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I28" s="5">
         <v>239</v>
       </c>
       <c r="J28" s="5">
         <v>25</v>
       </c>
       <c r="K28" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
         <v>7017</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
         <v>67</v>
       </c>
       <c r="F29" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G29" s="6" t="s">
         <v>37</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="5">
         <v>238</v>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
         <v>4575</v>
@@ -1811,322 +1811,322 @@
       <c r="D35" s="6" t="s">
         <v>56</v>
       </c>
       <c r="E35" s="6"/>
       <c r="F35" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H35" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I35" s="5">
         <v>200</v>
       </c>
       <c r="J35" s="5">
         <v>18</v>
       </c>
       <c r="K35" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>6284</v>
+        <v>4529</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>24</v>
+        <v>58</v>
       </c>
       <c r="D36" s="6"/>
       <c r="E36" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>37</v>
+        <v>20</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I36" s="5">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="J36" s="5">
         <v>17</v>
       </c>
       <c r="K36" s="5">
-        <v>4</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>4344</v>
+        <v>6284</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="D37" s="6"/>
       <c r="E37" s="6" t="s">
         <v>74</v>
       </c>
       <c r="F37" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G37" s="6" t="s">
-        <v>20</v>
+        <v>37</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="I37" s="5">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="J37" s="5">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="K37" s="5">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
-        <v>783</v>
+        <v>4344</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="D38" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6" t="s">
         <v>75</v>
       </c>
-      <c r="E38" s="6"/>
       <c r="F38" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G38" s="6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I38" s="5">
-        <v>194</v>
+        <v>197</v>
       </c>
       <c r="J38" s="5">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="K38" s="5">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>5991</v>
+        <v>783</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E39" s="6"/>
-      <c r="F39" s="6"/>
+      <c r="F39" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="G39" s="6" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>21</v>
+        <v>40</v>
       </c>
       <c r="I39" s="5">
-        <v>190</v>
+        <v>194</v>
       </c>
       <c r="J39" s="5">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="K39" s="5">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>787</v>
+        <v>5991</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D40" s="6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E40" s="6"/>
-      <c r="F40" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F40" s="6"/>
       <c r="G40" s="6" t="s">
-        <v>32</v>
+        <v>16</v>
       </c>
       <c r="H40" s="6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I40" s="5">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="J40" s="5">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="K40" s="5">
-        <v>12</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>4529</v>
+        <v>787</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      </c>
+        <v>30</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E41" s="6"/>
       <c r="F41" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G41" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="I41" s="5">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J41" s="5">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="K41" s="5">
-        <v>8</v>
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
         <v>786</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I42" s="5">
         <v>164</v>
       </c>
       <c r="J42" s="5">
         <v>23</v>
       </c>
       <c r="K42" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
         <v>785</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E43" s="6"/>
       <c r="F43" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I43" s="5">
         <v>152</v>
       </c>
       <c r="J43" s="5">
         <v>23</v>
       </c>
       <c r="K43" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>784</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="6" t="s">
         <v>26</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>40</v>
       </c>
       <c r="I44" s="5">
         <v>146</v>
       </c>
       <c r="J44" s="5">
         <v>23</v>
       </c>
       <c r="K44" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>6152</v>
       </c>