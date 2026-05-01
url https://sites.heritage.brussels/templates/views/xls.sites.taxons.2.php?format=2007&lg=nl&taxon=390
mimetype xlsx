--- v2 (2026-03-16)
+++ v3 (2026-05-01)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-16</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-01</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>