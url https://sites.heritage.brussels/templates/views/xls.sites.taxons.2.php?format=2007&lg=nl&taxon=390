--- v3 (2026-05-01)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-01</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -843,464 +843,464 @@
       </c>
       <c r="E8" s="6" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="6" t="s">
         <v>26</v>
       </c>
       <c r="I8" s="5">
         <v>311</v>
       </c>
       <c r="J8" s="5">
         <v>23</v>
       </c>
       <c r="K8" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9" s="5">
-        <v>1695</v>
+        <v>869</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D9" s="6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E9" s="6"/>
       <c r="F9" s="6" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-      <c r="H9" s="6"/>
+        <v>22</v>
+      </c>
+      <c r="G9" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="I9" s="5">
         <v>310</v>
       </c>
-      <c r="J9" s="5"/>
+      <c r="J9" s="5">
+        <v>25</v>
+      </c>
       <c r="K9" s="5">
-        <v>0</v>
+        <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10" s="5">
-        <v>678</v>
+        <v>1695</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C10" s="6" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D10" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="6"/>
       <c r="F10" s="6" t="s">
         <v>31</v>
       </c>
-      <c r="G10" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G10" s="6"/>
+      <c r="H10" s="6"/>
       <c r="I10" s="5">
-        <v>309</v>
-[...3 lines deleted...]
-      </c>
+        <v>310</v>
+      </c>
+      <c r="J10" s="5"/>
       <c r="K10" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11" s="5">
-        <v>1179</v>
+        <v>678</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="6" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="E11" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D11" s="6"/>
+      <c r="E11" s="6" t="s">
+        <v>32</v>
+      </c>
       <c r="F11" s="6" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="G11" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H11" s="6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I11" s="5">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="J11" s="5">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="K11" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:11">
       <c r="A12" s="5">
-        <v>5049</v>
+        <v>1179</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C12" s="6" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="D12" s="6" t="s">
-        <v>36</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="E12" s="6"/>
       <c r="F12" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H12" s="6" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="I12" s="5">
-        <v>287</v>
+        <v>306</v>
       </c>
       <c r="J12" s="5">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="K12" s="5">
-        <v>24</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13" s="5">
-        <v>1181</v>
+        <v>5049</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="6" t="s">
-        <v>33</v>
+        <v>13</v>
       </c>
       <c r="D13" s="6" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="E13" s="6"/>
+        <v>36</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>37</v>
+      </c>
       <c r="F13" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="6" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I13" s="5">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="J13" s="5">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="K13" s="5">
-        <v>9</v>
+        <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:11">
       <c r="A14" s="5">
-        <v>1711</v>
+        <v>1181</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C14" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D14" s="6" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="E14" s="6"/>
       <c r="F14" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I14" s="5">
         <v>285</v>
       </c>
       <c r="J14" s="5">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="K14" s="5">
-        <v>20</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15" s="5">
-        <v>7459</v>
+        <v>1711</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D15" s="6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-      <c r="F15" s="6"/>
+        <v>20</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F15" s="6" t="s">
+        <v>22</v>
+      </c>
       <c r="G15" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H15" s="6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I15" s="5">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="J15" s="5">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="K15" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:11">
       <c r="A16" s="5">
-        <v>1696</v>
+        <v>7459</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="6" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="D16" s="6" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="E16" s="6"/>
-      <c r="F16" s="6" t="s">
-[...3 lines deleted...]
-      <c r="H16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>26</v>
+      </c>
       <c r="I16" s="5">
-        <v>283</v>
-[...1 lines deleted...]
-      <c r="J16" s="5"/>
+        <v>284</v>
+      </c>
+      <c r="J16" s="5">
+        <v>22</v>
+      </c>
       <c r="K16" s="5">
-        <v>0</v>
+        <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:11">
       <c r="A17" s="5">
-        <v>3409</v>
+        <v>1696</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C17" s="6" t="s">
-        <v>27</v>
-[...4 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E17" s="6"/>
       <c r="F17" s="6" t="s">
-        <v>22</v>
-[...6 lines deleted...]
-      </c>
+        <v>38</v>
+      </c>
+      <c r="G17" s="6"/>
+      <c r="H17" s="6"/>
       <c r="I17" s="5">
         <v>283</v>
       </c>
-      <c r="J17" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J17" s="5"/>
       <c r="K17" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:11">
       <c r="A18" s="5">
-        <v>5478</v>
+        <v>3409</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D18" s="6"/>
       <c r="E18" s="6" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H18" s="6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="I18" s="5">
-        <v>272</v>
+        <v>283</v>
       </c>
       <c r="J18" s="5">
-        <v>15</v>
+        <v>11</v>
       </c>
       <c r="K18" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19" s="5">
-        <v>5519</v>
+        <v>5478</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C19" s="6" t="s">
-        <v>33</v>
-[...4 lines deleted...]
-      <c r="E19" s="6"/>
+        <v>27</v>
+      </c>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6" t="s">
+        <v>40</v>
+      </c>
       <c r="F19" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="6" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I19" s="5">
         <v>272</v>
       </c>
       <c r="J19" s="5">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="K19" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5">
-        <v>1710</v>
+        <v>5519</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="D20" s="6" t="s">
-        <v>20</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="6" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>35</v>
       </c>
       <c r="I20" s="5">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="J20" s="5">
-        <v>15</v>
+        <v>24</v>
       </c>
       <c r="K20" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5">
-        <v>869</v>
+        <v>1710</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D21" s="6" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="E21" s="6"/>
+        <v>20</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="F21" s="6" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="G21" s="6" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="I21" s="5">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="J21" s="5">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="K21" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5">
         <v>323</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D22" s="6" t="s">
         <v>42</v>
       </c>
       <c r="E22" s="6"/>
       <c r="F22" s="6" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>25</v>
       </c>