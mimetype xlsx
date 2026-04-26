--- v2 (2026-02-24)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-02-24</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -4576,51 +4576,51 @@
         <v>12</v>
       </c>
       <c r="C120" s="6" t="s">
         <v>125</v>
       </c>
       <c r="D120" s="6"/>
       <c r="E120" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F120" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G120" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H120" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I120" s="5">
         <v>227</v>
       </c>
       <c r="J120" s="5">
         <v>22</v>
       </c>
       <c r="K120" s="5">
-        <v>10</v>
+        <v>16</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121" s="5">
         <v>4912</v>
       </c>
       <c r="B121" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="6" t="s">
         <v>133</v>
       </c>
       <c r="D121" s="6"/>
       <c r="E121" s="6" t="s">
         <v>138</v>
       </c>
       <c r="F121" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G121" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H121" s="6" t="s">
         <v>32</v>
       </c>