--- v3 (2026-04-26)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -352,69 +352,69 @@
   <si>
     <t>Jean Accentlaan 41</t>
   </si>
   <si>
     <t xml:space="preserve">Charles Lagrangesquare </t>
   </si>
   <si>
     <t>Boom zichtbaar vanaf de weg, bezettende een centrale positie in het landschap.</t>
   </si>
   <si>
     <t>Garcetpark</t>
   </si>
   <si>
     <t xml:space="preserve">Léon Theodorstraat </t>
   </si>
   <si>
     <t xml:space="preserve">Laarbeeklaan </t>
   </si>
   <si>
     <t>Landschap van de Koninklijke Observatorium</t>
   </si>
   <si>
     <t>Ringlaan 1</t>
   </si>
   <si>
+    <t>Kerkhof van de Dieweg</t>
+  </si>
+  <si>
     <t>Vogelvangstlaan 31</t>
   </si>
   <si>
     <t>Landschap van de Madridlaan</t>
   </si>
   <si>
     <t>Madridlaan 100</t>
   </si>
   <si>
     <t>Priorijdreef 3</t>
   </si>
   <si>
     <t>Meiseselaan 73</t>
   </si>
   <si>
     <t>de Foestraetslaan 28d</t>
-  </si>
-[...1 lines deleted...]
-    <t>Kerkhof van de Dieweg</t>
   </si>
   <si>
     <t>Lambinpark</t>
   </si>
   <si>
     <t xml:space="preserve">Leopold Florent Lambinlaan </t>
   </si>
   <si>
     <t>Evere</t>
   </si>
   <si>
     <t xml:space="preserve">Expressionnismelaan </t>
   </si>
   <si>
     <t>Charles Schallerlaan 54</t>
   </si>
   <si>
     <t>Astridpark</t>
   </si>
   <si>
     <t xml:space="preserve">Roggebloemlaan </t>
   </si>
   <si>
     <t>Schaarbeek</t>
   </si>
@@ -3407,382 +3407,382 @@
         <v>30</v>
       </c>
       <c r="D82" s="6"/>
       <c r="E82" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F82" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H82" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I82" s="5">
         <v>302</v>
       </c>
       <c r="J82" s="5"/>
       <c r="K82" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5">
-        <v>3906</v>
+        <v>6640</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>111</v>
+      </c>
+      <c r="E83" s="6"/>
+      <c r="F83" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G83" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H83" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I83" s="5">
+        <v>301</v>
+      </c>
+      <c r="J83" s="5">
+        <v>18</v>
+      </c>
+      <c r="K83" s="5">
         <v>16</v>
-      </c>
-[...20 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5">
-        <v>833</v>
+        <v>3906</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="D84" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="F84" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G84" s="6" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="5">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J84" s="5">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="K84" s="5">
-        <v>0</v>
+        <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
-        <v>5743</v>
+        <v>833</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="D85" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>113</v>
+      </c>
       <c r="E85" s="6" t="s">
         <v>114</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G85" s="6" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H85" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I85" s="5">
-        <v>296</v>
-[...1 lines deleted...]
-      <c r="J85" s="5"/>
+        <v>299</v>
+      </c>
+      <c r="J85" s="5">
+        <v>20</v>
+      </c>
       <c r="K85" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:11">
       <c r="A86" s="5">
-        <v>2841</v>
+        <v>5743</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C86" s="6" t="s">
-        <v>30</v>
-[...4 lines deleted...]
-      <c r="E86" s="6"/>
+        <v>26</v>
+      </c>
+      <c r="D86" s="6"/>
+      <c r="E86" s="6" t="s">
+        <v>115</v>
+      </c>
       <c r="F86" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G86" s="6"/>
-      <c r="H86" s="6"/>
+      <c r="G86" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H86" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="I86" s="5">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="J86" s="5"/>
       <c r="K86" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="87" spans="1:11">
       <c r="A87" s="5">
-        <v>5174</v>
+        <v>2841</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C87" s="6" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D87" s="6" t="s">
-        <v>92</v>
+        <v>38</v>
       </c>
       <c r="E87" s="6"/>
       <c r="F87" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G87" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G87" s="6"/>
+      <c r="H87" s="6"/>
       <c r="I87" s="5">
-        <v>293</v>
+        <v>295</v>
       </c>
       <c r="J87" s="5"/>
       <c r="K87" s="5">
-        <v>14</v>
+        <v>0</v>
       </c>
     </row>
     <row r="88" spans="1:11">
       <c r="A88" s="5">
-        <v>5707</v>
+        <v>5174</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C88" s="6" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      </c>
+        <v>21</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="E88" s="6"/>
       <c r="F88" s="6" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="G88" s="6" t="s">
-        <v>29</v>
+        <v>19</v>
       </c>
       <c r="H88" s="6" t="s">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="I88" s="5">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="J88" s="5"/>
       <c r="K88" s="5">
-        <v>0</v>
+        <v>14</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89" s="5">
-        <v>6627</v>
+        <v>5707</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C89" s="6" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="E89" s="6"/>
+        <v>50</v>
+      </c>
+      <c r="D89" s="6"/>
+      <c r="E89" s="6" t="s">
+        <v>116</v>
+      </c>
       <c r="F89" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G89" s="6" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="H89" s="6" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="I89" s="5">
         <v>292</v>
       </c>
-      <c r="J89" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J89" s="5"/>
       <c r="K89" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="90" spans="1:11">
       <c r="A90" s="5">
-        <v>4388</v>
+        <v>6627</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C90" s="6" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      </c>
+        <v>67</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>68</v>
+      </c>
+      <c r="E90" s="6"/>
       <c r="F90" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="6" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="H90" s="6" t="s">
         <v>24</v>
       </c>
       <c r="I90" s="5">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="J90" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="K90" s="5">
-        <v>18</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:11">
       <c r="A91" s="5">
-        <v>2176</v>
+        <v>4388</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C91" s="6" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="D91" s="6"/>
-      <c r="E91" s="6"/>
+      <c r="E91" s="6" t="s">
+        <v>100</v>
+      </c>
       <c r="F91" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G91" s="6"/>
-      <c r="H91" s="6"/>
+      <c r="G91" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="H91" s="6" t="s">
+        <v>24</v>
+      </c>
       <c r="I91" s="5">
-        <v>289</v>
-[...2 lines deleted...]
-      <c r="K91" s="5"/>
+        <v>291</v>
+      </c>
+      <c r="J91" s="5">
+        <v>26</v>
+      </c>
+      <c r="K91" s="5">
+        <v>18</v>
+      </c>
     </row>
     <row r="92" spans="1:11">
       <c r="A92" s="5">
-        <v>2088</v>
+        <v>2176</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D92" s="6"/>
-      <c r="E92" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E92" s="6"/>
       <c r="F92" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G92" s="6"/>
       <c r="H92" s="6"/>
       <c r="I92" s="5">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="J92" s="5"/>
       <c r="K92" s="5"/>
     </row>
     <row r="93" spans="1:11">
       <c r="A93" s="5">
-        <v>6640</v>
+        <v>2088</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C93" s="6" t="s">
         <v>21</v>
       </c>
-      <c r="D93" s="6" t="s">
+      <c r="D93" s="6"/>
+      <c r="E93" s="6" t="s">
         <v>117</v>
       </c>
-      <c r="E93" s="6"/>
       <c r="F93" s="6" t="s">
         <v>18</v>
       </c>
-      <c r="G93" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G93" s="6"/>
+      <c r="H93" s="6"/>
       <c r="I93" s="5">
         <v>288</v>
       </c>
-      <c r="J93" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J93" s="5"/>
+      <c r="K93" s="5"/>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5">
         <v>2842</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D94" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E94" s="6"/>
       <c r="F94" s="6" t="s">
         <v>18</v>
       </c>
       <c r="G94" s="6"/>
       <c r="H94" s="6"/>
       <c r="I94" s="5">
         <v>285</v>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="5"/>