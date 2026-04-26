--- v2 (2026-02-24)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-02-24</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>