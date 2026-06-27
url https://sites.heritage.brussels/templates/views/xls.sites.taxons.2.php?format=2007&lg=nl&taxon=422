--- v3 (2026-04-26)
+++ v4 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="141">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -169,99 +169,99 @@
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Forestierpark</t>
   </si>
   <si>
     <t>Beplanting in boomgroep</t>
   </si>
   <si>
     <t>Vorst</t>
   </si>
   <si>
     <t>Park van Vorst</t>
   </si>
   <si>
     <t>Grote Prijzenlaan 59</t>
   </si>
   <si>
     <t>Landschap van de Madridlaan</t>
   </si>
   <si>
     <t xml:space="preserve">Madridlaan </t>
   </si>
   <si>
+    <t>Tuin van het Chinees Paviljoen</t>
+  </si>
+  <si>
     <t>Leuvensesteenweg 437</t>
   </si>
   <si>
     <t>Geïnventariseerd maar geveld</t>
   </si>
   <si>
     <t xml:space="preserve">Heilig-Kruisplein </t>
   </si>
   <si>
     <t>Jubelpark</t>
   </si>
   <si>
     <t>Gisseleire Versélaan 17</t>
   </si>
   <si>
     <t>Leopoldpark</t>
   </si>
   <si>
     <t>Verdwenen boom</t>
   </si>
   <si>
     <t>Delleurlaan 20</t>
   </si>
   <si>
     <t>Nijvelsedreef 28a</t>
   </si>
   <si>
     <t>Ingeschreven op de bewaarlijst</t>
   </si>
   <si>
     <t>Thomas Vinçottestraat 32</t>
   </si>
   <si>
     <t>Woluwepark</t>
   </si>
   <si>
     <t>Dolezlaan 458</t>
   </si>
   <si>
     <t>Edmond Picardstraat 13</t>
   </si>
   <si>
     <t>Tervurenlaan 268a</t>
   </si>
   <si>
     <t>Dudenpark</t>
-  </si>
-[...1 lines deleted...]
-    <t>Tuin van het Chinees Paviljoen</t>
   </si>
   <si>
     <t>Etterbeek</t>
   </si>
   <si>
     <t>Jean Felix Haptuin</t>
   </si>
   <si>
     <t>Strijdroslaan 1</t>
   </si>
   <si>
     <t>Fort van Boncellesstraat 8</t>
   </si>
   <si>
     <t>Tervurenlaan 268</t>
   </si>
   <si>
     <t>Franklin Rooseveltlaan 71</t>
   </si>
   <si>
     <t>Soetkindreef 51</t>
   </si>
   <si>
     <t>Vergote square</t>
   </si>
@@ -1443,590 +1443,598 @@
       <c r="D19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="E19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="F19" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G19" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H19" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I19" s="5">
         <v>354</v>
       </c>
       <c r="J19" s="5">
         <v>20</v>
       </c>
       <c r="K19" s="5"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20" s="5">
-        <v>3587</v>
+        <v>918</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="6" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-      <c r="E20" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" s="6" t="s">
         <v>50</v>
       </c>
+      <c r="E20" s="6"/>
       <c r="F20" s="6" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="G20" s="6" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="H20" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I20" s="5">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="J20" s="5">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="K20" s="5">
-        <v>17</v>
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21" s="5">
-        <v>1289</v>
+        <v>3587</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C21" s="6" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="D21" s="6"/>
       <c r="E21" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="F21" s="6" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G21" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H21" s="6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I21" s="5">
-        <v>347</v>
+        <v>350</v>
       </c>
       <c r="J21" s="5">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="K21" s="5">
-        <v>10</v>
+        <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22" s="5">
-        <v>4859</v>
+        <v>1289</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D22" s="6"/>
       <c r="E22" s="6" t="s">
-        <v>36</v>
+        <v>53</v>
       </c>
       <c r="F22" s="6" t="s">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="G22" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H22" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I22" s="5">
         <v>347</v>
       </c>
       <c r="J22" s="5">
-        <v>16</v>
+        <v>24</v>
       </c>
       <c r="K22" s="5">
-        <v>5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:11">
       <c r="A23" s="5">
-        <v>6696</v>
+        <v>4859</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="6" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="E23" s="6"/>
+        <v>35</v>
+      </c>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6" t="s">
+        <v>36</v>
+      </c>
       <c r="F23" s="6" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="G23" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H23" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I23" s="5">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="J23" s="5">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="K23" s="5">
-        <v>16</v>
+        <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:11">
       <c r="A24" s="5">
-        <v>598</v>
+        <v>6696</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D24" s="6" t="s">
-        <v>53</v>
+        <v>30</v>
       </c>
       <c r="E24" s="6"/>
       <c r="F24" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G24" s="6"/>
-      <c r="H24" s="6"/>
+      <c r="G24" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H24" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="I24" s="5">
-        <v>340</v>
-[...2 lines deleted...]
-      <c r="K24" s="5"/>
+        <v>346</v>
+      </c>
+      <c r="J24" s="5">
+        <v>20</v>
+      </c>
+      <c r="K24" s="5">
+        <v>16</v>
+      </c>
     </row>
     <row r="25" spans="1:11">
       <c r="A25" s="5">
-        <v>4771</v>
+        <v>598</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="6" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-      <c r="E25" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D25" s="6" t="s">
         <v>54</v>
       </c>
+      <c r="E25" s="6"/>
       <c r="F25" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G25" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
       <c r="I25" s="5">
         <v>340</v>
       </c>
-      <c r="J25" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26" s="5">
-        <v>800</v>
+        <v>4771</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C26" s="6" t="s">
-        <v>29</v>
-[...1 lines deleted...]
-      <c r="D26" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6" t="s">
         <v>55</v>
       </c>
-      <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-      <c r="H26" s="6"/>
+        <v>15</v>
+      </c>
+      <c r="G26" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I26" s="5">
-        <v>330</v>
-[...2 lines deleted...]
-      <c r="K26" s="5"/>
+        <v>340</v>
+      </c>
+      <c r="J26" s="5">
+        <v>20</v>
+      </c>
+      <c r="K26" s="5">
+        <v>15</v>
+      </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>2407</v>
+        <v>800</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="E27" s="6" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="E27" s="6"/>
+      <c r="F27" s="6" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="G27" s="6"/>
       <c r="H27" s="6"/>
       <c r="I27" s="5">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="J27" s="5"/>
-      <c r="K27" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K27" s="5"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>2605</v>
+        <v>2407</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="D28" s="6"/>
       <c r="E28" s="6" t="s">
         <v>58</v>
       </c>
       <c r="F28" s="6" t="s">
-        <v>59</v>
-[...6 lines deleted...]
-      </c>
+        <v>15</v>
+      </c>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
       <c r="I28" s="5">
         <v>328</v>
       </c>
-      <c r="J28" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J28" s="5"/>
       <c r="K28" s="5">
-        <v>12</v>
+        <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>3823</v>
+        <v>2605</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D29" s="6"/>
       <c r="E29" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="F29" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="F29" s="6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G29" s="6" t="s">
-        <v>16</v>
+        <v>27</v>
       </c>
       <c r="H29" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I29" s="5">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="J29" s="5">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="K29" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>2688</v>
+        <v>3823</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      <c r="E30" s="6"/>
+        <v>21</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="F30" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G30" s="6"/>
-      <c r="H30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I30" s="5">
-        <v>325</v>
-[...1 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>327</v>
+      </c>
+      <c r="J30" s="5">
+        <v>10</v>
+      </c>
       <c r="K30" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
-        <v>2845</v>
+        <v>2688</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>61</v>
+        <v>38</v>
       </c>
       <c r="E31" s="6"/>
       <c r="F31" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G31" s="6"/>
       <c r="H31" s="6"/>
       <c r="I31" s="5">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="J31" s="5"/>
-      <c r="K31" s="5"/>
+      <c r="K31" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
-        <v>2093</v>
+        <v>2845</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-      <c r="E32" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>62</v>
       </c>
+      <c r="E32" s="6"/>
       <c r="F32" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="5">
-        <v>318</v>
+        <v>321</v>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="5"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
-        <v>6089</v>
+        <v>2093</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="D33" s="6"/>
       <c r="E33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="F33" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G33" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
       <c r="I33" s="5">
         <v>318</v>
       </c>
-      <c r="J33" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
-        <v>599</v>
+        <v>6089</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="E34" s="6"/>
+        <v>35</v>
+      </c>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6" t="s">
+        <v>64</v>
+      </c>
       <c r="F34" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G34" s="6"/>
-      <c r="H34" s="6"/>
+      <c r="G34" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H34" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I34" s="5">
-        <v>316</v>
-[...2 lines deleted...]
-      <c r="K34" s="5"/>
+        <v>318</v>
+      </c>
+      <c r="J34" s="5">
+        <v>16</v>
+      </c>
+      <c r="K34" s="5">
+        <v>8</v>
+      </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
-        <v>2604</v>
+        <v>599</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>54</v>
+      </c>
+      <c r="E35" s="6"/>
       <c r="F35" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G35" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
       <c r="I35" s="5">
         <v>316</v>
       </c>
-      <c r="J35" s="5">
-[...4 lines deleted...]
-      </c>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>1114</v>
+        <v>2604</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>45</v>
-[...1 lines deleted...]
-      <c r="D36" s="6" t="s">
+        <v>37</v>
+      </c>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6" t="s">
         <v>65</v>
       </c>
-      <c r="E36" s="6"/>
       <c r="F36" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G36" s="6"/>
-      <c r="H36" s="6"/>
+      <c r="G36" s="6" t="s">
+        <v>27</v>
+      </c>
+      <c r="H36" s="6" t="s">
+        <v>20</v>
+      </c>
       <c r="I36" s="5">
-        <v>311</v>
-[...2 lines deleted...]
-      <c r="K36" s="5"/>
+        <v>316</v>
+      </c>
+      <c r="J36" s="5">
+        <v>20</v>
+      </c>
+      <c r="K36" s="5">
+        <v>12</v>
+      </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>918</v>
+        <v>1114</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>29</v>
+        <v>45</v>
       </c>
       <c r="D37" s="6" t="s">
         <v>66</v>
       </c>
       <c r="E37" s="6"/>
       <c r="F37" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G37" s="6"/>
       <c r="H37" s="6"/>
       <c r="I37" s="5">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="5"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
         <v>1046</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D38" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E38" s="6"/>
       <c r="F38" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G38" s="6"/>
       <c r="H38" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I38" s="5">
         <v>310</v>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
         <v>1069</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>32</v>
       </c>
       <c r="D39" s="6"/>
       <c r="E39" s="6" t="s">
@@ -2069,84 +2077,84 @@
         <v>17</v>
       </c>
       <c r="I40" s="5">
         <v>305</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
         <v>2603</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
         <v>71</v>
       </c>
       <c r="F41" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H41" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I41" s="5">
         <v>302</v>
       </c>
       <c r="J41" s="5">
         <v>24</v>
       </c>
       <c r="K41" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
         <v>2689</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I42" s="5">
         <v>301</v>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
         <v>5765</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>29</v>
       </c>
@@ -2156,115 +2164,115 @@
       </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5">
         <v>300</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>2848</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D44" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E44" s="6"/>
       <c r="F44" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="5">
         <v>300</v>
       </c>
       <c r="J44" s="5"/>
       <c r="K44" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
         <v>6403</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
         <v>73</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G45" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I45" s="5">
         <v>295</v>
       </c>
       <c r="J45" s="5">
         <v>23</v>
       </c>
       <c r="K45" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
         <v>1725</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D46" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E46" s="6"/>
       <c r="F46" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="5">
         <v>293</v>
       </c>
       <c r="J46" s="5"/>
       <c r="K46" s="5"/>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
         <v>63</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>43</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="6" t="s">
         <v>15</v>
@@ -2376,51 +2384,51 @@
       <c r="G51" s="6"/>
       <c r="H51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I51" s="5">
         <v>286</v>
       </c>
       <c r="J51" s="5"/>
       <c r="K51" s="5"/>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
         <v>3119</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6" t="s">
         <v>78</v>
       </c>
       <c r="F52" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G52" s="6" t="s">
         <v>41</v>
       </c>
       <c r="H52" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I52" s="5">
         <v>285</v>
       </c>
       <c r="J52" s="5">
         <v>16</v>
       </c>
       <c r="K52" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>369</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
@@ -2595,51 +2603,51 @@
       </c>
       <c r="H58" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I58" s="5">
         <v>280</v>
       </c>
       <c r="J58" s="5">
         <v>16</v>
       </c>
       <c r="K58" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5">
         <v>2844</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D59" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E59" s="6"/>
       <c r="F59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="6"/>
       <c r="H59" s="6"/>
       <c r="I59" s="5">
         <v>278</v>
       </c>
       <c r="J59" s="5"/>
       <c r="K59" s="5"/>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5">
         <v>2708</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6"/>
@@ -2682,149 +2690,149 @@
       <c r="I61" s="5">
         <v>277</v>
       </c>
       <c r="J61" s="5">
         <v>18</v>
       </c>
       <c r="K61" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5">
         <v>1014</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D62" s="6"/>
       <c r="E62" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F62" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="5">
         <v>276</v>
       </c>
       <c r="J62" s="5"/>
       <c r="K62" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5">
         <v>1726</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D63" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E63" s="6"/>
       <c r="F63" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G63" s="6"/>
       <c r="H63" s="6"/>
       <c r="I63" s="5">
         <v>276</v>
       </c>
       <c r="J63" s="5"/>
       <c r="K63" s="5"/>
     </row>
     <row r="64" spans="1:11">
       <c r="A64" s="5">
         <v>1727</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C64" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D64" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E64" s="6"/>
       <c r="F64" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G64" s="6"/>
       <c r="H64" s="6"/>
       <c r="I64" s="5">
         <v>276</v>
       </c>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
     </row>
     <row r="65" spans="1:11">
       <c r="A65" s="5">
         <v>1728</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D65" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E65" s="6"/>
       <c r="F65" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G65" s="6"/>
       <c r="H65" s="6"/>
       <c r="I65" s="5">
         <v>276</v>
       </c>
       <c r="J65" s="5"/>
       <c r="K65" s="5"/>
     </row>
     <row r="66" spans="1:11">
       <c r="A66" s="5">
         <v>2846</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C66" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D66" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E66" s="6"/>
       <c r="F66" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G66" s="6"/>
       <c r="H66" s="6"/>
       <c r="I66" s="5">
         <v>276</v>
       </c>
       <c r="J66" s="5"/>
       <c r="K66" s="5"/>
     </row>
     <row r="67" spans="1:11">
       <c r="A67" s="5">
         <v>7605</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C67" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D67" s="6"/>
       <c r="E67" s="6" t="s">
@@ -2869,51 +2877,51 @@
       <c r="I68" s="5">
         <v>274</v>
       </c>
       <c r="J68" s="5">
         <v>18</v>
       </c>
       <c r="K68" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69" s="5">
         <v>1729</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C69" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D69" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E69" s="6"/>
       <c r="F69" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G69" s="6"/>
       <c r="H69" s="6"/>
       <c r="I69" s="5">
         <v>273</v>
       </c>
       <c r="J69" s="5"/>
       <c r="K69" s="5"/>
     </row>
     <row r="70" spans="1:11">
       <c r="A70" s="5">
         <v>4666</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C70" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D70" s="6"/>
       <c r="E70" s="6" t="s">
         <v>92</v>
       </c>
       <c r="F70" s="6" t="s">
         <v>15</v>
@@ -2960,51 +2968,51 @@
       <c r="I71" s="5">
         <v>272</v>
       </c>
       <c r="J71" s="5">
         <v>18</v>
       </c>
       <c r="K71" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:11">
       <c r="A72" s="5">
         <v>1015</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D72" s="6"/>
       <c r="E72" s="6" t="s">
         <v>90</v>
       </c>
       <c r="F72" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G72" s="6" t="s">
         <v>34</v>
       </c>
       <c r="H72" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I72" s="5">
         <v>270</v>
       </c>
       <c r="J72" s="5">
         <v>21</v>
       </c>
       <c r="K72" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:11">
       <c r="A73" s="5">
         <v>4249</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="6" t="s">
@@ -3059,51 +3067,51 @@
       </c>
       <c r="J74" s="5">
         <v>18</v>
       </c>
       <c r="K74" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5">
         <v>5858</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D75" s="6" t="s">
         <v>95</v>
       </c>
       <c r="E75" s="6" t="s">
         <v>96</v>
       </c>
       <c r="F75" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G75" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I75" s="5">
         <v>268</v>
       </c>
       <c r="J75" s="5"/>
       <c r="K75" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5">
         <v>6972</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C76" s="6" t="s">
         <v>25</v>
       </c>
@@ -3123,51 +3131,51 @@
       </c>
       <c r="J76" s="5">
         <v>25</v>
       </c>
       <c r="K76" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="77" spans="1:11">
       <c r="A77" s="5">
         <v>3224</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C77" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D77" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E77" s="6" t="s">
         <v>98</v>
       </c>
       <c r="F77" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G77" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H77" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I77" s="5">
         <v>266</v>
       </c>
       <c r="J77" s="5">
         <v>26</v>
       </c>
       <c r="K77" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5">
         <v>4516</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
@@ -3187,51 +3195,51 @@
         <v>17</v>
       </c>
       <c r="I78" s="5">
         <v>266</v>
       </c>
       <c r="J78" s="5"/>
       <c r="K78" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="79" spans="1:11">
       <c r="A79" s="5">
         <v>1730</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D79" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E79" s="6"/>
       <c r="F79" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G79" s="6"/>
       <c r="H79" s="6"/>
       <c r="I79" s="5">
         <v>263</v>
       </c>
       <c r="J79" s="5"/>
       <c r="K79" s="5"/>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
         <v>3202</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>100</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>15</v>
@@ -3303,76 +3311,76 @@
       <c r="I82" s="5">
         <v>261</v>
       </c>
       <c r="J82" s="5">
         <v>15</v>
       </c>
       <c r="K82" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83" s="5">
         <v>1731</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C83" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D83" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E83" s="6"/>
       <c r="F83" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G83" s="6"/>
       <c r="H83" s="6"/>
       <c r="I83" s="5">
         <v>261</v>
       </c>
       <c r="J83" s="5"/>
       <c r="K83" s="5"/>
     </row>
     <row r="84" spans="1:11">
       <c r="A84" s="5">
         <v>1047</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C84" s="6" t="s">
         <v>67</v>
       </c>
       <c r="D84" s="6" t="s">
         <v>68</v>
       </c>
       <c r="E84" s="6"/>
       <c r="F84" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G84" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I84" s="5">
         <v>260</v>
       </c>
       <c r="J84" s="5">
         <v>20</v>
       </c>
       <c r="K84" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
         <v>3150</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
@@ -3628,51 +3636,51 @@
       <c r="G93" s="6"/>
       <c r="H93" s="6"/>
       <c r="I93" s="5">
         <v>250</v>
       </c>
       <c r="J93" s="5"/>
       <c r="K93" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:11">
       <c r="A94" s="5">
         <v>5453</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C94" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D94" s="6"/>
       <c r="E94" s="6" t="s">
         <v>31</v>
       </c>
       <c r="F94" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G94" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I94" s="5">
         <v>247</v>
       </c>
       <c r="J94" s="5"/>
       <c r="K94" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
         <v>29</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
         <v>42</v>
       </c>
@@ -3686,51 +3694,51 @@
       <c r="G95" s="6"/>
       <c r="H95" s="6"/>
       <c r="I95" s="5">
         <v>246</v>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="5"/>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
         <v>3577</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C96" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D96" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E96" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F96" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I96" s="5">
         <v>243</v>
       </c>
       <c r="J96" s="5">
         <v>18</v>
       </c>
       <c r="K96" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5">
         <v>3489</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
@@ -3783,51 +3791,51 @@
       </c>
       <c r="H98" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I98" s="5">
         <v>240</v>
       </c>
       <c r="J98" s="5">
         <v>14</v>
       </c>
       <c r="K98" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="99" spans="1:11">
       <c r="A99" s="5">
         <v>2847</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C99" s="6" t="s">
         <v>37</v>
       </c>
       <c r="D99" s="6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E99" s="6"/>
       <c r="F99" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G99" s="6"/>
       <c r="H99" s="6"/>
       <c r="I99" s="5">
         <v>239</v>
       </c>
       <c r="J99" s="5"/>
       <c r="K99" s="5"/>
     </row>
     <row r="100" spans="1:11">
       <c r="A100" s="5">
         <v>664</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C100" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D100" s="6" t="s">
         <v>114</v>
@@ -3870,51 +3878,51 @@
       <c r="I101" s="5">
         <v>238</v>
       </c>
       <c r="J101" s="5">
         <v>25</v>
       </c>
       <c r="K101" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5">
         <v>650</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D102" s="6" t="s">
         <v>116</v>
       </c>
       <c r="E102" s="6"/>
       <c r="F102" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G102" s="6"/>
       <c r="H102" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I102" s="5">
         <v>236</v>
       </c>
       <c r="J102" s="5"/>
       <c r="K102" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5">
         <v>2196</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C103" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D103" s="6" t="s">
         <v>117</v>
@@ -4032,51 +4040,51 @@
         <v>15</v>
       </c>
       <c r="G107" s="6"/>
       <c r="H107" s="6"/>
       <c r="I107" s="5">
         <v>230</v>
       </c>
       <c r="J107" s="5"/>
       <c r="K107" s="5"/>
     </row>
     <row r="108" spans="1:11">
       <c r="A108" s="5">
         <v>3590</v>
       </c>
       <c r="B108" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C108" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D108" s="6"/>
       <c r="E108" s="6" t="s">
         <v>121</v>
       </c>
       <c r="F108" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G108" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H108" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I108" s="5">
         <v>230</v>
       </c>
       <c r="J108" s="5">
         <v>14</v>
       </c>
       <c r="K108" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="109" spans="1:11">
       <c r="A109" s="5">
         <v>4190</v>
       </c>
       <c r="B109" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="6" t="s">
@@ -4460,51 +4468,51 @@
       <c r="G121" s="6"/>
       <c r="H121" s="6"/>
       <c r="I121" s="5">
         <v>195</v>
       </c>
       <c r="J121" s="5"/>
       <c r="K121" s="5"/>
     </row>
     <row r="122" spans="1:11">
       <c r="A122" s="5">
         <v>5417</v>
       </c>
       <c r="B122" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C122" s="6" t="s">
         <v>35</v>
       </c>
       <c r="D122" s="6" t="s">
         <v>75</v>
       </c>
       <c r="E122" s="6" t="s">
         <v>132</v>
       </c>
       <c r="F122" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G122" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H122" s="6" t="s">
         <v>20</v>
       </c>
       <c r="I122" s="5">
         <v>193</v>
       </c>
       <c r="J122" s="5">
         <v>22</v>
       </c>
       <c r="K122" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123" s="5">
         <v>3161</v>
       </c>
       <c r="B123" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C123" s="6" t="s">
@@ -4601,86 +4609,86 @@
       <c r="G126" s="6"/>
       <c r="H126" s="6"/>
       <c r="I126" s="5">
         <v>0</v>
       </c>
       <c r="J126" s="5"/>
       <c r="K126" s="5"/>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>3578</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D127" s="6" t="s">
         <v>109</v>
       </c>
       <c r="E127" s="6" t="s">
         <v>110</v>
       </c>
       <c r="F127" s="6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>44</v>
       </c>
       <c r="I127" s="5">
         <v>0</v>
       </c>
       <c r="J127" s="5">
         <v>18</v>
       </c>
       <c r="K127" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
         <v>4753</v>
       </c>
       <c r="B128" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="6" t="s">
         <v>29</v>
       </c>
       <c r="D128" s="6" t="s">
         <v>136</v>
       </c>
       <c r="E128" s="6" t="s">
         <v>137</v>
       </c>
       <c r="F128" s="6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G128" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H128" s="6" t="s">
         <v>17</v>
       </c>
       <c r="I128" s="5">
         <v>0</v>
       </c>
       <c r="J128" s="5">
         <v>20</v>
       </c>
       <c r="K128" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129" s="5">
         <v>4820</v>
       </c>
       <c r="B129" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C129" s="6" t="s">