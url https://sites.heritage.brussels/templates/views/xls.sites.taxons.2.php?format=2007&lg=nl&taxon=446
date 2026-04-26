--- v1 (2026-02-04)
+++ v2 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-02-04</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>