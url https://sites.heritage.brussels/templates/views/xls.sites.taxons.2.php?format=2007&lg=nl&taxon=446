--- v2 (2026-04-26)
+++ v3 (2026-06-27)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -1968,208 +1968,208 @@
         <v>66</v>
       </c>
       <c r="D38" s="6"/>
       <c r="E38" s="6" t="s">
         <v>72</v>
       </c>
       <c r="F38" s="6"/>
       <c r="G38" s="6" t="s">
         <v>36</v>
       </c>
       <c r="H38" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I38" s="5">
         <v>505</v>
       </c>
       <c r="J38" s="5">
         <v>18</v>
       </c>
       <c r="K38" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>2103</v>
+        <v>7010</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>31</v>
-[...4 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E39" s="6"/>
       <c r="F39" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G39" s="6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="I39" s="5">
-        <v>498</v>
-[...1 lines deleted...]
-      <c r="J39" s="5"/>
+        <v>500</v>
+      </c>
+      <c r="J39" s="5">
+        <v>15</v>
+      </c>
       <c r="K39" s="5">
-        <v>0</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
-        <v>2322</v>
+        <v>2103</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
-        <v>25</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="D40" s="6"/>
       <c r="E40" s="6" t="s">
-        <v>75</v>
+        <v>73</v>
       </c>
       <c r="F40" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G40" s="6" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="H40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I40" s="5">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>5161</v>
+        <v>2322</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="D41" s="6" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="E41" s="6"/>
+        <v>74</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>75</v>
+      </c>
       <c r="F41" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G41" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H41" s="6" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="I41" s="5">
-        <v>490</v>
-[...3 lines deleted...]
-      </c>
+        <v>497</v>
+      </c>
+      <c r="J41" s="5"/>
       <c r="K41" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>5610</v>
+        <v>5161</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="D42" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>59</v>
+      </c>
+      <c r="E42" s="6"/>
       <c r="F42" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G42" s="6" t="s">
         <v>20</v>
       </c>
       <c r="H42" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I42" s="5">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="J42" s="5">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K42" s="5">
-        <v>12</v>
+        <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>7010</v>
+        <v>5610</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="D43" s="6" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="E43" s="6"/>
+        <v>48</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>49</v>
+      </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="I43" s="5">
         <v>485</v>
       </c>
       <c r="J43" s="5">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="K43" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
         <v>7423</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>25</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>76</v>
       </c>
       <c r="E44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="F44" s="6"/>
       <c r="G44" s="6" t="s">
         <v>36</v>
       </c>