--- v2 (2026-03-17)
+++ v3 (2026-05-20)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="377">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-17</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-05-20</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -196,146 +196,146 @@
   <si>
     <t>Terhulpsesteenweg 10</t>
   </si>
   <si>
     <t>Stallestraat 67</t>
   </si>
   <si>
     <t>Ganshoren</t>
   </si>
   <si>
     <t>Hervormingslaan 63</t>
   </si>
   <si>
     <t>Anderlecht</t>
   </si>
   <si>
     <t>Georges Moreaustraat 1</t>
   </si>
   <si>
     <t xml:space="preserve">Generaal Eisenhowerlaan </t>
   </si>
   <si>
     <t>Astridpark</t>
   </si>
   <si>
+    <t>St.- Agatha - Berchem</t>
+  </si>
+  <si>
+    <t>Basilieklaan 14</t>
+  </si>
+  <si>
     <t xml:space="preserve">Fustendreef </t>
   </si>
   <si>
     <t>Abdijstraat 49</t>
   </si>
   <si>
     <t xml:space="preserve">Royale Belge Park </t>
   </si>
   <si>
     <t>Vorstlaan 25</t>
   </si>
   <si>
     <t>St.- Pieters - Woluwe</t>
   </si>
   <si>
     <t>Eigendom Blaton</t>
   </si>
   <si>
     <t xml:space="preserve">Bovenberg </t>
   </si>
   <si>
     <t>Solvaypark</t>
   </si>
   <si>
     <t>Elyzeese Veldenstraat 43</t>
   </si>
   <si>
     <t>Sint-Joost-Ten-Node</t>
   </si>
   <si>
     <t>Henri Fricksquare</t>
   </si>
   <si>
     <t xml:space="preserve">Henri Fricksquare </t>
   </si>
   <si>
     <t>Fernand Demetskaai 23</t>
   </si>
   <si>
     <t>Walckierspark</t>
   </si>
   <si>
+    <t>Etterbeek</t>
+  </si>
+  <si>
+    <t>Tuin van het voormalig domein Bosman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gérardstraat </t>
+  </si>
+  <si>
     <t>St.- Gillis</t>
   </si>
   <si>
+    <t>Charleroise Steenweg 116</t>
+  </si>
+  <si>
+    <t>Prins Leopoldsquare</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Prins Leopoldsquare </t>
+  </si>
+  <si>
+    <t>Derbylaan 18</t>
+  </si>
+  <si>
+    <t>Jette</t>
+  </si>
+  <si>
+    <t>Park van de Sans Souci kliniek</t>
+  </si>
+  <si>
+    <t>Oudergem</t>
+  </si>
+  <si>
+    <t>Waversesteenweg 1179</t>
+  </si>
+  <si>
+    <t>Voormalige eigendom Floralies</t>
+  </si>
+  <si>
+    <t>Floraliënstraat 17</t>
+  </si>
+  <si>
+    <t>Nerviërslaan 9-31</t>
+  </si>
+  <si>
     <t>Pierre Pauluspark</t>
   </si>
   <si>
-    <t>St.- Agatha - Berchem</t>
-[...46 lines deleted...]
-  <si>
     <t>Lambermontlaan 374</t>
   </si>
   <si>
     <t>Van Eyckstraat 48</t>
   </si>
   <si>
     <t>Ingeschreven op de bewaarlijst</t>
   </si>
   <si>
     <t>Stallestraat 30</t>
   </si>
   <si>
     <t>Weldoenersplein</t>
   </si>
   <si>
     <t xml:space="preserve">Weldoenersplein </t>
   </si>
   <si>
     <t>Hougoumontlaan 2a</t>
   </si>
   <si>
     <t>Tuinen van de gebouwen gelegen Troonstraat 216 en 218</t>
   </si>
   <si>
     <t>Troonstraat 218</t>
@@ -457,51 +457,51 @@
   <si>
     <t xml:space="preserve">Abelenlaan </t>
   </si>
   <si>
     <t>Voormalige eigendom Delwart</t>
   </si>
   <si>
     <t>Wilderoselaarslaan 15</t>
   </si>
   <si>
     <t>Ter Kamerenbos</t>
   </si>
   <si>
     <t>Huart Hamoirlaan en Rigasquare</t>
   </si>
   <si>
     <t xml:space="preserve">Huart Hamoirlaan </t>
   </si>
   <si>
     <t>Clementinasquare</t>
   </si>
   <si>
     <t>Stuyvenbergdomein</t>
   </si>
   <si>
-    <t>De Frélaan 7</t>
+    <t>De Frélaan 13</t>
   </si>
   <si>
     <t>Begijnenstraat 101</t>
   </si>
   <si>
     <t>Luzernestraat 11</t>
   </si>
   <si>
     <t>Voorstel tot instelling van de procedure tot inschrijving op de bewaarlijst</t>
   </si>
   <si>
     <t>Domein van Zijderupsenkwekerij</t>
   </si>
   <si>
     <t>Minervalaan 39</t>
   </si>
   <si>
     <t>Renbaanlaan 28</t>
   </si>
   <si>
     <t>Het privé-park van het Koninklijk Instituut voor Natuurwetenschappen van België en de Chablisweg</t>
   </si>
   <si>
     <t>Windbreukweg 4</t>
   </si>
@@ -2370,884 +2370,884 @@
       <c r="D26" s="6" t="s">
         <v>58</v>
       </c>
       <c r="E26" s="6"/>
       <c r="F26" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G26" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H26" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I26" s="5">
         <v>417</v>
       </c>
       <c r="J26" s="5">
         <v>25</v>
       </c>
       <c r="K26" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="27" spans="1:11">
       <c r="A27" s="5">
-        <v>5268</v>
+        <v>4782</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="6" t="s">
-        <v>34</v>
+        <v>59</v>
       </c>
       <c r="D27" s="6"/>
       <c r="E27" s="6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F27" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G27" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I27" s="5">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="J27" s="5">
         <v>20</v>
       </c>
       <c r="K27" s="5">
-        <v>18</v>
+        <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28" s="5">
-        <v>1673</v>
+        <v>5268</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="6" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="E28" s="6"/>
+        <v>34</v>
+      </c>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6" t="s">
+        <v>61</v>
+      </c>
       <c r="F28" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G28" s="6" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="H28" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I28" s="5">
-        <v>410</v>
+        <v>412</v>
       </c>
       <c r="J28" s="5">
-        <v>30</v>
+        <v>20</v>
       </c>
       <c r="K28" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:11">
       <c r="A29" s="5">
-        <v>4665</v>
+        <v>1673</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C29" s="6" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E29" s="6"/>
       <c r="F29" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G29" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H29" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I29" s="5">
         <v>410</v>
       </c>
       <c r="J29" s="5">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="K29" s="5">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:11">
       <c r="A30" s="5">
-        <v>1158</v>
+        <v>4665</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="6" t="s">
-        <v>34</v>
-[...4 lines deleted...]
-      <c r="E30" s="6"/>
+        <v>46</v>
+      </c>
+      <c r="D30" s="6"/>
+      <c r="E30" s="6" t="s">
+        <v>62</v>
+      </c>
       <c r="F30" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G30" s="6"/>
+      <c r="G30" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="H30" s="6" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="I30" s="5">
-        <v>408</v>
-[...1 lines deleted...]
-      <c r="J30" s="5"/>
+        <v>410</v>
+      </c>
+      <c r="J30" s="5">
+        <v>28</v>
+      </c>
       <c r="K30" s="5">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:11">
       <c r="A31" s="5">
-        <v>2434</v>
+        <v>1158</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="6" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D31" s="6" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="E31" s="6"/>
       <c r="F31" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G31" s="6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G31" s="6"/>
       <c r="H31" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I31" s="5">
-        <v>407</v>
-[...3 lines deleted...]
-      </c>
+        <v>408</v>
+      </c>
+      <c r="J31" s="5"/>
       <c r="K31" s="5">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="32" spans="1:11">
       <c r="A32" s="5">
-        <v>7498</v>
+        <v>2434</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D32" s="6" t="s">
         <v>63</v>
       </c>
-      <c r="D32" s="6" t="s">
+      <c r="E32" s="6" t="s">
         <v>64</v>
       </c>
-      <c r="E32" s="6" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="6"/>
+      <c r="F32" s="6" t="s">
+        <v>16</v>
+      </c>
       <c r="G32" s="6" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="H32" s="6" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I32" s="5">
-        <v>405</v>
+        <v>407</v>
       </c>
       <c r="J32" s="5">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="K32" s="5">
-        <v>14</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:11">
       <c r="A33" s="5">
-        <v>1671</v>
+        <v>7498</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C33" s="6" t="s">
-        <v>41</v>
+        <v>65</v>
       </c>
       <c r="D33" s="6" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      </c>
+        <v>66</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F33" s="6"/>
       <c r="G33" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H33" s="6" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I33" s="5">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="J33" s="5">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="K33" s="5">
-        <v>18</v>
+        <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:11">
       <c r="A34" s="5">
-        <v>6680</v>
+        <v>1671</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C34" s="6" t="s">
-        <v>46</v>
+        <v>41</v>
       </c>
       <c r="D34" s="6" t="s">
-        <v>66</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E34" s="6"/>
       <c r="F34" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G34" s="6" t="s">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="H34" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I34" s="5">
         <v>404</v>
       </c>
-      <c r="J34" s="5"/>
+      <c r="J34" s="5">
+        <v>30</v>
+      </c>
       <c r="K34" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:11">
       <c r="A35" s="5">
-        <v>1676</v>
+        <v>6680</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C35" s="6" t="s">
-        <v>41</v>
+        <v>46</v>
       </c>
       <c r="D35" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E35" s="6"/>
+        <v>68</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>69</v>
+      </c>
       <c r="F35" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G35" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H35" s="6" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="I35" s="5">
-        <v>402</v>
-[...3 lines deleted...]
-      </c>
+        <v>404</v>
+      </c>
+      <c r="J35" s="5"/>
       <c r="K35" s="5">
-        <v>12</v>
+        <v>18</v>
       </c>
     </row>
     <row r="36" spans="1:11">
       <c r="A36" s="5">
-        <v>3246</v>
+        <v>1676</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C36" s="6" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D36" s="6" t="s">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>42</v>
+      </c>
+      <c r="E36" s="6"/>
       <c r="F36" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G36" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H36" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I36" s="5">
         <v>402</v>
       </c>
       <c r="J36" s="5">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="K36" s="5">
-        <v>16</v>
+        <v>12</v>
       </c>
     </row>
     <row r="37" spans="1:11">
       <c r="A37" s="5">
-        <v>7591</v>
+        <v>3246</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="6" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="D37" s="6"/>
+        <v>70</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>71</v>
+      </c>
       <c r="E37" s="6" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="F37" s="6"/>
+        <v>72</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>36</v>
+      </c>
       <c r="G37" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H37" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I37" s="5">
         <v>402</v>
       </c>
       <c r="J37" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K37" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38" s="5">
-        <v>5292</v>
+        <v>7591</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C38" s="6" t="s">
-        <v>41</v>
-[...7 lines deleted...]
-      </c>
+        <v>55</v>
+      </c>
+      <c r="D38" s="6"/>
+      <c r="E38" s="6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F38" s="6"/>
       <c r="G38" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H38" s="6" t="s">
-        <v>38</v>
+        <v>32</v>
       </c>
       <c r="I38" s="5">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="J38" s="5">
         <v>20</v>
       </c>
       <c r="K38" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="39" spans="1:11">
       <c r="A39" s="5">
-        <v>1755</v>
+        <v>5292</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C39" s="6" t="s">
-        <v>73</v>
+        <v>41</v>
       </c>
       <c r="D39" s="6" t="s">
         <v>74</v>
       </c>
       <c r="E39" s="6"/>
       <c r="F39" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G39" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="6" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="I39" s="5">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="J39" s="5">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="K39" s="5">
-        <v>14</v>
+        <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:11">
       <c r="A40" s="5">
         <v>3111</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D40" s="6"/>
       <c r="E40" s="6"/>
       <c r="F40" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="6"/>
       <c r="H40" s="6"/>
       <c r="I40" s="5">
         <v>400</v>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="5"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41" s="5">
-        <v>4782</v>
+        <v>1919</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C41" s="6" t="s">
-        <v>75</v>
+        <v>13</v>
       </c>
       <c r="D41" s="6"/>
       <c r="E41" s="6" t="s">
-        <v>76</v>
+        <v>52</v>
       </c>
       <c r="F41" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G41" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G41" s="6"/>
+      <c r="H41" s="6"/>
       <c r="I41" s="5">
-        <v>400</v>
-[...6 lines deleted...]
-      </c>
+        <v>399</v>
+      </c>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42" s="5">
-        <v>1919</v>
+        <v>1020</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C42" s="6" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="D42" s="6"/>
+        <v>75</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>76</v>
+      </c>
       <c r="E42" s="6" t="s">
-        <v>52</v>
+        <v>77</v>
       </c>
       <c r="F42" s="6" t="s">
         <v>16</v>
       </c>
-      <c r="G42" s="6"/>
-      <c r="H42" s="6"/>
+      <c r="G42" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="6" t="s">
+        <v>25</v>
+      </c>
       <c r="I42" s="5">
-        <v>399</v>
-[...2 lines deleted...]
-      <c r="K42" s="5"/>
+        <v>397</v>
+      </c>
+      <c r="J42" s="5">
+        <v>20</v>
+      </c>
+      <c r="K42" s="5">
+        <v>18</v>
+      </c>
     </row>
     <row r="43" spans="1:11">
       <c r="A43" s="5">
-        <v>1020</v>
+        <v>4099</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D43" s="6" t="s">
         <v>78</v>
       </c>
+      <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>79</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="H43" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I43" s="5">
-        <v>397</v>
+        <v>394</v>
       </c>
       <c r="J43" s="5">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="K43" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>4099</v>
+        <v>5395</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>73</v>
-[...1 lines deleted...]
-      <c r="D44" s="6"/>
+        <v>19</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>80</v>
+      </c>
       <c r="E44" s="6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F44" s="6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="G44" s="6" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="H44" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I44" s="5">
-        <v>394</v>
-[...3 lines deleted...]
-      </c>
+        <v>392</v>
+      </c>
+      <c r="J44" s="5"/>
       <c r="K44" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
-        <v>5395</v>
+        <v>5798</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>19</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="D45" s="6"/>
       <c r="E45" s="6" t="s">
         <v>82</v>
       </c>
       <c r="F45" s="6" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="G45" s="6" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="H45" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I45" s="5">
         <v>392</v>
       </c>
       <c r="J45" s="5"/>
       <c r="K45" s="5">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
-        <v>5798</v>
+        <v>1523</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-      <c r="E46" s="6" t="s">
         <v>83</v>
       </c>
+      <c r="D46" s="6" t="s">
+        <v>84</v>
+      </c>
+      <c r="E46" s="6"/>
       <c r="F46" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="6" t="s">
-        <v>24</v>
+        <v>31</v>
       </c>
       <c r="H46" s="6" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="I46" s="5">
-        <v>392</v>
-[...4 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="J46" s="5">
+        <v>20</v>
+      </c>
+      <c r="K46" s="5"/>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
-        <v>1523</v>
+        <v>198</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>84</v>
-[...1 lines deleted...]
-      <c r="D47" s="6" t="s">
         <v>85</v>
       </c>
-      <c r="E47" s="6"/>
+      <c r="D47" s="6"/>
+      <c r="E47" s="6" t="s">
+        <v>86</v>
+      </c>
       <c r="F47" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G47" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="6" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="I47" s="5">
-        <v>391</v>
+        <v>389</v>
       </c>
       <c r="J47" s="5">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="K47" s="5"/>
+        <v>15</v>
+      </c>
+      <c r="K47" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
-        <v>198</v>
+        <v>1672</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      </c>
+        <v>41</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" s="6"/>
       <c r="F48" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G48" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H48" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="5">
         <v>389</v>
       </c>
       <c r="J48" s="5">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="K48" s="5">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
-        <v>1672</v>
+        <v>2514</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>41</v>
+        <v>48</v>
       </c>
       <c r="D49" s="6" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>87</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>88</v>
+      </c>
       <c r="F49" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G49" s="6" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H49" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I49" s="5">
-        <v>389</v>
+        <v>386</v>
       </c>
       <c r="J49" s="5">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="K49" s="5">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
-        <v>2514</v>
+        <v>4454</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>48</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="D50" s="6"/>
       <c r="E50" s="6" t="s">
         <v>89</v>
       </c>
       <c r="F50" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="6" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="H50" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I50" s="5">
         <v>386</v>
       </c>
       <c r="J50" s="5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K50" s="5">
-        <v>18</v>
+        <v>16</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
-        <v>4454</v>
+        <v>5713</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="D51" s="6"/>
+        <v>13</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>14</v>
+      </c>
       <c r="E51" s="6" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G51" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="I51" s="5">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>385</v>
+      </c>
+      <c r="J51" s="5"/>
       <c r="K51" s="5">
-        <v>16</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
-        <v>5713</v>
+        <v>1755</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>13</v>
+        <v>78</v>
       </c>
       <c r="D52" s="6" t="s">
+        <v>90</v>
+      </c>
+      <c r="E52" s="6"/>
+      <c r="F52" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="H52" s="6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I52" s="5">
+        <v>384</v>
+      </c>
+      <c r="J52" s="5">
+        <v>27</v>
+      </c>
+      <c r="K52" s="5">
         <v>14</v>
-      </c>
-[...17 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
         <v>3763</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="F53" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G53" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H53" s="6" t="s">
         <v>25</v>
       </c>
@@ -3507,51 +3507,51 @@
       </c>
       <c r="G61" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H61" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="5">
         <v>376</v>
       </c>
       <c r="J61" s="5">
         <v>25</v>
       </c>
       <c r="K61" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5">
         <v>6593</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D62" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E62" s="6"/>
       <c r="F62" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H62" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I62" s="5">
         <v>376</v>
       </c>
       <c r="J62" s="5">
         <v>28</v>
       </c>
       <c r="K62" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="63" spans="1:11">
@@ -3922,51 +3922,51 @@
       <c r="F74" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G74" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H74" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="5">
         <v>368</v>
       </c>
       <c r="J74" s="5"/>
       <c r="K74" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:11">
       <c r="A75" s="5">
         <v>7504</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C75" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D75" s="6"/>
       <c r="E75" s="6" t="s">
         <v>118</v>
       </c>
       <c r="F75" s="6"/>
       <c r="G75" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H75" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I75" s="5">
         <v>368</v>
       </c>
       <c r="J75" s="5">
         <v>25</v>
       </c>
       <c r="K75" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:11">
       <c r="A76" s="5">
         <v>761</v>
@@ -4013,51 +4013,51 @@
       <c r="D77" s="6" t="s">
         <v>35</v>
       </c>
       <c r="E77" s="6"/>
       <c r="F77" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="6"/>
       <c r="H77" s="6"/>
       <c r="I77" s="5">
         <v>367</v>
       </c>
       <c r="J77" s="5"/>
       <c r="K77" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78" s="5">
         <v>3380</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C78" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D78" s="6"/>
       <c r="E78" s="6" t="s">
         <v>119</v>
       </c>
       <c r="F78" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G78" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H78" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I78" s="5">
         <v>365</v>
       </c>
       <c r="J78" s="5">
         <v>19</v>
       </c>
       <c r="K78" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="79" spans="1:11">
@@ -4075,51 +4075,51 @@
       <c r="F79" s="6"/>
       <c r="G79" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H79" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="5">
         <v>364</v>
       </c>
       <c r="J79" s="5">
         <v>18</v>
       </c>
       <c r="K79" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:11">
       <c r="A80" s="5">
         <v>3984</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D80" s="6"/>
       <c r="E80" s="6" t="s">
         <v>120</v>
       </c>
       <c r="F80" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G80" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H80" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I80" s="5">
         <v>363</v>
       </c>
       <c r="J80" s="5">
         <v>22</v>
       </c>
       <c r="K80" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:11">
@@ -4240,51 +4240,51 @@
       </c>
       <c r="G84" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H84" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I84" s="5">
         <v>361</v>
       </c>
       <c r="J84" s="5">
         <v>20</v>
       </c>
       <c r="K84" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="85" spans="1:11">
       <c r="A85" s="5">
         <v>215</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D85" s="6"/>
       <c r="E85" s="6" t="s">
         <v>124</v>
       </c>
       <c r="F85" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G85" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H85" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I85" s="5">
         <v>360</v>
       </c>
       <c r="J85" s="5">
         <v>15</v>
       </c>
       <c r="K85" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:11">
@@ -4572,51 +4572,51 @@
       </c>
       <c r="G94" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H94" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="5">
         <v>356</v>
       </c>
       <c r="J94" s="5">
         <v>18</v>
       </c>
       <c r="K94" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:11">
       <c r="A95" s="5">
         <v>4063</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C95" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D95" s="6"/>
       <c r="E95" s="6" t="s">
         <v>136</v>
       </c>
       <c r="F95" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G95" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H95" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I95" s="5">
         <v>356</v>
       </c>
       <c r="J95" s="5"/>
       <c r="K95" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:11">
       <c r="A96" s="5">
         <v>1587</v>
@@ -4634,51 +4634,51 @@
       <c r="F96" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H96" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I96" s="5">
         <v>355</v>
       </c>
       <c r="J96" s="5">
         <v>18</v>
       </c>
       <c r="K96" s="5"/>
     </row>
     <row r="97" spans="1:11">
       <c r="A97" s="5">
         <v>7113</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D97" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E97" s="6"/>
       <c r="F97" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G97" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H97" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I97" s="5">
         <v>355</v>
       </c>
       <c r="J97" s="5"/>
       <c r="K97" s="5">
         <v>24</v>
       </c>
     </row>
     <row r="98" spans="1:11">
       <c r="A98" s="5">
         <v>715</v>
@@ -4790,54 +4790,54 @@
       </c>
       <c r="H101" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I101" s="5">
         <v>352</v>
       </c>
       <c r="J101" s="5">
         <v>23</v>
       </c>
       <c r="K101" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="102" spans="1:11">
       <c r="A102" s="5">
         <v>2435</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C102" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D102" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E102" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F102" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G102" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H102" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I102" s="5">
         <v>350</v>
       </c>
       <c r="J102" s="5">
         <v>8</v>
       </c>
       <c r="K102" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:11">
       <c r="A103" s="5">
         <v>3290</v>
       </c>
       <c r="B103" s="6" t="s">
@@ -5608,55 +5608,55 @@
       </c>
       <c r="G126" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H126" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I126" s="5">
         <v>340</v>
       </c>
       <c r="J126" s="5">
         <v>25</v>
       </c>
       <c r="K126" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127" s="5">
         <v>199</v>
       </c>
       <c r="B127" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C127" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D127" s="6"/>
       <c r="E127" s="6" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="F127" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G127" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H127" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I127" s="5">
         <v>338</v>
       </c>
       <c r="J127" s="5">
         <v>15</v>
       </c>
       <c r="K127" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128" s="5">
         <v>1674</v>
       </c>
       <c r="B128" s="6" t="s">
@@ -5788,87 +5788,87 @@
       </c>
       <c r="G132" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H132" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I132" s="5">
         <v>337</v>
       </c>
       <c r="J132" s="5">
         <v>25</v>
       </c>
       <c r="K132" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133" s="5">
         <v>5086</v>
       </c>
       <c r="B133" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D133" s="6"/>
       <c r="E133" s="6" t="s">
         <v>174</v>
       </c>
       <c r="F133" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G133" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H133" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I133" s="5">
         <v>337</v>
       </c>
       <c r="J133" s="5">
         <v>23</v>
       </c>
       <c r="K133" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134" s="5">
         <v>1756</v>
       </c>
       <c r="B134" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C134" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D134" s="6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E134" s="6"/>
       <c r="F134" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G134" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H134" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I134" s="5">
         <v>336</v>
       </c>
       <c r="J134" s="5"/>
       <c r="K134" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135" s="5">
         <v>3294</v>
       </c>
       <c r="B135" s="6" t="s">
         <v>12</v>
@@ -5887,61 +5887,61 @@
       </c>
       <c r="G135" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H135" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I135" s="5">
         <v>336</v>
       </c>
       <c r="J135" s="5">
         <v>30</v>
       </c>
       <c r="K135" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136" s="5">
         <v>3344</v>
       </c>
       <c r="B136" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C136" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D136" s="6"/>
       <c r="E136" s="6" t="s">
         <v>175</v>
       </c>
       <c r="F136" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="6" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H136" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I136" s="5">
         <v>336</v>
       </c>
       <c r="J136" s="5">
         <v>21</v>
       </c>
       <c r="K136" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137" s="5">
         <v>4500</v>
       </c>
       <c r="B137" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C137" s="6" t="s">
         <v>46</v>
       </c>
       <c r="D137" s="6"/>
@@ -5986,51 +5986,51 @@
       </c>
       <c r="G138" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H138" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I138" s="5">
         <v>336</v>
       </c>
       <c r="J138" s="5">
         <v>30</v>
       </c>
       <c r="K138" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139" s="5">
         <v>6407</v>
       </c>
       <c r="B139" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C139" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D139" s="6"/>
       <c r="E139" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F139" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H139" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I139" s="5">
         <v>336</v>
       </c>
       <c r="J139" s="5">
         <v>25</v>
       </c>
       <c r="K139" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="140" spans="1:11">
@@ -6436,51 +6436,51 @@
       </c>
       <c r="G152" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H152" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I152" s="5">
         <v>330</v>
       </c>
       <c r="J152" s="5">
         <v>18</v>
       </c>
       <c r="K152" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153" s="5">
         <v>1769</v>
       </c>
       <c r="B153" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C153" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D153" s="6" t="s">
         <v>137</v>
       </c>
       <c r="E153" s="6"/>
       <c r="F153" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="6"/>
       <c r="H153" s="6"/>
       <c r="I153" s="5">
         <v>330</v>
       </c>
       <c r="J153" s="5"/>
       <c r="K153" s="5"/>
     </row>
     <row r="154" spans="1:11">
       <c r="A154" s="5">
         <v>3636</v>
       </c>
       <c r="B154" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C154" s="6" t="s">
         <v>103</v>
@@ -6494,119 +6494,119 @@
       </c>
       <c r="G154" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H154" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I154" s="5">
         <v>330</v>
       </c>
       <c r="J154" s="5">
         <v>22</v>
       </c>
       <c r="K154" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155" s="5">
         <v>6798</v>
       </c>
       <c r="B155" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C155" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D155" s="6"/>
       <c r="E155" s="6" t="s">
         <v>183</v>
       </c>
       <c r="F155" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H155" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I155" s="5">
         <v>330</v>
       </c>
       <c r="J155" s="5">
         <v>25</v>
       </c>
       <c r="K155" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156" s="5">
         <v>431</v>
       </c>
       <c r="B156" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C156" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D156" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E156" s="6"/>
       <c r="F156" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G156" s="6"/>
       <c r="H156" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I156" s="5">
         <v>329</v>
       </c>
       <c r="J156" s="5"/>
       <c r="K156" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157" s="5">
         <v>3682</v>
       </c>
       <c r="B157" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C157" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D157" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E157" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F157" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G157" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H157" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I157" s="5">
         <v>329</v>
       </c>
       <c r="J157" s="5">
         <v>30</v>
       </c>
       <c r="K157" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158" s="5">
         <v>4486</v>
       </c>
       <c r="B158" s="6" t="s">
@@ -6626,117 +6626,117 @@
       </c>
       <c r="G158" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H158" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I158" s="5">
         <v>329</v>
       </c>
       <c r="J158" s="5">
         <v>27</v>
       </c>
       <c r="K158" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159" s="5">
         <v>5278</v>
       </c>
       <c r="B159" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C159" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D159" s="6"/>
       <c r="E159" s="6" t="s">
         <v>187</v>
       </c>
       <c r="F159" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G159" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H159" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I159" s="5">
         <v>329</v>
       </c>
       <c r="J159" s="5">
         <v>25</v>
       </c>
       <c r="K159" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="160" spans="1:11">
       <c r="A160" s="5">
         <v>3382</v>
       </c>
       <c r="B160" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C160" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D160" s="6"/>
       <c r="E160" s="6" t="s">
         <v>188</v>
       </c>
       <c r="F160" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G160" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H160" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I160" s="5">
         <v>328</v>
       </c>
       <c r="J160" s="5">
         <v>20</v>
       </c>
       <c r="K160" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="161" spans="1:11">
       <c r="A161" s="5">
         <v>4066</v>
       </c>
       <c r="B161" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C161" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D161" s="6"/>
       <c r="E161" s="6" t="s">
         <v>189</v>
       </c>
       <c r="F161" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G161" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H161" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I161" s="5">
         <v>328</v>
       </c>
       <c r="J161" s="5">
         <v>20</v>
       </c>
       <c r="K161" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:11">
@@ -6981,54 +6981,54 @@
       </c>
       <c r="G169" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H169" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I169" s="5">
         <v>325</v>
       </c>
       <c r="J169" s="5">
         <v>22</v>
       </c>
       <c r="K169" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170" s="5">
         <v>6384</v>
       </c>
       <c r="B170" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C170" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D170" s="6" t="s">
-        <v>74</v>
+        <v>90</v>
       </c>
       <c r="E170" s="6"/>
       <c r="F170" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H170" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I170" s="5">
         <v>325</v>
       </c>
       <c r="J170" s="5">
         <v>26</v>
       </c>
       <c r="K170" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171" s="5">
         <v>5440</v>
       </c>
@@ -7241,57 +7241,57 @@
       </c>
       <c r="G177" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H177" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I177" s="5">
         <v>323</v>
       </c>
       <c r="J177" s="5">
         <v>23</v>
       </c>
       <c r="K177" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="178" spans="1:11">
       <c r="A178" s="5">
         <v>7489</v>
       </c>
       <c r="B178" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C178" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D178" s="6" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E178" s="6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F178" s="6"/>
       <c r="G178" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H178" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I178" s="5">
         <v>323</v>
       </c>
       <c r="J178" s="5">
         <v>24</v>
       </c>
       <c r="K178" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="179" spans="1:11">
       <c r="A179" s="5">
         <v>1190</v>
       </c>
       <c r="B179" s="6" t="s">
         <v>12</v>
       </c>
@@ -7328,51 +7328,51 @@
       <c r="D180" s="6" t="s">
         <v>158</v>
       </c>
       <c r="E180" s="6" t="s">
         <v>159</v>
       </c>
       <c r="F180" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="6"/>
       <c r="H180" s="6"/>
       <c r="I180" s="5">
         <v>321</v>
       </c>
       <c r="J180" s="5"/>
       <c r="K180" s="5"/>
     </row>
     <row r="181" spans="1:11">
       <c r="A181" s="5">
         <v>4083</v>
       </c>
       <c r="B181" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C181" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D181" s="6"/>
       <c r="E181" s="6" t="s">
         <v>204</v>
       </c>
       <c r="F181" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G181" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H181" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I181" s="5">
         <v>321</v>
       </c>
       <c r="J181" s="5">
         <v>23</v>
       </c>
       <c r="K181" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="182" spans="1:11">
@@ -7693,51 +7693,51 @@
       </c>
       <c r="G191" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H191" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I191" s="5">
         <v>318</v>
       </c>
       <c r="J191" s="5">
         <v>18</v>
       </c>
       <c r="K191" s="5">
         <v>7</v>
       </c>
     </row>
     <row r="192" spans="1:11">
       <c r="A192" s="5">
         <v>194</v>
       </c>
       <c r="B192" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C192" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D192" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E192" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F192" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H192" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I192" s="5">
         <v>317</v>
       </c>
       <c r="J192" s="5">
         <v>20</v>
       </c>
       <c r="K192" s="5">
         <v>16</v>
       </c>
@@ -7944,86 +7944,86 @@
       </c>
       <c r="H199" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I199" s="5">
         <v>316</v>
       </c>
       <c r="J199" s="5">
         <v>20</v>
       </c>
       <c r="K199" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="200" spans="1:11">
       <c r="A200" s="5">
         <v>3681</v>
       </c>
       <c r="B200" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C200" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D200" s="6" t="s">
+        <v>87</v>
+      </c>
+      <c r="E200" s="6" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="F200" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H200" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I200" s="5">
         <v>315</v>
       </c>
       <c r="J200" s="5">
         <v>30</v>
       </c>
       <c r="K200" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201" s="5">
         <v>4971</v>
       </c>
       <c r="B201" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C201" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D201" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E201" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F201" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H201" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I201" s="5">
         <v>315</v>
       </c>
       <c r="J201" s="5"/>
       <c r="K201" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202" s="5">
         <v>929</v>
       </c>
@@ -8079,84 +8079,84 @@
       </c>
       <c r="G203" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H203" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I203" s="5">
         <v>313</v>
       </c>
       <c r="J203" s="5">
         <v>17</v>
       </c>
       <c r="K203" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="204" spans="1:11">
       <c r="A204" s="5">
         <v>1487</v>
       </c>
       <c r="B204" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C204" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D204" s="6"/>
       <c r="E204" s="6" t="s">
         <v>220</v>
       </c>
       <c r="F204" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G204" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H204" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I204" s="5">
         <v>312</v>
       </c>
       <c r="J204" s="5">
         <v>20</v>
       </c>
       <c r="K204" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="205" spans="1:11">
       <c r="A205" s="5">
         <v>4206</v>
       </c>
       <c r="B205" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C205" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D205" s="6"/>
       <c r="E205" s="6" t="s">
         <v>221</v>
       </c>
       <c r="F205" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H205" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I205" s="5">
         <v>312</v>
       </c>
       <c r="J205" s="5">
         <v>25</v>
       </c>
       <c r="K205" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="206" spans="1:11">
@@ -8304,83 +8304,83 @@
       </c>
       <c r="G210" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H210" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I210" s="5">
         <v>310</v>
       </c>
       <c r="J210" s="5">
         <v>20</v>
       </c>
       <c r="K210" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="211" spans="1:11">
       <c r="A211" s="5">
         <v>209</v>
       </c>
       <c r="B211" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C211" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D211" s="6"/>
       <c r="E211" s="6" t="s">
         <v>227</v>
       </c>
       <c r="F211" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G211" s="6"/>
       <c r="H211" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I211" s="5">
         <v>309</v>
       </c>
       <c r="J211" s="5"/>
       <c r="K211" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="212" spans="1:11">
       <c r="A212" s="5">
         <v>4965</v>
       </c>
       <c r="B212" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C212" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D212" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E212" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F212" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G212" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H212" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I212" s="5">
         <v>309</v>
       </c>
       <c r="J212" s="5">
         <v>20</v>
       </c>
       <c r="K212" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213" s="5">
@@ -8715,111 +8715,111 @@
         <v>19</v>
       </c>
       <c r="D223" s="6" t="s">
         <v>33</v>
       </c>
       <c r="E223" s="6"/>
       <c r="F223" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="6"/>
       <c r="H223" s="6"/>
       <c r="I223" s="5">
         <v>306</v>
       </c>
       <c r="J223" s="5"/>
       <c r="K223" s="5"/>
     </row>
     <row r="224" spans="1:11">
       <c r="A224" s="5">
         <v>1040</v>
       </c>
       <c r="B224" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C224" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D224" s="6" t="s">
         <v>102</v>
       </c>
       <c r="E224" s="6"/>
       <c r="F224" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H224" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I224" s="5">
         <v>306</v>
       </c>
       <c r="J224" s="5">
         <v>25</v>
       </c>
       <c r="K224" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="225" spans="1:11">
       <c r="A225" s="5">
         <v>1488</v>
       </c>
       <c r="B225" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C225" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D225" s="6"/>
       <c r="E225" s="6" t="s">
         <v>235</v>
       </c>
       <c r="F225" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="6"/>
       <c r="H225" s="6"/>
       <c r="I225" s="5">
         <v>306</v>
       </c>
       <c r="J225" s="5"/>
       <c r="K225" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:11">
       <c r="A226" s="5">
         <v>2752</v>
       </c>
       <c r="B226" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C226" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D226" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E226" s="6"/>
       <c r="F226" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="6"/>
       <c r="H226" s="6"/>
       <c r="I226" s="5">
         <v>306</v>
       </c>
       <c r="J226" s="5"/>
       <c r="K226" s="5"/>
     </row>
     <row r="227" spans="1:11">
       <c r="A227" s="5">
         <v>3235</v>
       </c>
       <c r="B227" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C227" s="6" t="s">
         <v>41</v>
@@ -9000,51 +9000,51 @@
       <c r="F232" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G232" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H232" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I232" s="5">
         <v>305</v>
       </c>
       <c r="J232" s="5"/>
       <c r="K232" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="233" spans="1:11">
       <c r="A233" s="5">
         <v>7126</v>
       </c>
       <c r="B233" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C233" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D233" s="6"/>
       <c r="E233" s="6" t="s">
         <v>241</v>
       </c>
       <c r="F233" s="6"/>
       <c r="G233" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H233" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I233" s="5">
         <v>305</v>
       </c>
       <c r="J233" s="5">
         <v>25</v>
       </c>
       <c r="K233" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="234" spans="1:11">
       <c r="A234" s="5">
         <v>502</v>
@@ -9056,54 +9056,54 @@
         <v>19</v>
       </c>
       <c r="D234" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E234" s="6"/>
       <c r="F234" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="6"/>
       <c r="H234" s="6"/>
       <c r="I234" s="5">
         <v>304</v>
       </c>
       <c r="J234" s="5"/>
       <c r="K234" s="5"/>
     </row>
     <row r="235" spans="1:11">
       <c r="A235" s="5">
         <v>4962</v>
       </c>
       <c r="B235" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C235" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D235" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E235" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F235" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H235" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I235" s="5">
         <v>304</v>
       </c>
       <c r="J235" s="5">
         <v>20</v>
       </c>
       <c r="K235" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="236" spans="1:11">
       <c r="A236" s="5">
@@ -9304,51 +9304,51 @@
         <v>19</v>
       </c>
       <c r="D242" s="6" t="s">
         <v>30</v>
       </c>
       <c r="E242" s="6"/>
       <c r="F242" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="6"/>
       <c r="H242" s="6"/>
       <c r="I242" s="5">
         <v>301</v>
       </c>
       <c r="J242" s="5"/>
       <c r="K242" s="5"/>
     </row>
     <row r="243" spans="1:11">
       <c r="A243" s="5">
         <v>373</v>
       </c>
       <c r="B243" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C243" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D243" s="6" t="s">
         <v>236</v>
       </c>
       <c r="E243" s="6"/>
       <c r="F243" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="6"/>
       <c r="H243" s="6"/>
       <c r="I243" s="5">
         <v>300</v>
       </c>
       <c r="J243" s="5"/>
       <c r="K243" s="5"/>
     </row>
     <row r="244" spans="1:11">
       <c r="A244" s="5">
         <v>714</v>
       </c>
       <c r="B244" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C244" s="6" t="s">
         <v>19</v>
@@ -9364,51 +9364,51 @@
       </c>
       <c r="G244" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H244" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I244" s="5">
         <v>300</v>
       </c>
       <c r="J244" s="5">
         <v>25</v>
       </c>
       <c r="K244" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="245" spans="1:11">
       <c r="A245" s="5">
         <v>1820</v>
       </c>
       <c r="B245" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C245" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D245" s="6"/>
       <c r="E245" s="6" t="s">
         <v>243</v>
       </c>
       <c r="F245" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G245" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H245" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I245" s="5">
         <v>300</v>
       </c>
       <c r="J245" s="5">
         <v>18</v>
       </c>
       <c r="K245" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="246" spans="1:11">
@@ -9529,84 +9529,84 @@
       </c>
       <c r="G249" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H249" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I249" s="5">
         <v>300</v>
       </c>
       <c r="J249" s="5">
         <v>15</v>
       </c>
       <c r="K249" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="250" spans="1:11">
       <c r="A250" s="5">
         <v>4100</v>
       </c>
       <c r="B250" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C250" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D250" s="6"/>
       <c r="E250" s="6" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="F250" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G250" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H250" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I250" s="5">
         <v>300</v>
       </c>
       <c r="J250" s="5">
         <v>22</v>
       </c>
       <c r="K250" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="251" spans="1:11">
       <c r="A251" s="5">
         <v>4121</v>
       </c>
       <c r="B251" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C251" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D251" s="6"/>
       <c r="E251" s="6" t="s">
         <v>247</v>
       </c>
       <c r="F251" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H251" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I251" s="5">
         <v>300</v>
       </c>
       <c r="J251" s="5">
         <v>20</v>
       </c>
       <c r="K251" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="252" spans="1:11">
@@ -9697,54 +9697,54 @@
       </c>
       <c r="H254" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I254" s="5">
         <v>300</v>
       </c>
       <c r="J254" s="5">
         <v>20</v>
       </c>
       <c r="K254" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="255" spans="1:11">
       <c r="A255" s="5">
         <v>6203</v>
       </c>
       <c r="B255" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C255" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D255" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E255" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F255" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G255" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H255" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I255" s="5">
         <v>300</v>
       </c>
       <c r="J255" s="5">
         <v>13</v>
       </c>
       <c r="K255" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="256" spans="1:11">
       <c r="A256" s="5">
         <v>7299</v>
       </c>
       <c r="B256" s="6" t="s">
@@ -9946,152 +9946,152 @@
       <c r="F262" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G262" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H262" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I262" s="5">
         <v>298</v>
       </c>
       <c r="J262" s="5"/>
       <c r="K262" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="263" spans="1:11">
       <c r="A263" s="5">
         <v>4964</v>
       </c>
       <c r="B263" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C263" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D263" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E263" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F263" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G263" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H263" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I263" s="5">
         <v>298</v>
       </c>
       <c r="J263" s="5"/>
       <c r="K263" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264" s="5">
         <v>4077</v>
       </c>
       <c r="B264" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C264" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D264" s="6"/>
       <c r="E264" s="6" t="s">
         <v>254</v>
       </c>
       <c r="F264" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H264" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I264" s="5">
         <v>297</v>
       </c>
       <c r="J264" s="5">
         <v>24</v>
       </c>
       <c r="K264" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="265" spans="1:11">
       <c r="A265" s="5">
         <v>4958</v>
       </c>
       <c r="B265" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C265" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D265" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E265" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F265" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H265" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I265" s="5">
         <v>297</v>
       </c>
       <c r="J265" s="5">
         <v>25</v>
       </c>
       <c r="K265" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="266" spans="1:11">
       <c r="A266" s="5">
         <v>5200</v>
       </c>
       <c r="B266" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C266" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D266" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E266" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F266" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G266" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H266" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I266" s="5">
         <v>297</v>
       </c>
       <c r="J266" s="5">
         <v>28</v>
       </c>
       <c r="K266" s="5">
         <v>18</v>
       </c>
@@ -10117,54 +10117,54 @@
       </c>
       <c r="G267" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H267" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I267" s="5">
         <v>297</v>
       </c>
       <c r="J267" s="5">
         <v>25</v>
       </c>
       <c r="K267" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="268" spans="1:11">
       <c r="A268" s="5">
         <v>7104</v>
       </c>
       <c r="B268" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C268" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D268" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E268" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F268" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G268" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H268" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I268" s="5">
         <v>297</v>
       </c>
       <c r="J268" s="5">
         <v>25</v>
       </c>
       <c r="K268" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="269" spans="1:11">
       <c r="A269" s="5">
@@ -10177,111 +10177,111 @@
         <v>19</v>
       </c>
       <c r="D269" s="6" t="s">
         <v>193</v>
       </c>
       <c r="E269" s="6"/>
       <c r="F269" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="6"/>
       <c r="H269" s="6"/>
       <c r="I269" s="5">
         <v>295</v>
       </c>
       <c r="J269" s="5"/>
       <c r="K269" s="5"/>
     </row>
     <row r="270" spans="1:11">
       <c r="A270" s="5">
         <v>6031</v>
       </c>
       <c r="B270" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C270" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D270" s="6"/>
       <c r="E270" s="6" t="s">
         <v>255</v>
       </c>
       <c r="F270" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G270" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H270" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I270" s="5">
         <v>295</v>
       </c>
       <c r="J270" s="5"/>
       <c r="K270" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="271" spans="1:11">
       <c r="A271" s="5">
         <v>384</v>
       </c>
       <c r="B271" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C271" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D271" s="6"/>
       <c r="E271" s="6" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="F271" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="6"/>
       <c r="H271" s="6"/>
       <c r="I271" s="5">
         <v>294</v>
       </c>
       <c r="J271" s="5"/>
       <c r="K271" s="5"/>
     </row>
     <row r="272" spans="1:11">
       <c r="A272" s="5">
         <v>385</v>
       </c>
       <c r="B272" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C272" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D272" s="6"/>
       <c r="E272" s="6" t="s">
-        <v>76</v>
+        <v>60</v>
       </c>
       <c r="F272" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G272" s="6"/>
       <c r="H272" s="6"/>
       <c r="I272" s="5">
         <v>294</v>
       </c>
       <c r="J272" s="5"/>
       <c r="K272" s="5"/>
     </row>
     <row r="273" spans="1:11">
       <c r="A273" s="5">
         <v>685</v>
       </c>
       <c r="B273" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C273" s="6" t="s">
         <v>19</v>
       </c>
       <c r="D273" s="6"/>
       <c r="E273" s="6" t="s">
         <v>194</v>
@@ -10377,54 +10377,54 @@
       </c>
       <c r="F276" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G276" s="6"/>
       <c r="H276" s="6"/>
       <c r="I276" s="5">
         <v>293</v>
       </c>
       <c r="J276" s="5"/>
       <c r="K276" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="277" spans="1:11">
       <c r="A277" s="5">
         <v>2436</v>
       </c>
       <c r="B277" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C277" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D277" s="6" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E277" s="6" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F277" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G277" s="6"/>
       <c r="H277" s="6"/>
       <c r="I277" s="5">
         <v>292</v>
       </c>
       <c r="J277" s="5"/>
       <c r="K277" s="5"/>
     </row>
     <row r="278" spans="1:11">
       <c r="A278" s="5">
         <v>3766</v>
       </c>
       <c r="B278" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C278" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D278" s="6"/>
       <c r="E278" s="6" t="s">
         <v>258</v>
@@ -10715,84 +10715,84 @@
       </c>
       <c r="G287" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H287" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I287" s="5">
         <v>291</v>
       </c>
       <c r="J287" s="5">
         <v>30</v>
       </c>
       <c r="K287" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="288" spans="1:11">
       <c r="A288" s="5">
         <v>2561</v>
       </c>
       <c r="B288" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C288" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D288" s="6"/>
       <c r="E288" s="6" t="s">
         <v>264</v>
       </c>
       <c r="F288" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H288" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I288" s="5">
         <v>290</v>
       </c>
       <c r="J288" s="5">
         <v>14</v>
       </c>
       <c r="K288" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="289" spans="1:11">
       <c r="A289" s="5">
         <v>7258</v>
       </c>
       <c r="B289" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C289" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D289" s="6"/>
       <c r="E289" s="6" t="s">
         <v>265</v>
       </c>
       <c r="F289" s="6"/>
       <c r="G289" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H289" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I289" s="5">
         <v>290</v>
       </c>
       <c r="J289" s="5">
         <v>20</v>
       </c>
       <c r="K289" s="5">
         <v>17</v>
       </c>
     </row>
     <row r="290" spans="1:11">
       <c r="A290" s="5">
         <v>3428</v>
@@ -10845,51 +10845,51 @@
       </c>
       <c r="G291" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H291" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I291" s="5">
         <v>289</v>
       </c>
       <c r="J291" s="5">
         <v>25</v>
       </c>
       <c r="K291" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="292" spans="1:11">
       <c r="A292" s="5">
         <v>2562</v>
       </c>
       <c r="B292" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C292" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D292" s="6"/>
       <c r="E292" s="6" t="s">
         <v>268</v>
       </c>
       <c r="F292" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G292" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H292" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I292" s="5">
         <v>288</v>
       </c>
       <c r="J292" s="5">
         <v>24</v>
       </c>
       <c r="K292" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="293" spans="1:11">
@@ -11064,51 +11064,51 @@
         <v>19</v>
       </c>
       <c r="D298" s="6" t="s">
         <v>141</v>
       </c>
       <c r="E298" s="6"/>
       <c r="F298" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="6"/>
       <c r="H298" s="6"/>
       <c r="I298" s="5">
         <v>286</v>
       </c>
       <c r="J298" s="5"/>
       <c r="K298" s="5"/>
     </row>
     <row r="299" spans="1:11">
       <c r="A299" s="5">
         <v>1414</v>
       </c>
       <c r="B299" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C299" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D299" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E299" s="6"/>
       <c r="F299" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G299" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H299" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I299" s="5">
         <v>286</v>
       </c>
       <c r="J299" s="5"/>
       <c r="K299" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:11">
       <c r="A300" s="5">
         <v>3630</v>
@@ -11192,76 +11192,76 @@
       </c>
       <c r="G302" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H302" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I302" s="5">
         <v>286</v>
       </c>
       <c r="J302" s="5">
         <v>28</v>
       </c>
       <c r="K302" s="5">
         <v>13</v>
       </c>
     </row>
     <row r="303" spans="1:11">
       <c r="A303" s="5">
         <v>249</v>
       </c>
       <c r="B303" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C303" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D303" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E303" s="6"/>
       <c r="F303" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="6"/>
       <c r="H303" s="6"/>
       <c r="I303" s="5">
         <v>285</v>
       </c>
       <c r="J303" s="5"/>
       <c r="K303" s="5"/>
     </row>
     <row r="304" spans="1:11">
       <c r="A304" s="5">
         <v>4125</v>
       </c>
       <c r="B304" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C304" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D304" s="6"/>
       <c r="E304" s="6" t="s">
         <v>275</v>
       </c>
       <c r="F304" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H304" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I304" s="5">
         <v>285</v>
       </c>
       <c r="J304" s="5">
         <v>18</v>
       </c>
       <c r="K304" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="305" spans="1:11">
@@ -11283,54 +11283,54 @@
       </c>
       <c r="G305" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H305" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I305" s="5">
         <v>285</v>
       </c>
       <c r="J305" s="5">
         <v>17</v>
       </c>
       <c r="K305" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="306" spans="1:11">
       <c r="A306" s="5">
         <v>4959</v>
       </c>
       <c r="B306" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C306" s="6" t="s">
+        <v>83</v>
+      </c>
+      <c r="D306" s="6" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E306" s="6" t="s">
         <v>218</v>
       </c>
       <c r="F306" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G306" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H306" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I306" s="5">
         <v>285</v>
       </c>
       <c r="J306" s="5"/>
       <c r="K306" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="307" spans="1:11">
       <c r="A307" s="5">
         <v>6554</v>
       </c>
@@ -11407,51 +11407,51 @@
       </c>
       <c r="C309" s="6" t="s">
         <v>41</v>
       </c>
       <c r="D309" s="6"/>
       <c r="E309" s="6"/>
       <c r="F309" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="6"/>
       <c r="H309" s="6"/>
       <c r="I309" s="5">
         <v>283</v>
       </c>
       <c r="J309" s="5"/>
       <c r="K309" s="5"/>
     </row>
     <row r="310" spans="1:11">
       <c r="A310" s="5">
         <v>3399</v>
       </c>
       <c r="B310" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C310" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D310" s="6"/>
       <c r="E310" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F310" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H310" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I310" s="5">
         <v>283</v>
       </c>
       <c r="J310" s="5">
         <v>22</v>
       </c>
       <c r="K310" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="311" spans="1:11">
@@ -11760,51 +11760,51 @@
         <v>13</v>
       </c>
       <c r="D320" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E320" s="6"/>
       <c r="F320" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="6"/>
       <c r="H320" s="6"/>
       <c r="I320" s="5">
         <v>278</v>
       </c>
       <c r="J320" s="5"/>
       <c r="K320" s="5"/>
     </row>
     <row r="321" spans="1:11">
       <c r="A321" s="5">
         <v>3980</v>
       </c>
       <c r="B321" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C321" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D321" s="6"/>
       <c r="E321" s="6" t="s">
         <v>284</v>
       </c>
       <c r="F321" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H321" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I321" s="5">
         <v>278</v>
       </c>
       <c r="J321" s="5">
         <v>18</v>
       </c>
       <c r="K321" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="322" spans="1:11">
@@ -11882,51 +11882,51 @@
       </c>
       <c r="G324" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H324" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I324" s="5">
         <v>277</v>
       </c>
       <c r="J324" s="5">
         <v>20</v>
       </c>
       <c r="K324" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="325" spans="1:11">
       <c r="A325" s="5">
         <v>253</v>
       </c>
       <c r="B325" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C325" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D325" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E325" s="6"/>
       <c r="F325" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="6"/>
       <c r="H325" s="6"/>
       <c r="I325" s="5">
         <v>276</v>
       </c>
       <c r="J325" s="5"/>
       <c r="K325" s="5"/>
     </row>
     <row r="326" spans="1:11">
       <c r="A326" s="5">
         <v>3175</v>
       </c>
       <c r="B326" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C326" s="6" t="s">
         <v>21</v>
@@ -11996,51 +11996,51 @@
       </c>
       <c r="G328" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H328" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I328" s="5">
         <v>276</v>
       </c>
       <c r="J328" s="5">
         <v>16</v>
       </c>
       <c r="K328" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="329" spans="1:11">
       <c r="A329" s="5">
         <v>4420</v>
       </c>
       <c r="B329" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C329" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D329" s="6"/>
       <c r="E329" s="6" t="s">
         <v>288</v>
       </c>
       <c r="F329" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H329" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I329" s="5">
         <v>275</v>
       </c>
       <c r="J329" s="5">
         <v>15</v>
       </c>
       <c r="K329" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="330" spans="1:11">
@@ -12132,86 +12132,86 @@
       </c>
       <c r="G332" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H332" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I332" s="5">
         <v>274</v>
       </c>
       <c r="J332" s="5">
         <v>21</v>
       </c>
       <c r="K332" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="333" spans="1:11">
       <c r="A333" s="5">
         <v>4073</v>
       </c>
       <c r="B333" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C333" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D333" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E333" s="6" t="s">
         <v>293</v>
       </c>
       <c r="F333" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G333" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H333" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I333" s="5">
         <v>274</v>
       </c>
       <c r="J333" s="5">
         <v>22</v>
       </c>
       <c r="K333" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="334" spans="1:11">
       <c r="A334" s="5">
         <v>4439</v>
       </c>
       <c r="B334" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C334" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D334" s="6"/>
       <c r="E334" s="6" t="s">
         <v>294</v>
       </c>
       <c r="F334" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H334" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I334" s="5">
         <v>274</v>
       </c>
       <c r="J334" s="5">
         <v>17</v>
       </c>
       <c r="K334" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="335" spans="1:11">
@@ -12233,109 +12233,109 @@
       </c>
       <c r="G335" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H335" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I335" s="5">
         <v>274</v>
       </c>
       <c r="J335" s="5">
         <v>14</v>
       </c>
       <c r="K335" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="336" spans="1:11">
       <c r="A336" s="5">
         <v>252</v>
       </c>
       <c r="B336" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C336" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D336" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E336" s="6"/>
       <c r="F336" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="6"/>
       <c r="H336" s="6"/>
       <c r="I336" s="5">
         <v>273</v>
       </c>
       <c r="J336" s="5"/>
       <c r="K336" s="5"/>
     </row>
     <row r="337" spans="1:11">
       <c r="A337" s="5">
         <v>383</v>
       </c>
       <c r="B337" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C337" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D337" s="6"/>
       <c r="E337" s="6" t="s">
         <v>296</v>
       </c>
       <c r="F337" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G337" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H337" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I337" s="5">
         <v>273</v>
       </c>
       <c r="J337" s="5">
         <v>12</v>
       </c>
       <c r="K337" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="338" spans="1:11">
       <c r="A338" s="5">
         <v>432</v>
       </c>
       <c r="B338" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C338" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D338" s="6" t="s">
         <v>184</v>
       </c>
       <c r="E338" s="6"/>
       <c r="F338" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G338" s="6"/>
       <c r="H338" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I338" s="5">
         <v>273</v>
       </c>
       <c r="J338" s="5"/>
       <c r="K338" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="339" spans="1:11">
       <c r="A339" s="5">
         <v>1734</v>
       </c>
       <c r="B339" s="6" t="s">
@@ -12347,51 +12347,51 @@
       <c r="D339" s="6"/>
       <c r="E339" s="6" t="s">
         <v>297</v>
       </c>
       <c r="F339" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="6"/>
       <c r="H339" s="6"/>
       <c r="I339" s="5">
         <v>273</v>
       </c>
       <c r="J339" s="5"/>
       <c r="K339" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="340" spans="1:11">
       <c r="A340" s="5">
         <v>3373</v>
       </c>
       <c r="B340" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C340" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D340" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E340" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F340" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G340" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H340" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I340" s="5">
         <v>273</v>
       </c>
       <c r="J340" s="5">
         <v>22</v>
       </c>
       <c r="K340" s="5">
         <v>13</v>
       </c>
@@ -12415,51 +12415,51 @@
       </c>
       <c r="G341" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H341" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I341" s="5">
         <v>273</v>
       </c>
       <c r="J341" s="5">
         <v>28</v>
       </c>
       <c r="K341" s="5">
         <v>20</v>
       </c>
     </row>
     <row r="342" spans="1:11">
       <c r="A342" s="5">
         <v>3983</v>
       </c>
       <c r="B342" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C342" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D342" s="6"/>
       <c r="E342" s="6" t="s">
         <v>301</v>
       </c>
       <c r="F342" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H342" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I342" s="5">
         <v>273</v>
       </c>
       <c r="J342" s="5">
         <v>18</v>
       </c>
       <c r="K342" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="343" spans="1:11">
@@ -12729,51 +12729,51 @@
       </c>
       <c r="G351" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H351" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I351" s="5">
         <v>270</v>
       </c>
       <c r="J351" s="5">
         <v>18</v>
       </c>
       <c r="K351" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="352" spans="1:11">
       <c r="A352" s="5">
         <v>4065</v>
       </c>
       <c r="B352" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C352" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D352" s="6"/>
       <c r="E352" s="6" t="s">
         <v>305</v>
       </c>
       <c r="F352" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G352" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H352" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I352" s="5">
         <v>270</v>
       </c>
       <c r="J352" s="5">
         <v>17</v>
       </c>
       <c r="K352" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:11">
@@ -12795,51 +12795,51 @@
       </c>
       <c r="G353" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H353" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I353" s="5">
         <v>270</v>
       </c>
       <c r="J353" s="5">
         <v>30</v>
       </c>
       <c r="K353" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:11">
       <c r="A354" s="5">
         <v>7508</v>
       </c>
       <c r="B354" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C354" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D354" s="6"/>
       <c r="E354" s="6" t="s">
         <v>306</v>
       </c>
       <c r="F354" s="6"/>
       <c r="G354" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H354" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I354" s="5">
         <v>270</v>
       </c>
       <c r="J354" s="5">
         <v>20</v>
       </c>
       <c r="K354" s="5">
         <v>23</v>
       </c>
     </row>
     <row r="355" spans="1:11">
       <c r="A355" s="5">
         <v>765</v>
@@ -12884,51 +12884,51 @@
       <c r="F356" s="6"/>
       <c r="G356" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H356" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I356" s="5">
         <v>269</v>
       </c>
       <c r="J356" s="5">
         <v>20</v>
       </c>
       <c r="K356" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:11">
       <c r="A357" s="5">
         <v>4431</v>
       </c>
       <c r="B357" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C357" s="6" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D357" s="6"/>
       <c r="E357" s="6" t="s">
         <v>309</v>
       </c>
       <c r="F357" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G357" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H357" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I357" s="5">
         <v>268</v>
       </c>
       <c r="J357" s="5">
         <v>17</v>
       </c>
       <c r="K357" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="358" spans="1:11">
@@ -12950,51 +12950,51 @@
       </c>
       <c r="G358" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H358" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I358" s="5">
         <v>268</v>
       </c>
       <c r="J358" s="5">
         <v>12</v>
       </c>
       <c r="K358" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="359" spans="1:11">
       <c r="A359" s="5">
         <v>7055</v>
       </c>
       <c r="B359" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C359" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D359" s="6"/>
       <c r="E359" s="6" t="s">
         <v>311</v>
       </c>
       <c r="F359" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G359" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H359" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I359" s="5">
         <v>268</v>
       </c>
       <c r="J359" s="5">
         <v>18</v>
       </c>
       <c r="K359" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="360" spans="1:11">
@@ -13035,51 +13035,51 @@
         <v>13</v>
       </c>
       <c r="D361" s="6" t="s">
         <v>130</v>
       </c>
       <c r="E361" s="6"/>
       <c r="F361" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G361" s="6"/>
       <c r="H361" s="6"/>
       <c r="I361" s="5">
         <v>266</v>
       </c>
       <c r="J361" s="5"/>
       <c r="K361" s="5"/>
     </row>
     <row r="362" spans="1:11">
       <c r="A362" s="5">
         <v>2527</v>
       </c>
       <c r="B362" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C362" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D362" s="6" t="s">
         <v>313</v>
       </c>
       <c r="E362" s="6"/>
       <c r="F362" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G362" s="6"/>
       <c r="H362" s="6"/>
       <c r="I362" s="5">
         <v>266</v>
       </c>
       <c r="J362" s="5"/>
       <c r="K362" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="363" spans="1:11">
       <c r="A363" s="5">
         <v>5038</v>
       </c>
       <c r="B363" s="6" t="s">
         <v>12</v>
       </c>
@@ -13295,51 +13295,51 @@
       </c>
       <c r="G369" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H369" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I369" s="5">
         <v>262</v>
       </c>
       <c r="J369" s="5">
         <v>25</v>
       </c>
       <c r="K369" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:11">
       <c r="A370" s="5">
         <v>3371</v>
       </c>
       <c r="B370" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C370" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D370" s="6" t="s">
         <v>298</v>
       </c>
       <c r="E370" s="6" t="s">
         <v>299</v>
       </c>
       <c r="F370" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G370" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H370" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I370" s="5">
         <v>261</v>
       </c>
       <c r="J370" s="5">
         <v>25</v>
       </c>
       <c r="K370" s="5">
         <v>12</v>
       </c>
@@ -13431,136 +13431,136 @@
       </c>
       <c r="G373" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H373" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I373" s="5">
         <v>260</v>
       </c>
       <c r="J373" s="5">
         <v>18</v>
       </c>
       <c r="K373" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="374" spans="1:11">
       <c r="A374" s="5">
         <v>195</v>
       </c>
       <c r="B374" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C374" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D374" s="6" t="s">
         <v>213</v>
       </c>
       <c r="E374" s="6" t="s">
         <v>214</v>
       </c>
       <c r="F374" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G374" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H374" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I374" s="5">
         <v>259</v>
       </c>
       <c r="J374" s="5">
         <v>18</v>
       </c>
       <c r="K374" s="5">
         <v>14</v>
       </c>
     </row>
     <row r="375" spans="1:11">
       <c r="A375" s="5">
         <v>255</v>
       </c>
       <c r="B375" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C375" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D375" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E375" s="6"/>
       <c r="F375" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G375" s="6"/>
       <c r="H375" s="6"/>
       <c r="I375" s="5">
         <v>259</v>
       </c>
       <c r="J375" s="5"/>
       <c r="K375" s="5"/>
     </row>
     <row r="376" spans="1:11">
       <c r="A376" s="5">
         <v>257</v>
       </c>
       <c r="B376" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C376" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D376" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E376" s="6"/>
       <c r="F376" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G376" s="6"/>
       <c r="H376" s="6"/>
       <c r="I376" s="5">
         <v>259</v>
       </c>
       <c r="J376" s="5"/>
       <c r="K376" s="5"/>
     </row>
     <row r="377" spans="1:11">
       <c r="A377" s="5">
         <v>5493</v>
       </c>
       <c r="B377" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C377" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D377" s="6" t="s">
         <v>292</v>
       </c>
       <c r="E377" s="6" t="s">
         <v>324</v>
       </c>
       <c r="F377" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G377" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H377" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I377" s="5">
         <v>258</v>
       </c>
       <c r="J377" s="5">
         <v>25</v>
       </c>
       <c r="K377" s="5">
         <v>14</v>
       </c>
@@ -13642,51 +13642,51 @@
         <v>13</v>
       </c>
       <c r="D380" s="6" t="s">
         <v>326</v>
       </c>
       <c r="E380" s="6"/>
       <c r="F380" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G380" s="6"/>
       <c r="H380" s="6"/>
       <c r="I380" s="5">
         <v>256</v>
       </c>
       <c r="J380" s="5"/>
       <c r="K380" s="5"/>
     </row>
     <row r="381" spans="1:11">
       <c r="A381" s="5">
         <v>3404</v>
       </c>
       <c r="B381" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C381" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D381" s="6"/>
       <c r="E381" s="6" t="s">
         <v>327</v>
       </c>
       <c r="F381" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G381" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H381" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I381" s="5">
         <v>256</v>
       </c>
       <c r="J381" s="5">
         <v>15</v>
       </c>
       <c r="K381" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="382" spans="1:11">
@@ -13832,51 +13832,51 @@
       </c>
       <c r="G386" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H386" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I386" s="5">
         <v>255</v>
       </c>
       <c r="J386" s="5">
         <v>16</v>
       </c>
       <c r="K386" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="387" spans="1:11">
       <c r="A387" s="5">
         <v>254</v>
       </c>
       <c r="B387" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C387" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D387" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E387" s="6"/>
       <c r="F387" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G387" s="6"/>
       <c r="H387" s="6"/>
       <c r="I387" s="5">
         <v>254</v>
       </c>
       <c r="J387" s="5"/>
       <c r="K387" s="5"/>
     </row>
     <row r="388" spans="1:11">
       <c r="A388" s="5">
         <v>1925</v>
       </c>
       <c r="B388" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C388" s="6" t="s">
         <v>13</v>
@@ -14132,134 +14132,134 @@
       </c>
       <c r="G396" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H396" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I396" s="5">
         <v>250</v>
       </c>
       <c r="J396" s="5">
         <v>20</v>
       </c>
       <c r="K396" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="397" spans="1:11">
       <c r="A397" s="5">
         <v>3982</v>
       </c>
       <c r="B397" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C397" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D397" s="6"/>
       <c r="E397" s="6" t="s">
         <v>336</v>
       </c>
       <c r="F397" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G397" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H397" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I397" s="5">
         <v>250</v>
       </c>
       <c r="J397" s="5">
         <v>20</v>
       </c>
       <c r="K397" s="5">
         <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:11">
       <c r="A398" s="5">
         <v>256</v>
       </c>
       <c r="B398" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C398" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D398" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E398" s="6"/>
       <c r="F398" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G398" s="6"/>
       <c r="H398" s="6"/>
       <c r="I398" s="5">
         <v>248</v>
       </c>
       <c r="J398" s="5"/>
       <c r="K398" s="5"/>
     </row>
     <row r="399" spans="1:11">
       <c r="A399" s="5">
         <v>2520</v>
       </c>
       <c r="B399" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C399" s="6" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D399" s="6" t="s">
         <v>337</v>
       </c>
       <c r="E399" s="6"/>
       <c r="F399" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G399" s="6"/>
       <c r="H399" s="6"/>
       <c r="I399" s="5">
         <v>248</v>
       </c>
       <c r="J399" s="5"/>
       <c r="K399" s="5"/>
     </row>
     <row r="400" spans="1:11">
       <c r="A400" s="5">
         <v>3400</v>
       </c>
       <c r="B400" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C400" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D400" s="6"/>
       <c r="E400" s="6" t="s">
         <v>278</v>
       </c>
       <c r="F400" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G400" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H400" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I400" s="5">
         <v>248</v>
       </c>
       <c r="J400" s="5">
         <v>22</v>
       </c>
       <c r="K400" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="401" spans="1:11">
@@ -14446,51 +14446,51 @@
       </c>
       <c r="G406" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H406" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I406" s="5">
         <v>245</v>
       </c>
       <c r="J406" s="5">
         <v>22</v>
       </c>
       <c r="K406" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="407" spans="1:11">
       <c r="A407" s="5">
         <v>6654</v>
       </c>
       <c r="B407" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C407" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D407" s="6" t="s">
         <v>272</v>
       </c>
       <c r="E407" s="6"/>
       <c r="F407" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G407" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H407" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I407" s="5">
         <v>244</v>
       </c>
       <c r="J407" s="5">
         <v>12</v>
       </c>
       <c r="K407" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="408" spans="1:11">
@@ -14768,51 +14768,51 @@
         <v>19</v>
       </c>
       <c r="D416" s="6" t="s">
         <v>351</v>
       </c>
       <c r="E416" s="6"/>
       <c r="F416" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G416" s="6"/>
       <c r="H416" s="6"/>
       <c r="I416" s="5">
         <v>233</v>
       </c>
       <c r="J416" s="5"/>
       <c r="K416" s="5"/>
     </row>
     <row r="417" spans="1:11">
       <c r="A417" s="5">
         <v>1819</v>
       </c>
       <c r="B417" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C417" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D417" s="6"/>
       <c r="E417" s="6" t="s">
         <v>352</v>
       </c>
       <c r="F417" s="6" t="s">
         <v>36</v>
       </c>
       <c r="G417" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H417" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I417" s="5">
         <v>233</v>
       </c>
       <c r="J417" s="5">
         <v>18</v>
       </c>
       <c r="K417" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="418" spans="1:11">
@@ -14865,76 +14865,76 @@
       <c r="F419" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G419" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H419" s="6" t="s">
         <v>38</v>
       </c>
       <c r="I419" s="5">
         <v>232</v>
       </c>
       <c r="J419" s="5"/>
       <c r="K419" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="420" spans="1:11">
       <c r="A420" s="5">
         <v>216</v>
       </c>
       <c r="B420" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C420" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D420" s="6"/>
       <c r="E420" s="6" t="s">
         <v>354</v>
       </c>
       <c r="F420" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G420" s="6"/>
       <c r="H420" s="6"/>
       <c r="I420" s="5">
         <v>231</v>
       </c>
       <c r="J420" s="5"/>
       <c r="K420" s="5"/>
     </row>
     <row r="421" spans="1:11">
       <c r="A421" s="5">
         <v>4748</v>
       </c>
       <c r="B421" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C421" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D421" s="6"/>
       <c r="E421" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F421" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G421" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H421" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I421" s="5">
         <v>231</v>
       </c>
       <c r="J421" s="5">
         <v>16</v>
       </c>
       <c r="K421" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="422" spans="1:11">
@@ -14981,82 +14981,82 @@
       </c>
       <c r="G423" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H423" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I423" s="5">
         <v>230</v>
       </c>
       <c r="J423" s="5">
         <v>15</v>
       </c>
       <c r="K423" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="424" spans="1:11">
       <c r="A424" s="5">
         <v>5116</v>
       </c>
       <c r="B424" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C424" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D424" s="6"/>
       <c r="E424" s="6" t="s">
         <v>358</v>
       </c>
       <c r="F424" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G424" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H424" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I424" s="5">
         <v>230</v>
       </c>
       <c r="J424" s="5"/>
       <c r="K424" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="425" spans="1:11">
       <c r="A425" s="5">
         <v>3364</v>
       </c>
       <c r="B425" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C425" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D425" s="6"/>
       <c r="E425" s="6" t="s">
         <v>359</v>
       </c>
       <c r="F425" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G425" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H425" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I425" s="5">
         <v>229</v>
       </c>
       <c r="J425" s="5">
         <v>20</v>
       </c>
       <c r="K425" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:11">
@@ -15078,82 +15078,82 @@
       </c>
       <c r="G426" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H426" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I426" s="5">
         <v>229</v>
       </c>
       <c r="J426" s="5">
         <v>19</v>
       </c>
       <c r="K426" s="5">
         <v>18</v>
       </c>
     </row>
     <row r="427" spans="1:11">
       <c r="A427" s="5">
         <v>3398</v>
       </c>
       <c r="B427" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C427" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D427" s="6"/>
       <c r="E427" s="6" t="s">
         <v>360</v>
       </c>
       <c r="F427" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G427" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H427" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I427" s="5">
         <v>227</v>
       </c>
       <c r="J427" s="5"/>
       <c r="K427" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="428" spans="1:11">
       <c r="A428" s="5">
         <v>3365</v>
       </c>
       <c r="B428" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C428" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D428" s="6"/>
       <c r="E428" s="6" t="s">
         <v>359</v>
       </c>
       <c r="F428" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G428" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H428" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I428" s="5">
         <v>226</v>
       </c>
       <c r="J428" s="5">
         <v>20</v>
       </c>
       <c r="K428" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="429" spans="1:11">
@@ -15243,51 +15243,51 @@
       </c>
       <c r="G431" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H431" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I431" s="5">
         <v>222</v>
       </c>
       <c r="J431" s="5">
         <v>18</v>
       </c>
       <c r="K431" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="432" spans="1:11">
       <c r="A432" s="5">
         <v>3366</v>
       </c>
       <c r="B432" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C432" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D432" s="6"/>
       <c r="E432" s="6" t="s">
         <v>359</v>
       </c>
       <c r="F432" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G432" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H432" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I432" s="5">
         <v>220</v>
       </c>
       <c r="J432" s="5">
         <v>20</v>
       </c>
       <c r="K432" s="5">
         <v>16</v>
       </c>
     </row>
     <row r="433" spans="1:11">
@@ -15472,171 +15472,171 @@
       </c>
       <c r="G438" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H438" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I438" s="5">
         <v>214</v>
       </c>
       <c r="J438" s="5">
         <v>18</v>
       </c>
       <c r="K438" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="439" spans="1:11">
       <c r="A439" s="5">
         <v>7647</v>
       </c>
       <c r="B439" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C439" s="6" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
       <c r="D439" s="6"/>
       <c r="E439" s="6" t="s">
         <v>367</v>
       </c>
       <c r="F439" s="6"/>
       <c r="G439" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H439" s="6" t="s">
         <v>25</v>
       </c>
       <c r="I439" s="5">
         <v>208</v>
       </c>
       <c r="J439" s="5">
         <v>18</v>
       </c>
       <c r="K439" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="440" spans="1:11">
       <c r="A440" s="5">
         <v>3340</v>
       </c>
       <c r="B440" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C440" s="6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D440" s="6"/>
       <c r="E440" s="6" t="s">
         <v>368</v>
       </c>
       <c r="F440" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G440" s="6" t="s">
         <v>31</v>
       </c>
       <c r="H440" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I440" s="5">
         <v>204</v>
       </c>
       <c r="J440" s="5">
         <v>20</v>
       </c>
       <c r="K440" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="441" spans="1:11">
       <c r="A441" s="5">
         <v>250</v>
       </c>
       <c r="B441" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C441" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D441" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E441" s="6"/>
       <c r="F441" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G441" s="6"/>
       <c r="H441" s="6"/>
       <c r="I441" s="5">
         <v>203</v>
       </c>
       <c r="J441" s="5"/>
       <c r="K441" s="5"/>
     </row>
     <row r="442" spans="1:11">
       <c r="A442" s="5">
         <v>4749</v>
       </c>
       <c r="B442" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C442" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D442" s="6"/>
       <c r="E442" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F442" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G442" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H442" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I442" s="5">
         <v>202</v>
       </c>
       <c r="J442" s="5"/>
       <c r="K442" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="443" spans="1:11">
       <c r="A443" s="5">
         <v>6409</v>
       </c>
       <c r="B443" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C443" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D443" s="6"/>
       <c r="E443" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F443" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G443" s="6" t="s">
         <v>17</v>
       </c>
       <c r="H443" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I443" s="5">
         <v>202</v>
       </c>
       <c r="J443" s="5">
         <v>20</v>
       </c>
       <c r="K443" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="444" spans="1:11">
@@ -15782,51 +15782,51 @@
       </c>
       <c r="G448" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H448" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I448" s="5">
         <v>190</v>
       </c>
       <c r="J448" s="5">
         <v>13</v>
       </c>
       <c r="K448" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:11">
       <c r="A449" s="5">
         <v>6408</v>
       </c>
       <c r="B449" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C449" s="6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D449" s="6"/>
       <c r="E449" s="6" t="s">
         <v>176</v>
       </c>
       <c r="F449" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G449" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H449" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I449" s="5">
         <v>190</v>
       </c>
       <c r="J449" s="5">
         <v>22</v>
       </c>
       <c r="K449" s="5">
         <v>12</v>
       </c>
     </row>
     <row r="450" spans="1:11">
@@ -15953,51 +15953,51 @@
       </c>
       <c r="G453" s="6" t="s">
         <v>27</v>
       </c>
       <c r="H453" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I453" s="5">
         <v>172</v>
       </c>
       <c r="J453" s="5">
         <v>22</v>
       </c>
       <c r="K453" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="454" spans="1:11">
       <c r="A454" s="5">
         <v>248</v>
       </c>
       <c r="B454" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C454" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D454" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E454" s="6"/>
       <c r="F454" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G454" s="6"/>
       <c r="H454" s="6"/>
       <c r="I454" s="5">
         <v>170</v>
       </c>
       <c r="J454" s="5"/>
       <c r="K454" s="5"/>
     </row>
     <row r="455" spans="1:11">
       <c r="A455" s="5">
         <v>3635</v>
       </c>
       <c r="B455" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C455" s="6" t="s">
         <v>103</v>
@@ -16011,107 +16011,107 @@
       </c>
       <c r="G455" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H455" s="6" t="s">
         <v>32</v>
       </c>
       <c r="I455" s="5">
         <v>167</v>
       </c>
       <c r="J455" s="5">
         <v>22</v>
       </c>
       <c r="K455" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="456" spans="1:11">
       <c r="A456" s="5">
         <v>251</v>
       </c>
       <c r="B456" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C456" s="6" t="s">
-        <v>86</v>
+        <v>85</v>
       </c>
       <c r="D456" s="6" t="s">
         <v>274</v>
       </c>
       <c r="E456" s="6"/>
       <c r="F456" s="6" t="s">
         <v>16</v>
       </c>
       <c r="G456" s="6"/>
       <c r="H456" s="6"/>
       <c r="I456" s="5">
         <v>164</v>
       </c>
       <c r="J456" s="5"/>
       <c r="K456" s="5"/>
     </row>
     <row r="457" spans="1:11">
       <c r="A457" s="5">
         <v>4750</v>
       </c>
       <c r="B457" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C457" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D457" s="6"/>
       <c r="E457" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F457" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G457" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H457" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I457" s="5">
         <v>164</v>
       </c>
       <c r="J457" s="5"/>
       <c r="K457" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="458" spans="1:11">
       <c r="A458" s="5">
         <v>4747</v>
       </c>
       <c r="B458" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C458" s="6" t="s">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="D458" s="6"/>
       <c r="E458" s="6" t="s">
         <v>355</v>
       </c>
       <c r="F458" s="6" t="s">
         <v>256</v>
       </c>
       <c r="G458" s="6" t="s">
         <v>29</v>
       </c>
       <c r="H458" s="6" t="s">
         <v>18</v>
       </c>
       <c r="I458" s="5">
         <v>157</v>
       </c>
       <c r="J458" s="5">
         <v>16</v>
       </c>
       <c r="K458" s="5">
         <v>6</v>
       </c>
     </row>
     <row r="459" spans="1:11">