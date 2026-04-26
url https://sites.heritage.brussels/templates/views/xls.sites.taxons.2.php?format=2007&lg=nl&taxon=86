--- v2 (2026-03-12)
+++ v3 (2026-04-26)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-03-12</t>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>