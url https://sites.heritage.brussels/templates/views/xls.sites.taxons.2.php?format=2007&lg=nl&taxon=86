--- v3 (2026-04-26)
+++ v4 (2026-06-27)
@@ -16,53 +16,53 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="bomen" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
-[...1 lines deleted...]
-    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-04-26</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+  <si>
+    <t>Brussels Hoofdstedelijk Gewest, Inventaris van de opmerkelijke bomen | https://sites.heritage.brussels | 2026-06-27</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>soort</t>
   </si>
   <si>
     <t>gemeente</t>
   </si>
   <si>
     <t>landschap</t>
   </si>
   <si>
     <t>straat</t>
   </si>
   <si>
     <t>status</t>
   </si>
   <si>
     <t>positie</t>
   </si>
   <si>
     <t>beplanting</t>
   </si>
@@ -227,50 +227,53 @@
     <t>Tornooiveld wijk</t>
   </si>
   <si>
     <t xml:space="preserve">Optimismelaan </t>
   </si>
   <si>
     <t>Hulstlaan 8</t>
   </si>
   <si>
     <t>Godshuizenlaan 59</t>
   </si>
   <si>
     <t xml:space="preserve">Paul Emile Lessirestraat </t>
   </si>
   <si>
     <t>Ter Kamerenboslaan 20</t>
   </si>
   <si>
     <t>Sint-Jans-Molenbeek</t>
   </si>
   <si>
     <t>Hoogboschstraat 121</t>
   </si>
   <si>
     <t>Bonapartelaan 113/115</t>
+  </si>
+  <si>
+    <t>Kerkhof van de Dieweg</t>
   </si>
   <si>
     <t>Joseph Lemairepark</t>
   </si>
   <si>
     <t>Hamstraat 35</t>
   </si>
   <si>
     <t>Vijverpark</t>
   </si>
   <si>
     <t>Tenboschpark</t>
   </si>
   <si>
     <t>Ransfortstraat 27</t>
   </si>
   <si>
     <t>Mozartlaan 20</t>
   </si>
   <si>
     <t>Bemptlaan 37</t>
   </si>
   <si>
     <t>Vrijheidslaan 153</t>
   </si>
@@ -700,51 +703,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K64"/>
+  <dimension ref="A1:K65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="11.42578125" customWidth="true" style="0"/>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="9" max="9" width="5" customWidth="true" style="0"/>
     <col min="10" max="10" width="5" customWidth="true" style="0"/>
     <col min="11" max="11" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="23" customWidth="true" style="0"/>
     <col min="3" max="3" width="14" customWidth="true" style="0"/>
     <col min="4" max="4" width="14" customWidth="true" style="0"/>
     <col min="5" max="5" width="14" customWidth="true" style="0"/>
     <col min="6" max="6" width="14" customWidth="true" style="0"/>
     <col min="7" max="7" width="19" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="18.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
@@ -1950,642 +1953,673 @@
         <v>2255</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>13</v>
       </c>
       <c r="D43" s="6"/>
       <c r="E43" s="6" t="s">
         <v>69</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G43" s="6"/>
       <c r="H43" s="6"/>
       <c r="I43" s="5">
         <v>158</v>
       </c>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44" s="5">
-        <v>97</v>
+        <v>7695</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="6" t="s">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>70</v>
       </c>
       <c r="E44" s="6"/>
-      <c r="F44" s="6" t="s">
-[...3 lines deleted...]
-      <c r="H44" s="6"/>
+      <c r="F44" s="6"/>
+      <c r="G44" s="6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H44" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I44" s="5">
-        <v>153</v>
-[...2 lines deleted...]
-      <c r="K44" s="5"/>
+        <v>154</v>
+      </c>
+      <c r="J44" s="5">
+        <v>18</v>
+      </c>
+      <c r="K44" s="5">
+        <v>10</v>
+      </c>
     </row>
     <row r="45" spans="1:11">
       <c r="A45" s="5">
-        <v>1934</v>
+        <v>97</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C45" s="6" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-      <c r="E45" s="6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D45" s="6" t="s">
         <v>71</v>
       </c>
+      <c r="E45" s="6"/>
       <c r="F45" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
       <c r="I45" s="5">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J45" s="5"/>
-      <c r="K45" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K45" s="5"/>
     </row>
     <row r="46" spans="1:11">
       <c r="A46" s="5">
-        <v>42</v>
+        <v>1934</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C46" s="6" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="D46" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="D46" s="6"/>
+      <c r="E46" s="6" t="s">
         <v>72</v>
       </c>
-      <c r="E46" s="6"/>
       <c r="F46" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
       <c r="I46" s="5">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="J46" s="5"/>
-      <c r="K46" s="5"/>
+      <c r="K46" s="5">
+        <v>0</v>
+      </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47" s="5">
-        <v>1340</v>
+        <v>42</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C47" s="6" t="s">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>73</v>
       </c>
       <c r="E47" s="6"/>
       <c r="F47" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
       <c r="I47" s="5">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="J47" s="5"/>
-      <c r="K47" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K47" s="5"/>
     </row>
     <row r="48" spans="1:11">
       <c r="A48" s="5">
-        <v>6990</v>
+        <v>1340</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C48" s="6" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-      <c r="E48" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="D48" s="6" t="s">
         <v>74</v>
       </c>
+      <c r="E48" s="6"/>
       <c r="F48" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G48" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G48" s="6"/>
+      <c r="H48" s="6"/>
       <c r="I48" s="5">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="5">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="49" spans="1:11">
       <c r="A49" s="5">
-        <v>265</v>
+        <v>6990</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="6" t="s">
-        <v>29</v>
-[...4 lines deleted...]
-      <c r="E49" s="6"/>
+        <v>67</v>
+      </c>
+      <c r="D49" s="6"/>
+      <c r="E49" s="6" t="s">
+        <v>75</v>
+      </c>
       <c r="F49" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G49" s="6" t="s">
         <v>24</v>
       </c>
       <c r="H49" s="6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="I49" s="5">
-        <v>142</v>
-[...3 lines deleted...]
-      </c>
+        <v>146</v>
+      </c>
+      <c r="J49" s="5"/>
       <c r="K49" s="5">
         <v>10</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50" s="5">
-        <v>6862</v>
+        <v>265</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C50" s="6" t="s">
-        <v>13</v>
-[...4 lines deleted...]
-      </c>
+        <v>29</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>30</v>
+      </c>
+      <c r="E50" s="6"/>
       <c r="F50" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G50" s="6" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="H50" s="6" t="s">
+        <v>31</v>
+      </c>
+      <c r="I50" s="5">
+        <v>142</v>
+      </c>
+      <c r="J50" s="5">
         <v>17</v>
       </c>
-      <c r="I50" s="5">
-[...4 lines deleted...]
-      </c>
       <c r="K50" s="5">
-        <v>8</v>
+        <v>10</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51" s="5">
-        <v>6991</v>
+        <v>6862</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="6" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="D51" s="6"/>
       <c r="E51" s="6" t="s">
         <v>76</v>
       </c>
       <c r="F51" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G51" s="6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="H51" s="6" t="s">
-        <v>58</v>
+        <v>17</v>
       </c>
       <c r="I51" s="5">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="J51" s="5"/>
+        <v>140</v>
+      </c>
+      <c r="J51" s="5">
+        <v>18</v>
+      </c>
       <c r="K51" s="5">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52" s="5">
-        <v>7499</v>
+        <v>6991</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C52" s="6" t="s">
-        <v>67</v>
+        <v>18</v>
       </c>
       <c r="D52" s="6"/>
       <c r="E52" s="6" t="s">
         <v>77</v>
       </c>
-      <c r="F52" s="6"/>
+      <c r="F52" s="6" t="s">
+        <v>15</v>
+      </c>
       <c r="G52" s="6" t="s">
         <v>16</v>
       </c>
       <c r="H52" s="6" t="s">
-        <v>17</v>
+        <v>58</v>
       </c>
       <c r="I52" s="5">
         <v>137</v>
       </c>
-      <c r="J52" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J52" s="5"/>
       <c r="K52" s="5">
         <v>11</v>
       </c>
     </row>
     <row r="53" spans="1:11">
       <c r="A53" s="5">
-        <v>3133</v>
+        <v>7499</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C53" s="6" t="s">
-        <v>39</v>
+        <v>67</v>
       </c>
       <c r="D53" s="6"/>
       <c r="E53" s="6" t="s">
         <v>78</v>
       </c>
-      <c r="F53" s="6" t="s">
-[...3 lines deleted...]
-      <c r="H53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6" t="s">
+        <v>16</v>
+      </c>
+      <c r="H53" s="6" t="s">
+        <v>17</v>
+      </c>
       <c r="I53" s="5">
-        <v>136</v>
-[...2 lines deleted...]
-      <c r="K53" s="5"/>
+        <v>137</v>
+      </c>
+      <c r="J53" s="5">
+        <v>10</v>
+      </c>
+      <c r="K53" s="5">
+        <v>11</v>
+      </c>
     </row>
     <row r="54" spans="1:11">
       <c r="A54" s="5">
-        <v>3178</v>
+        <v>3133</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C54" s="6" t="s">
         <v>39</v>
       </c>
-      <c r="D54" s="6" t="s">
+      <c r="D54" s="6"/>
+      <c r="E54" s="6" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="F54" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G54" s="6"/>
       <c r="H54" s="6"/>
       <c r="I54" s="5">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J54" s="5"/>
-      <c r="K54" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K54" s="5"/>
     </row>
     <row r="55" spans="1:11">
       <c r="A55" s="5">
-        <v>6918</v>
+        <v>3178</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C55" s="6" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="D55" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E55" s="6" t="s">
         <v>81</v>
       </c>
-      <c r="E55" s="6"/>
       <c r="F55" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G55" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G55" s="6"/>
+      <c r="H55" s="6"/>
       <c r="I55" s="5">
         <v>135</v>
       </c>
-      <c r="J55" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="J55" s="5"/>
       <c r="K55" s="5">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:11">
       <c r="A56" s="5">
-        <v>6920</v>
+        <v>6918</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D56" s="6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E56" s="6"/>
       <c r="F56" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G56" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H56" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I56" s="5">
         <v>135</v>
       </c>
-      <c r="J56" s="5"/>
+      <c r="J56" s="5">
+        <v>20</v>
+      </c>
       <c r="K56" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="57" spans="1:11">
       <c r="A57" s="5">
-        <v>3209</v>
+        <v>6920</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C57" s="6" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-      <c r="E57" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D57" s="6" t="s">
         <v>82</v>
       </c>
+      <c r="E57" s="6"/>
       <c r="F57" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G57" s="6"/>
-      <c r="H57" s="6"/>
+      <c r="G57" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H57" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="I57" s="5">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="J57" s="5"/>
-      <c r="K57" s="5"/>
+      <c r="K57" s="5">
+        <v>8</v>
+      </c>
     </row>
     <row r="58" spans="1:11">
       <c r="A58" s="5">
-        <v>6919</v>
+        <v>3209</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="6" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="E58" s="6"/>
+        <v>39</v>
+      </c>
+      <c r="D58" s="6"/>
+      <c r="E58" s="6" t="s">
+        <v>83</v>
+      </c>
       <c r="F58" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G58" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G58" s="6"/>
+      <c r="H58" s="6"/>
       <c r="I58" s="5">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="J58" s="5"/>
-      <c r="K58" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K58" s="5"/>
     </row>
     <row r="59" spans="1:11">
       <c r="A59" s="5">
-        <v>6984</v>
+        <v>6919</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C59" s="6" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D59" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E59" s="6"/>
       <c r="F59" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G59" s="6" t="s">
         <v>44</v>
       </c>
       <c r="H59" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I59" s="5">
-        <v>126</v>
-[...3 lines deleted...]
-      </c>
+        <v>131</v>
+      </c>
+      <c r="J59" s="5"/>
       <c r="K59" s="5">
         <v>8</v>
       </c>
     </row>
     <row r="60" spans="1:11">
       <c r="A60" s="5">
-        <v>2911</v>
+        <v>6984</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C60" s="6" t="s">
-        <v>32</v>
+        <v>84</v>
       </c>
       <c r="D60" s="6"/>
       <c r="E60" s="6" t="s">
         <v>85</v>
       </c>
       <c r="F60" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G60" s="6"/>
-      <c r="H60" s="6"/>
+      <c r="G60" s="6" t="s">
+        <v>44</v>
+      </c>
+      <c r="H60" s="6" t="s">
+        <v>21</v>
+      </c>
       <c r="I60" s="5">
-        <v>105</v>
-[...2 lines deleted...]
-      <c r="K60" s="5"/>
+        <v>126</v>
+      </c>
+      <c r="J60" s="5">
+        <v>16</v>
+      </c>
+      <c r="K60" s="5">
+        <v>8</v>
+      </c>
     </row>
     <row r="61" spans="1:11">
       <c r="A61" s="5">
-        <v>6925</v>
+        <v>2911</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="6" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="E61" s="6"/>
+        <v>32</v>
+      </c>
+      <c r="D61" s="6"/>
+      <c r="E61" s="6" t="s">
+        <v>86</v>
+      </c>
       <c r="F61" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G61" s="6" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G61" s="6"/>
+      <c r="H61" s="6"/>
       <c r="I61" s="5">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="J61" s="5"/>
-      <c r="K61" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="K61" s="5"/>
     </row>
     <row r="62" spans="1:11">
       <c r="A62" s="5">
-        <v>2515</v>
+        <v>6925</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C62" s="6" t="s">
-        <v>37</v>
-[...4 lines deleted...]
-      </c>
+        <v>18</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>82</v>
+      </c>
+      <c r="E62" s="6"/>
       <c r="F62" s="6" t="s">
         <v>15</v>
       </c>
       <c r="G62" s="6" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="H62" s="6" t="s">
-        <v>21</v>
+        <v>58</v>
       </c>
       <c r="I62" s="5">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="K62" s="5"/>
+        <v>102</v>
+      </c>
+      <c r="J62" s="5"/>
+      <c r="K62" s="5">
+        <v>8</v>
+      </c>
     </row>
     <row r="63" spans="1:11">
       <c r="A63" s="5">
-        <v>986</v>
+        <v>2515</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C63" s="6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="D63" s="6"/>
       <c r="E63" s="6" t="s">
         <v>87</v>
       </c>
       <c r="F63" s="6" t="s">
         <v>15</v>
       </c>
-      <c r="G63" s="6"/>
+      <c r="G63" s="6" t="s">
+        <v>44</v>
+      </c>
       <c r="H63" s="6" t="s">
         <v>21</v>
       </c>
       <c r="I63" s="5">
+        <v>100</v>
+      </c>
+      <c r="J63" s="5">
+        <v>10</v>
+      </c>
+      <c r="K63" s="5"/>
+    </row>
+    <row r="64" spans="1:11">
+      <c r="A64" s="5">
+        <v>986</v>
+      </c>
+      <c r="B64" s="6" t="s">
+        <v>12</v>
+      </c>
+      <c r="C64" s="6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D64" s="6"/>
+      <c r="E64" s="6" t="s">
+        <v>88</v>
+      </c>
+      <c r="F64" s="6" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" s="6"/>
+      <c r="H64" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="I64" s="5">
         <v>60</v>
       </c>
-      <c r="J63" s="5">
-[...11 lines deleted...]
-      <c r="H64" s="7"/>
+      <c r="J64" s="5">
+        <v>15</v>
+      </c>
+      <c r="K64" s="5"/>
+    </row>
+    <row r="65" spans="1:11">
+      <c r="B65" s="7"/>
+      <c r="C65" s="7"/>
+      <c r="D65" s="7"/>
+      <c r="E65" s="7"/>
+      <c r="F65" s="7"/>
+      <c r="G65" s="7"/>
+      <c r="H65" s="7"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">