--- v2 (2026-02-24)
+++ v3 (2026-04-12)
@@ -21,51 +21,51 @@
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="espèce" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
   <si>
     <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables</t>
   </si>
   <si>
-    <t>https://sites.heritage.brussels | 2026-02-24</t>
+    <t>https://sites.heritage.brussels | 2026-04-12</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>Fréquence dans cet inventaire</t>
   </si>
   <si>
     <t>Fagus sylvatica f. purpurea</t>
   </si>
   <si>
     <t>Hêtre pourpre</t>
   </si>
   <si>
     <t>Platanus x hispanica</t>
   </si>
   <si>
     <t>Platane à feuille d'érable</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Marronnier commun</t>
   </si>
@@ -138,62 +138,62 @@
   <si>
     <t>Robinia pseudoacacia</t>
   </si>
   <si>
     <t>Robinier faux-acacia</t>
   </si>
   <si>
     <t>Juglans regia</t>
   </si>
   <si>
     <t>Noyer royal</t>
   </si>
   <si>
     <t>Quercus rubra</t>
   </si>
   <si>
     <t>Chêne rouge d'Amérique</t>
   </si>
   <si>
     <t>Sequoiadendron giganteum</t>
   </si>
   <si>
     <t>Sequoia géant</t>
   </si>
   <si>
+    <t>Acer saccharinum</t>
+  </si>
+  <si>
+    <t>Erable argenté</t>
+  </si>
+  <si>
     <t>Acer platanoides</t>
   </si>
   <si>
     <t>Erable plane</t>
   </si>
   <si>
-    <t>Acer saccharinum</t>
-[...4 lines deleted...]
-  <si>
     <t>Fagus sylvatica f. pendula</t>
   </si>
   <si>
     <t>Hêtre pleureur</t>
   </si>
   <si>
     <t>Catalpa bignonioides</t>
   </si>
   <si>
     <t>Catalpa commun</t>
   </si>
   <si>
     <t>Ailanthus altissima</t>
   </si>
   <si>
     <t>Ailante glanduleux</t>
   </si>
   <si>
     <t>Betula pendula</t>
   </si>
   <si>
     <t>Bouleau verruqueux</t>
   </si>
   <si>
     <t>Araucaria araucana</t>
@@ -258,110 +258,110 @@
   <si>
     <t>Cedrus deodara</t>
   </si>
   <si>
     <t>Cèdre de l'Himalaya</t>
   </si>
   <si>
     <t>Ilex aquifolium</t>
   </si>
   <si>
     <t>houx</t>
   </si>
   <si>
     <t>Juglans nigra</t>
   </si>
   <si>
     <t>Noyer noir</t>
   </si>
   <si>
     <t>Prunus serrulata 'Kanzan'</t>
   </si>
   <si>
     <t>Cerisier du Japon</t>
   </si>
   <si>
+    <t>Sophora japonica</t>
+  </si>
+  <si>
+    <t>Sophora du Japon</t>
+  </si>
+  <si>
     <t>Prunus avium</t>
   </si>
   <si>
     <t>Merisier</t>
   </si>
   <si>
-    <t>Sophora japonica</t>
-[...4 lines deleted...]
-  <si>
     <t>Tilia x petiolaris</t>
   </si>
   <si>
     <t>Tilleul argenté pleureur</t>
   </si>
   <si>
     <t>Pyrus communis</t>
   </si>
   <si>
     <t>Poirier cultivé</t>
   </si>
   <si>
     <t>Cedrus libani</t>
   </si>
   <si>
     <t>Cèdre du Liban</t>
   </si>
   <si>
     <t>Taxodium distichum</t>
   </si>
   <si>
     <t>Cyprès chauve de Louisiane</t>
   </si>
   <si>
     <t>Pterocarya fraxinifolia</t>
   </si>
   <si>
     <t>Ptérocaryer à feuilles de frêne</t>
   </si>
   <si>
     <t>Acer negundo</t>
   </si>
   <si>
     <t>Erable à feuilles de frêne</t>
   </si>
   <si>
+    <t>Populus nigra var. italica</t>
+  </si>
+  <si>
+    <t>Peuplier d'Italie</t>
+  </si>
+  <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Epicea commun</t>
   </si>
   <si>
-    <t>Populus nigra var. italica</t>
-[...4 lines deleted...]
-  <si>
     <t>Paulownia tomentosa</t>
   </si>
   <si>
     <t>Paulownia impérial</t>
   </si>
   <si>
     <t>Alnus cordata</t>
   </si>
   <si>
     <t>Aulne à feuilles cordées</t>
   </si>
   <si>
     <t>Acer palmatum</t>
   </si>
   <si>
     <t>Erable palmé</t>
   </si>
   <si>
     <t>Chamaecyparis lawsoniana</t>
   </si>
   <si>
     <t>Faux-cyprès de Lawson</t>
   </si>
   <si>
     <t>Fraxinus excelsior f. pendula</t>
@@ -384,71 +384,71 @@
   <si>
     <t>Thuja plicata</t>
   </si>
   <si>
     <t>Thuya du Pacifique</t>
   </si>
   <si>
     <t>Corylus colurna</t>
   </si>
   <si>
     <t>Noisetier de Byzance</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Erable champêtre</t>
   </si>
   <si>
     <t>Acer pseudoplatanus f. aureovariegatum</t>
   </si>
   <si>
     <t>Tilia sp</t>
   </si>
   <si>
+    <t>Gleditsia triacanthos</t>
+  </si>
+  <si>
+    <t>Févier d'Amérique</t>
+  </si>
+  <si>
     <t>Abies grandis</t>
   </si>
   <si>
     <t>Sapin de Vancouver</t>
   </si>
   <si>
     <t>Acer cappadocicum</t>
   </si>
   <si>
     <t>Erable de Cappadoce</t>
   </si>
   <si>
     <t>Acer saccharinum var. laciniatum</t>
   </si>
   <si>
-    <t>Gleditsia triacanthos</t>
-[...4 lines deleted...]
-  <si>
     <t>Pinus sylvestris</t>
   </si>
   <si>
     <t>Pin sylvestre</t>
   </si>
   <si>
     <t>Acer pseudoplatanus 'Purpurascens'</t>
   </si>
   <si>
     <t>Alnus glutinosa</t>
   </si>
   <si>
     <t>Aulne glutineux</t>
   </si>
   <si>
     <t>Cedrus atlantica</t>
   </si>
   <si>
     <t>Cèdre de l'Atlas</t>
   </si>
   <si>
     <t>Phellodendron amurense</t>
   </si>
   <si>
     <t>Phellodendron de l'amour</t>
@@ -714,50 +714,56 @@
   <si>
     <t>Ilex x altaclarensis</t>
   </si>
   <si>
     <t>Houx de Haute-Claire</t>
   </si>
   <si>
     <t>Quercus x turneri</t>
   </si>
   <si>
     <t>Chêne de Turner</t>
   </si>
   <si>
     <t>Ulmus glabra</t>
   </si>
   <si>
     <t>Orme commun/de montagne</t>
   </si>
   <si>
     <t>Abies concolor</t>
   </si>
   <si>
     <t>Sapin du Colorado</t>
   </si>
   <si>
+    <t>Betula papyrifera</t>
+  </si>
+  <si>
+    <t>Bouleau à papier</t>
+  </si>
+  <si>
     <t>Celtis occidentalis</t>
   </si>
   <si>
     <t>Micocoulier d'Amérique</t>
   </si>
   <si>
     <t>Ficus carica</t>
   </si>
   <si>
     <t>Figuier commun</t>
   </si>
   <si>
     <t>Magnolia acuminata</t>
   </si>
   <si>
     <t>Magnolier à feuilles acuminées</t>
   </si>
   <si>
     <t>Nothofagus antarctica</t>
   </si>
   <si>
     <t>Hêtre de l'Antarctique</t>
   </si>
   <si>
     <t>Populus tremula</t>
@@ -852,56 +858,50 @@
   <si>
     <t>Sorbus aria f. lutescens</t>
   </si>
   <si>
     <t>Sorbus aucuparia</t>
   </si>
   <si>
     <t>Sorbier des oiseaux (des oiseleurs)</t>
   </si>
   <si>
     <t>Tsuga canadensis</t>
   </si>
   <si>
     <t>Tsuga du Canada</t>
   </si>
   <si>
     <t>Salix sp</t>
   </si>
   <si>
     <t>Acer platanoides f. rubrum</t>
   </si>
   <si>
     <t>Acer platanoides f. schwedleri</t>
   </si>
   <si>
-    <t>Betula papyrifera</t>
-[...4 lines deleted...]
-  <si>
     <t>Betula pendula f. youngii</t>
   </si>
   <si>
     <t>Catalpa x erubescens</t>
   </si>
   <si>
     <t>Catalpa rougeâtre</t>
   </si>
   <si>
     <t>Chamaecyparis lawsoniana 'Glauca'</t>
   </si>
   <si>
     <t>Chamaecyparis pisifera</t>
   </si>
   <si>
     <t>Cyprès de Sawara</t>
   </si>
   <si>
     <t>Davidia involucrata var. vilmoriniana</t>
   </si>
   <si>
     <t>Arbre aux mouchoirs</t>
   </si>
   <si>
     <t>Gymnocladus dioica</t>
@@ -1077,50 +1077,53 @@
   <si>
     <t>Pommier domestique</t>
   </si>
   <si>
     <t>Taxus baccata 'Fastigiata'</t>
   </si>
   <si>
     <t>If d'Irlande</t>
   </si>
   <si>
     <t>Abies sp</t>
   </si>
   <si>
     <t>Crataegus sp</t>
   </si>
   <si>
     <t>Aubépine</t>
   </si>
   <si>
     <t>Larix sp</t>
   </si>
   <si>
     <t>Pinus sp</t>
   </si>
   <si>
+    <t>Populus sp</t>
+  </si>
+  <si>
     <t>Ulmus sp</t>
   </si>
   <si>
     <t>Prunus lusitanica</t>
   </si>
   <si>
     <t>Cerisier du Portugal</t>
   </si>
   <si>
     <t>Prunus padus</t>
   </si>
   <si>
     <t>Cerisier à grappes</t>
   </si>
   <si>
     <t>Castanea sativa f. aureomarginata</t>
   </si>
   <si>
     <t>Aesculus hippocastanum var. laciniata</t>
   </si>
   <si>
     <t>Aesculus pavia</t>
   </si>
   <si>
     <t>Marronnier pavier</t>
@@ -1434,51 +1437,51 @@
   <si>
     <t>Ulmus x hollandica</t>
   </si>
   <si>
     <t>Orme hybride de Hollande</t>
   </si>
   <si>
     <t>Ulmus laevis</t>
   </si>
   <si>
     <t>Orme lisse</t>
   </si>
   <si>
     <t>Acer sp</t>
   </si>
   <si>
     <t>Carpinus sp</t>
   </si>
   <si>
     <t>Catalpa sp</t>
   </si>
   <si>
     <t>Fraxinus sp</t>
   </si>
   <si>
-    <t>Populus sp</t>
+    <t>Platanus sp</t>
   </si>
   <si>
     <t>Pyrus sp</t>
   </si>
   <si>
     <t>Syringa vulgaris</t>
   </si>
   <si>
     <t>Lilas commun</t>
   </si>
   <si>
     <t>fagus sylvatica f. bornyensis</t>
   </si>
   <si>
     <t>Hêtre pleureur de Borny/Hêtre drapé</t>
   </si>
   <si>
     <t>Cotinus coggygria</t>
   </si>
   <si>
     <t>Arbre à perruques</t>
   </si>
   <si>
     <t>Acer tataricum subsp. ginnala</t>
   </si>
@@ -2158,53 +2161,50 @@
     <t>Robinia pseudoacacia 'Myrtifolia'</t>
   </si>
   <si>
     <t>Cedrus sp</t>
   </si>
   <si>
     <t>Celtis sp</t>
   </si>
   <si>
     <t>Chamaecyparis sp</t>
   </si>
   <si>
     <t>Fagus sp</t>
   </si>
   <si>
     <t>Gleditsia sp</t>
   </si>
   <si>
     <t>Juglans sp</t>
   </si>
   <si>
     <t>Malus sp</t>
   </si>
   <si>
     <t>Nothofagus sp</t>
-  </si>
-[...1 lines deleted...]
-    <t>Platanus sp</t>
   </si>
   <si>
     <t>Sequoia sp</t>
   </si>
   <si>
     <t>Thuja sp</t>
   </si>
   <si>
     <t>Rosa hybriden</t>
   </si>
   <si>
     <t>Zelkova carpinifolia</t>
   </si>
   <si>
     <t>Orme de Sibérie</t>
   </si>
   <si>
     <t>Crataegus mollis</t>
   </si>
   <si>
     <t>Cydonia oblonga</t>
   </si>
   <si>
     <t>Cognassier commun</t>
   </si>
@@ -2783,100 +2783,100 @@
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>372</v>
+        <v>369</v>
       </c>
       <c r="D4">
         <v>573</v>
       </c>
       <c r="E4">
         <v>287</v>
       </c>
       <c r="F4">
         <v>430</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>361</v>
+        <v>363</v>
       </c>
       <c r="D5">
         <v>588</v>
       </c>
       <c r="E5">
         <v>294</v>
       </c>
       <c r="F5">
         <v>441</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="D6">
-        <v>523</v>
+        <v>517</v>
       </c>
       <c r="E6">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="F6">
-        <v>393</v>
+        <v>388</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7" t="s">
         <v>11</v>
       </c>
       <c r="C7">
         <v>304</v>
       </c>
       <c r="D7">
         <v>568</v>
       </c>
       <c r="E7">
         <v>284</v>
       </c>
       <c r="F7">
         <v>426</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>12</v>
@@ -2943,71 +2943,71 @@
       </c>
       <c r="B11" t="s">
         <v>19</v>
       </c>
       <c r="C11">
         <v>135</v>
       </c>
       <c r="D11">
         <v>426</v>
       </c>
       <c r="E11">
         <v>213</v>
       </c>
       <c r="F11">
         <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>20</v>
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="D12">
         <v>465</v>
       </c>
       <c r="E12">
         <v>233</v>
       </c>
       <c r="F12">
         <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="D13">
         <v>457</v>
       </c>
       <c r="E13">
         <v>229</v>
       </c>
       <c r="F13">
         <v>343</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
       <c r="C14">
         <v>103</v>
       </c>
       <c r="D14">
         <v>351</v>
       </c>
       <c r="E14">
@@ -3146,77 +3146,77 @@
       </c>
       <c r="C21">
         <v>76</v>
       </c>
       <c r="D21">
         <v>767</v>
       </c>
       <c r="E21">
         <v>384</v>
       </c>
       <c r="F21">
         <v>576</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22" t="s">
         <v>41</v>
       </c>
       <c r="C22">
         <v>66</v>
       </c>
       <c r="D22">
-        <v>372</v>
+        <v>427</v>
       </c>
       <c r="E22">
-        <v>186</v>
+        <v>214</v>
       </c>
       <c r="F22">
-        <v>279</v>
+        <v>321</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23" t="s">
         <v>43</v>
       </c>
       <c r="C23">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="D23">
-        <v>427</v>
+        <v>372</v>
       </c>
       <c r="E23">
-        <v>214</v>
+        <v>186</v>
       </c>
       <c r="F23">
-        <v>321</v>
+        <v>279</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>44</v>
       </c>
       <c r="B24" t="s">
         <v>45</v>
       </c>
       <c r="C24">
         <v>63</v>
       </c>
       <c r="D24">
         <v>457</v>
       </c>
       <c r="E24">
         <v>229</v>
       </c>
       <c r="F24">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>46</v>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26">
         <v>53</v>
       </c>
       <c r="D26">
         <v>409</v>
       </c>
       <c r="E26">
         <v>205</v>
       </c>
       <c r="F26">
         <v>307</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27" t="s">
         <v>51</v>
       </c>
       <c r="C27">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D27">
         <v>291</v>
       </c>
       <c r="E27">
         <v>146</v>
       </c>
       <c r="F27">
         <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28" t="s">
         <v>53</v>
       </c>
       <c r="C28">
         <v>49</v>
       </c>
       <c r="D28">
         <v>241</v>
       </c>
       <c r="E28">
@@ -3426,97 +3426,97 @@
       </c>
       <c r="C35">
         <v>41</v>
       </c>
       <c r="D35">
         <v>411</v>
       </c>
       <c r="E35">
         <v>206</v>
       </c>
       <c r="F35">
         <v>309</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>68</v>
       </c>
       <c r="B36" t="s">
         <v>69</v>
       </c>
       <c r="C36">
         <v>40</v>
       </c>
       <c r="D36">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="E36">
-        <v>258</v>
+        <v>260</v>
       </c>
       <c r="F36">
-        <v>387</v>
+        <v>390</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
         <v>70</v>
       </c>
       <c r="B37" t="s">
         <v>71</v>
       </c>
       <c r="C37">
         <v>39</v>
       </c>
       <c r="D37">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="E37">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F37">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
         <v>72</v>
       </c>
       <c r="B38" t="s">
         <v>73</v>
       </c>
       <c r="C38">
         <v>37</v>
       </c>
       <c r="D38">
-        <v>377</v>
+        <v>380</v>
       </c>
       <c r="E38">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="F38">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>74</v>
       </c>
       <c r="B39" t="s">
         <v>75</v>
       </c>
       <c r="C39">
         <v>37</v>
       </c>
       <c r="D39">
         <v>186</v>
       </c>
       <c r="E39">
         <v>93</v>
       </c>
       <c r="F39">
         <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>76</v>
@@ -3546,77 +3546,77 @@
       </c>
       <c r="C41">
         <v>35</v>
       </c>
       <c r="D41">
         <v>333</v>
       </c>
       <c r="E41">
         <v>167</v>
       </c>
       <c r="F41">
         <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
         <v>80</v>
       </c>
       <c r="B42" t="s">
         <v>81</v>
       </c>
       <c r="C42">
         <v>34</v>
       </c>
       <c r="D42">
-        <v>408</v>
+        <v>344</v>
       </c>
       <c r="E42">
-        <v>204</v>
+        <v>172</v>
       </c>
       <c r="F42">
-        <v>306</v>
+        <v>258</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>82</v>
       </c>
       <c r="B43" t="s">
         <v>83</v>
       </c>
       <c r="C43">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="D43">
-        <v>344</v>
+        <v>408</v>
       </c>
       <c r="E43">
-        <v>172</v>
+        <v>204</v>
       </c>
       <c r="F43">
-        <v>258</v>
+        <v>306</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>84</v>
       </c>
       <c r="B44" t="s">
         <v>85</v>
       </c>
       <c r="C44">
         <v>32</v>
       </c>
       <c r="D44">
         <v>441</v>
       </c>
       <c r="E44">
         <v>221</v>
       </c>
       <c r="F44">
         <v>331</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>86</v>
@@ -3703,80 +3703,80 @@
       </c>
       <c r="B49" t="s">
         <v>95</v>
       </c>
       <c r="C49">
         <v>27</v>
       </c>
       <c r="D49">
         <v>286</v>
       </c>
       <c r="E49">
         <v>143</v>
       </c>
       <c r="F49">
         <v>215</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>96</v>
       </c>
       <c r="B50" t="s">
         <v>97</v>
       </c>
       <c r="C50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D50">
-        <v>281</v>
+        <v>481</v>
       </c>
       <c r="E50">
-        <v>141</v>
+        <v>241</v>
       </c>
       <c r="F50">
-        <v>211</v>
+        <v>361</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>98</v>
       </c>
       <c r="B51" t="s">
         <v>99</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
       <c r="D51">
-        <v>481</v>
+        <v>281</v>
       </c>
       <c r="E51">
-        <v>241</v>
+        <v>141</v>
       </c>
       <c r="F51">
-        <v>361</v>
+        <v>211</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>100</v>
       </c>
       <c r="B52" t="s">
         <v>101</v>
       </c>
       <c r="C52">
         <v>25</v>
       </c>
       <c r="D52">
         <v>328</v>
       </c>
       <c r="E52">
         <v>164</v>
       </c>
       <c r="F52">
         <v>246</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>102</v>
@@ -3884,51 +3884,51 @@
       </c>
       <c r="C58">
         <v>23</v>
       </c>
       <c r="D58">
         <v>587</v>
       </c>
       <c r="E58">
         <v>294</v>
       </c>
       <c r="F58">
         <v>441</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>112</v>
       </c>
       <c r="B59" t="s">
         <v>113</v>
       </c>
       <c r="C59">
         <v>22</v>
       </c>
       <c r="D59">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="E59">
         <v>156</v>
       </c>
       <c r="F59">
         <v>234</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>114</v>
       </c>
       <c r="B60" t="s">
         <v>115</v>
       </c>
       <c r="C60">
         <v>22</v>
       </c>
       <c r="D60">
         <v>310</v>
       </c>
       <c r="E60">
         <v>155</v>
       </c>
       <c r="F60">
@@ -3997,156 +3997,156 @@
       <c r="A64" t="s">
         <v>121</v>
       </c>
       <c r="B64"/>
       <c r="C64">
         <v>19</v>
       </c>
       <c r="D64">
         <v>278</v>
       </c>
       <c r="E64">
         <v>139</v>
       </c>
       <c r="F64">
         <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>122</v>
       </c>
       <c r="B65" t="s">
         <v>123</v>
       </c>
       <c r="C65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D65">
-        <v>286</v>
+        <v>256</v>
       </c>
       <c r="E65">
-        <v>143</v>
+        <v>128</v>
       </c>
       <c r="F65">
-        <v>215</v>
+        <v>192</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>124</v>
       </c>
       <c r="B66" t="s">
         <v>125</v>
       </c>
       <c r="C66">
         <v>16</v>
       </c>
       <c r="D66">
-        <v>275</v>
+        <v>286</v>
       </c>
       <c r="E66">
-        <v>138</v>
+        <v>143</v>
       </c>
       <c r="F66">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>126</v>
       </c>
-      <c r="B67"/>
+      <c r="B67" t="s">
+        <v>127</v>
+      </c>
       <c r="C67">
         <v>16</v>
       </c>
       <c r="D67">
-        <v>360</v>
+        <v>275</v>
       </c>
       <c r="E67">
-        <v>180</v>
+        <v>138</v>
       </c>
       <c r="F67">
-        <v>270</v>
+        <v>207</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B68" t="s">
         <v>128</v>
       </c>
+      <c r="B68"/>
       <c r="C68">
         <v>16</v>
       </c>
       <c r="D68">
-        <v>255</v>
+        <v>361</v>
       </c>
       <c r="E68">
-        <v>128</v>
+        <v>181</v>
       </c>
       <c r="F68">
-        <v>192</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
         <v>129</v>
       </c>
       <c r="B69" t="s">
         <v>130</v>
       </c>
       <c r="C69">
         <v>16</v>
       </c>
       <c r="D69">
         <v>278</v>
       </c>
       <c r="E69">
         <v>139</v>
       </c>
       <c r="F69">
         <v>209</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
         <v>131</v>
       </c>
       <c r="B70"/>
       <c r="C70">
         <v>15</v>
       </c>
       <c r="D70">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="E70">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="F70">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
         <v>132</v>
       </c>
       <c r="B71" t="s">
         <v>133</v>
       </c>
       <c r="C71">
         <v>15</v>
       </c>
       <c r="D71">
         <v>262</v>
       </c>
       <c r="E71">
         <v>131</v>
       </c>
       <c r="F71">
         <v>197</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
         <v>134</v>
@@ -5180,613 +5180,613 @@
       </c>
       <c r="C124">
         <v>6</v>
       </c>
       <c r="D124">
         <v>253</v>
       </c>
       <c r="E124">
         <v>127</v>
       </c>
       <c r="F124">
         <v>190</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>232</v>
       </c>
       <c r="B125" t="s">
         <v>233</v>
       </c>
       <c r="C125">
         <v>6</v>
       </c>
       <c r="D125">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="E125">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="F125">
-        <v>109</v>
+        <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>234</v>
       </c>
       <c r="B126" t="s">
         <v>235</v>
       </c>
       <c r="C126">
         <v>6</v>
       </c>
       <c r="D126">
-        <v>78</v>
+        <v>145</v>
       </c>
       <c r="E126">
-        <v>39</v>
+        <v>73</v>
       </c>
       <c r="F126">
-        <v>59</v>
+        <v>109</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>236</v>
       </c>
       <c r="B127" t="s">
         <v>237</v>
       </c>
       <c r="C127">
         <v>6</v>
       </c>
       <c r="D127">
-        <v>431</v>
+        <v>78</v>
       </c>
       <c r="E127">
-        <v>216</v>
+        <v>39</v>
       </c>
       <c r="F127">
-        <v>324</v>
+        <v>59</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>238</v>
       </c>
       <c r="B128" t="s">
         <v>239</v>
       </c>
       <c r="C128">
         <v>6</v>
       </c>
       <c r="D128">
-        <v>61</v>
+        <v>431</v>
       </c>
       <c r="E128">
-        <v>31</v>
+        <v>216</v>
       </c>
       <c r="F128">
-        <v>46</v>
+        <v>324</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
         <v>240</v>
       </c>
       <c r="B129" t="s">
         <v>241</v>
       </c>
       <c r="C129">
         <v>6</v>
       </c>
       <c r="D129">
-        <v>430</v>
+        <v>61</v>
       </c>
       <c r="E129">
-        <v>215</v>
+        <v>31</v>
       </c>
       <c r="F129">
-        <v>323</v>
+        <v>46</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
         <v>242</v>
       </c>
       <c r="B130" t="s">
         <v>243</v>
       </c>
       <c r="C130">
         <v>6</v>
       </c>
       <c r="D130">
-        <v>240</v>
+        <v>430</v>
       </c>
       <c r="E130">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="F130">
-        <v>180</v>
+        <v>323</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
         <v>244</v>
       </c>
-      <c r="B131"/>
+      <c r="B131" t="s">
+        <v>245</v>
+      </c>
       <c r="C131">
         <v>6</v>
       </c>
       <c r="D131">
-        <v>327</v>
+        <v>240</v>
       </c>
       <c r="E131">
-        <v>164</v>
+        <v>120</v>
       </c>
       <c r="F131">
-        <v>246</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>245</v>
-[...1 lines deleted...]
-      <c r="B132" t="s">
         <v>246</v>
       </c>
+      <c r="B132"/>
       <c r="C132">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="D132">
-        <v>220</v>
+        <v>327</v>
       </c>
       <c r="E132">
-        <v>110</v>
+        <v>164</v>
       </c>
       <c r="F132">
-        <v>165</v>
+        <v>246</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
         <v>247</v>
       </c>
       <c r="B133" t="s">
         <v>248</v>
       </c>
       <c r="C133">
         <v>5</v>
       </c>
       <c r="D133">
-        <v>283</v>
+        <v>220</v>
       </c>
       <c r="E133">
-        <v>142</v>
+        <v>110</v>
       </c>
       <c r="F133">
-        <v>213</v>
+        <v>165</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
         <v>249</v>
       </c>
-      <c r="B134"/>
+      <c r="B134" t="s">
+        <v>250</v>
+      </c>
       <c r="C134">
         <v>5</v>
       </c>
       <c r="D134">
-        <v>241</v>
+        <v>283</v>
       </c>
       <c r="E134">
-        <v>121</v>
+        <v>142</v>
       </c>
       <c r="F134">
-        <v>181</v>
+        <v>213</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>250</v>
-[...1 lines deleted...]
-      <c r="B135" t="s">
         <v>251</v>
       </c>
+      <c r="B135"/>
       <c r="C135">
         <v>5</v>
       </c>
       <c r="D135">
-        <v>151</v>
+        <v>241</v>
       </c>
       <c r="E135">
-        <v>76</v>
+        <v>121</v>
       </c>
       <c r="F135">
-        <v>114</v>
+        <v>181</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
         <v>252</v>
       </c>
-      <c r="B136"/>
+      <c r="B136" t="s">
+        <v>253</v>
+      </c>
       <c r="C136">
         <v>5</v>
       </c>
       <c r="D136">
-        <v>163</v>
+        <v>151</v>
       </c>
       <c r="E136">
-        <v>82</v>
+        <v>76</v>
       </c>
       <c r="F136">
-        <v>123</v>
+        <v>114</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B137"/>
       <c r="C137">
         <v>5</v>
       </c>
       <c r="D137">
-        <v>128</v>
+        <v>163</v>
       </c>
       <c r="E137">
-        <v>64</v>
+        <v>82</v>
       </c>
       <c r="F137">
-        <v>96</v>
+        <v>123</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="B138" t="s">
         <v>255</v>
       </c>
+      <c r="B138"/>
       <c r="C138">
         <v>5</v>
       </c>
       <c r="D138">
-        <v>209</v>
+        <v>128</v>
       </c>
       <c r="E138">
-        <v>105</v>
+        <v>64</v>
       </c>
       <c r="F138">
-        <v>157</v>
+        <v>96</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
         <v>256</v>
       </c>
-      <c r="B139"/>
+      <c r="B139" t="s">
+        <v>257</v>
+      </c>
       <c r="C139">
         <v>5</v>
       </c>
       <c r="D139">
-        <v>259</v>
+        <v>209</v>
       </c>
       <c r="E139">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="F139">
-        <v>195</v>
+        <v>157</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>257</v>
-[...1 lines deleted...]
-      <c r="B140" t="s">
         <v>258</v>
       </c>
+      <c r="B140"/>
       <c r="C140">
         <v>5</v>
       </c>
       <c r="D140">
-        <v>101</v>
+        <v>259</v>
       </c>
       <c r="E140">
-        <v>51</v>
+        <v>130</v>
       </c>
       <c r="F140">
-        <v>76</v>
+        <v>195</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
         <v>259</v>
       </c>
       <c r="B141" t="s">
         <v>260</v>
       </c>
       <c r="C141">
         <v>5</v>
       </c>
       <c r="D141">
-        <v>115</v>
+        <v>101</v>
       </c>
       <c r="E141">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="F141">
-        <v>87</v>
+        <v>76</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
         <v>261</v>
       </c>
       <c r="B142" t="s">
         <v>262</v>
       </c>
       <c r="C142">
         <v>5</v>
       </c>
       <c r="D142">
-        <v>148</v>
+        <v>115</v>
       </c>
       <c r="E142">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="F142">
-        <v>111</v>
+        <v>87</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
         <v>263</v>
       </c>
       <c r="B143" t="s">
         <v>264</v>
       </c>
       <c r="C143">
         <v>5</v>
       </c>
       <c r="D143">
-        <v>470</v>
+        <v>148</v>
       </c>
       <c r="E143">
-        <v>235</v>
+        <v>74</v>
       </c>
       <c r="F143">
-        <v>353</v>
+        <v>111</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
         <v>265</v>
       </c>
-      <c r="B144"/>
+      <c r="B144" t="s">
+        <v>266</v>
+      </c>
       <c r="C144">
         <v>5</v>
       </c>
       <c r="D144">
-        <v>393</v>
+        <v>470</v>
       </c>
       <c r="E144">
-        <v>197</v>
+        <v>235</v>
       </c>
       <c r="F144">
-        <v>295</v>
+        <v>353</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B145"/>
       <c r="C145">
         <v>5</v>
       </c>
       <c r="D145">
-        <v>158</v>
+        <v>393</v>
       </c>
       <c r="E145">
-        <v>79</v>
+        <v>197</v>
       </c>
       <c r="F145">
-        <v>119</v>
+        <v>295</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="B146" t="s">
         <v>268</v>
       </c>
+      <c r="B146"/>
       <c r="C146">
         <v>5</v>
       </c>
       <c r="D146">
-        <v>116</v>
+        <v>158</v>
       </c>
       <c r="E146">
-        <v>58</v>
+        <v>79</v>
       </c>
       <c r="F146">
-        <v>87</v>
+        <v>119</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
         <v>269</v>
       </c>
-      <c r="B147"/>
+      <c r="B147" t="s">
+        <v>270</v>
+      </c>
       <c r="C147">
         <v>5</v>
       </c>
       <c r="D147">
-        <v>316</v>
+        <v>116</v>
       </c>
       <c r="E147">
-        <v>158</v>
+        <v>58</v>
       </c>
       <c r="F147">
-        <v>237</v>
+        <v>87</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B148"/>
       <c r="C148">
         <v>5</v>
       </c>
       <c r="D148">
-        <v>172</v>
+        <v>316</v>
       </c>
       <c r="E148">
-        <v>86</v>
+        <v>158</v>
       </c>
       <c r="F148">
-        <v>129</v>
+        <v>237</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>271</v>
-[...1 lines deleted...]
-      <c r="B149" t="s">
         <v>272</v>
       </c>
+      <c r="B149"/>
       <c r="C149">
         <v>5</v>
       </c>
       <c r="D149">
         <v>172</v>
       </c>
       <c r="E149">
         <v>86</v>
       </c>
       <c r="F149">
         <v>129</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
         <v>273</v>
       </c>
       <c r="B150" t="s">
         <v>274</v>
       </c>
       <c r="C150">
         <v>5</v>
       </c>
       <c r="D150">
-        <v>293</v>
+        <v>172</v>
       </c>
       <c r="E150">
-        <v>147</v>
+        <v>86</v>
       </c>
       <c r="F150">
-        <v>220</v>
+        <v>129</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
         <v>275</v>
       </c>
-      <c r="B151"/>
+      <c r="B151" t="s">
+        <v>276</v>
+      </c>
       <c r="C151">
         <v>5</v>
       </c>
       <c r="D151">
-        <v>258</v>
+        <v>293</v>
       </c>
       <c r="E151">
-        <v>129</v>
+        <v>147</v>
       </c>
       <c r="F151">
-        <v>194</v>
+        <v>220</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B152"/>
       <c r="C152">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="D152">
-        <v>218</v>
+        <v>258</v>
       </c>
       <c r="E152">
-        <v>109</v>
+        <v>129</v>
       </c>
       <c r="F152">
-        <v>164</v>
+        <v>194</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B153"/>
       <c r="C153">
         <v>4</v>
       </c>
       <c r="D153">
-        <v>256</v>
+        <v>218</v>
       </c>
       <c r="E153">
-        <v>128</v>
+        <v>109</v>
       </c>
       <c r="F153">
-        <v>192</v>
+        <v>164</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>278</v>
-[...1 lines deleted...]
-      <c r="B154" t="s">
         <v>279</v>
       </c>
+      <c r="B154"/>
       <c r="C154">
         <v>4</v>
       </c>
       <c r="D154">
-        <v>101</v>
+        <v>256</v>
       </c>
       <c r="E154">
-        <v>51</v>
+        <v>128</v>
       </c>
       <c r="F154">
-        <v>76</v>
+        <v>192</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
         <v>280</v>
       </c>
       <c r="B155"/>
       <c r="C155">
         <v>4</v>
       </c>
       <c r="D155">
         <v>136</v>
       </c>
       <c r="E155">
         <v>68</v>
       </c>
       <c r="F155">
         <v>102</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
         <v>281</v>
       </c>
       <c r="B156" t="s">
@@ -5986,57 +5986,57 @@
         <v>298</v>
       </c>
       <c r="B166"/>
       <c r="C166">
         <v>4</v>
       </c>
       <c r="D166">
         <v>262</v>
       </c>
       <c r="E166">
         <v>131</v>
       </c>
       <c r="F166">
         <v>197</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>299</v>
       </c>
       <c r="B167"/>
       <c r="C167">
         <v>4</v>
       </c>
       <c r="D167">
-        <v>114</v>
+        <v>118</v>
       </c>
       <c r="E167">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F167">
-        <v>86</v>
+        <v>89</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>300</v>
       </c>
       <c r="B168"/>
       <c r="C168">
         <v>4</v>
       </c>
       <c r="D168">
         <v>239</v>
       </c>
       <c r="E168">
         <v>120</v>
       </c>
       <c r="F168">
         <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>301</v>
       </c>
       <c r="B169"/>
@@ -6638,4437 +6638,4437 @@
         <v>352</v>
       </c>
       <c r="B200"/>
       <c r="C200">
         <v>3</v>
       </c>
       <c r="D200">
         <v>130</v>
       </c>
       <c r="E200">
         <v>65</v>
       </c>
       <c r="F200">
         <v>98</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
         <v>353</v>
       </c>
       <c r="B201"/>
       <c r="C201">
         <v>3</v>
       </c>
       <c r="D201">
-        <v>120</v>
+        <v>406</v>
       </c>
       <c r="E201">
-        <v>60</v>
+        <v>203</v>
       </c>
       <c r="F201">
-        <v>90</v>
+        <v>305</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
         <v>354</v>
       </c>
-      <c r="B202" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B202"/>
       <c r="C202">
         <v>3</v>
       </c>
       <c r="D202">
-        <v>121</v>
+        <v>120</v>
       </c>
       <c r="E202">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="F202">
-        <v>91</v>
+        <v>90</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>355</v>
+      </c>
+      <c r="B203" t="s">
         <v>356</v>
-      </c>
-[...1 lines deleted...]
-        <v>357</v>
       </c>
       <c r="C203">
         <v>3</v>
       </c>
       <c r="D203">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="E203">
         <v>61</v>
       </c>
       <c r="F203">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>357</v>
+      </c>
+      <c r="B204" t="s">
         <v>358</v>
       </c>
-      <c r="B204"/>
       <c r="C204">
         <v>3</v>
       </c>
       <c r="D204">
-        <v>320</v>
+        <v>122</v>
       </c>
       <c r="E204">
-        <v>160</v>
+        <v>61</v>
       </c>
       <c r="F204">
-        <v>240</v>
+        <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
         <v>359</v>
       </c>
       <c r="B205"/>
       <c r="C205">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D205">
-        <v>53</v>
+        <v>320</v>
       </c>
       <c r="E205">
-        <v>27</v>
+        <v>160</v>
       </c>
       <c r="F205">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
         <v>360</v>
       </c>
-      <c r="B206" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B206"/>
       <c r="C206">
         <v>2</v>
       </c>
       <c r="D206">
-        <v>107</v>
+        <v>53</v>
       </c>
       <c r="E206">
-        <v>54</v>
+        <v>27</v>
       </c>
       <c r="F206">
-        <v>81</v>
+        <v>40</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>361</v>
+      </c>
+      <c r="B207" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="C207">
         <v>2</v>
       </c>
       <c r="D207">
-        <v>157</v>
+        <v>107</v>
       </c>
       <c r="E207">
-        <v>79</v>
+        <v>54</v>
       </c>
       <c r="F207">
-        <v>118</v>
+        <v>81</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
+        <v>363</v>
+      </c>
+      <c r="B208" t="s">
         <v>364</v>
       </c>
-      <c r="B208"/>
       <c r="C208">
         <v>2</v>
       </c>
       <c r="D208">
-        <v>46</v>
+        <v>157</v>
       </c>
       <c r="E208">
-        <v>23</v>
+        <v>79</v>
       </c>
       <c r="F208">
-        <v>35</v>
+        <v>118</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
         <v>365</v>
       </c>
-      <c r="B209" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B209"/>
       <c r="C209">
         <v>2</v>
       </c>
       <c r="D209">
-        <v>104</v>
+        <v>46</v>
       </c>
       <c r="E209">
-        <v>52</v>
+        <v>23</v>
       </c>
       <c r="F209">
-        <v>78</v>
+        <v>35</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>366</v>
+      </c>
+      <c r="B210" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="C210">
         <v>2</v>
       </c>
       <c r="D210">
-        <v>177</v>
+        <v>104</v>
       </c>
       <c r="E210">
-        <v>89</v>
+        <v>52</v>
       </c>
       <c r="F210">
-        <v>133</v>
+        <v>78</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
+        <v>368</v>
+      </c>
+      <c r="B211" t="s">
         <v>369</v>
       </c>
-      <c r="B211"/>
       <c r="C211">
         <v>2</v>
       </c>
       <c r="D211">
-        <v>13</v>
+        <v>177</v>
       </c>
       <c r="E211">
-        <v>7</v>
+        <v>89</v>
       </c>
       <c r="F211">
-        <v>10</v>
+        <v>133</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>370</v>
       </c>
-      <c r="B212" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B212"/>
       <c r="C212">
         <v>2</v>
       </c>
       <c r="D212">
-        <v>93</v>
+        <v>13</v>
       </c>
       <c r="E212">
-        <v>47</v>
+        <v>7</v>
       </c>
       <c r="F212">
-        <v>70</v>
+        <v>10</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>371</v>
+      </c>
+      <c r="B213" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="C213">
         <v>2</v>
       </c>
       <c r="D213">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="E213">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="F213">
-        <v>66</v>
+        <v>70</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>373</v>
+      </c>
+      <c r="B214" t="s">
         <v>374</v>
-      </c>
-[...1 lines deleted...]
-        <v>375</v>
       </c>
       <c r="C214">
         <v>2</v>
       </c>
       <c r="D214">
+        <v>87</v>
+      </c>
+      <c r="E214">
+        <v>44</v>
+      </c>
+      <c r="F214">
         <v>66</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>375</v>
+      </c>
+      <c r="B215" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="C215">
         <v>2</v>
       </c>
       <c r="D215">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="E215">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="F215">
-        <v>66</v>
+        <v>50</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>377</v>
+      </c>
+      <c r="B216" t="s">
         <v>378</v>
       </c>
-      <c r="B216"/>
       <c r="C216">
         <v>2</v>
       </c>
       <c r="D216">
-        <v>59</v>
+        <v>87</v>
       </c>
       <c r="E216">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F216">
-        <v>45</v>
+        <v>66</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
         <v>379</v>
       </c>
-      <c r="B217" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B217"/>
       <c r="C217">
         <v>2</v>
       </c>
       <c r="D217">
-        <v>84</v>
+        <v>59</v>
       </c>
       <c r="E217">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="F217">
-        <v>63</v>
+        <v>45</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>380</v>
+      </c>
+      <c r="B218" t="s">
         <v>381</v>
       </c>
-      <c r="B218"/>
       <c r="C218">
         <v>2</v>
       </c>
       <c r="D218">
-        <v>119</v>
+        <v>84</v>
       </c>
       <c r="E218">
-        <v>60</v>
+        <v>42</v>
       </c>
       <c r="F218">
-        <v>90</v>
+        <v>63</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
         <v>382</v>
       </c>
-      <c r="B219" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B219"/>
       <c r="C219">
         <v>2</v>
       </c>
       <c r="D219">
-        <v>103</v>
+        <v>119</v>
       </c>
       <c r="E219">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="F219">
-        <v>78</v>
+        <v>90</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>383</v>
+      </c>
+      <c r="B220" t="s">
         <v>384</v>
-      </c>
-[...1 lines deleted...]
-        <v>385</v>
       </c>
       <c r="C220">
         <v>2</v>
       </c>
       <c r="D220">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="E220">
-        <v>16</v>
+        <v>52</v>
       </c>
       <c r="F220">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>385</v>
+      </c>
+      <c r="B221" t="s">
         <v>386</v>
       </c>
-      <c r="B221"/>
       <c r="C221">
         <v>2</v>
       </c>
       <c r="D221">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="E221">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F221">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
         <v>387</v>
       </c>
-      <c r="B222" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B222"/>
       <c r="C222">
         <v>2</v>
       </c>
       <c r="D222">
-        <v>79</v>
+        <v>20</v>
       </c>
       <c r="E222">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="F222">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>388</v>
+      </c>
+      <c r="B223" t="s">
         <v>389</v>
-      </c>
-[...1 lines deleted...]
-        <v>390</v>
       </c>
       <c r="C223">
         <v>2</v>
       </c>
       <c r="D223">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="E223">
-        <v>8</v>
+        <v>40</v>
       </c>
       <c r="F223">
-        <v>12</v>
+        <v>60</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
+        <v>390</v>
+      </c>
+      <c r="B224" t="s">
         <v>391</v>
       </c>
-      <c r="B224"/>
       <c r="C224">
         <v>2</v>
       </c>
       <c r="D224">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="E224">
-        <v>49</v>
+        <v>8</v>
       </c>
       <c r="F224">
-        <v>74</v>
+        <v>12</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
         <v>392</v>
       </c>
-      <c r="B225" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B225"/>
       <c r="C225">
         <v>2</v>
       </c>
       <c r="D225">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E225">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F225">
-        <v>78</v>
+        <v>74</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>393</v>
+      </c>
+      <c r="B226" t="s">
         <v>394</v>
-      </c>
-[...1 lines deleted...]
-        <v>395</v>
       </c>
       <c r="C226">
         <v>2</v>
       </c>
       <c r="D226">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="E226">
-        <v>46</v>
+        <v>52</v>
       </c>
       <c r="F226">
-        <v>69</v>
+        <v>78</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>395</v>
+      </c>
+      <c r="B227" t="s">
         <v>396</v>
       </c>
-      <c r="B227"/>
       <c r="C227">
         <v>2</v>
       </c>
       <c r="D227">
-        <v>74</v>
+        <v>91</v>
       </c>
       <c r="E227">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="F227">
-        <v>56</v>
+        <v>69</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
         <v>397</v>
       </c>
       <c r="B228"/>
       <c r="C228">
         <v>2</v>
       </c>
       <c r="D228">
-        <v>217</v>
+        <v>74</v>
       </c>
       <c r="E228">
-        <v>109</v>
+        <v>37</v>
       </c>
       <c r="F228">
-        <v>163</v>
+        <v>56</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
         <v>398</v>
       </c>
       <c r="B229"/>
       <c r="C229">
         <v>2</v>
       </c>
       <c r="D229">
-        <v>199</v>
+        <v>217</v>
       </c>
       <c r="E229">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="F229">
-        <v>150</v>
+        <v>163</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>399</v>
       </c>
-      <c r="B230" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B230"/>
       <c r="C230">
         <v>2</v>
       </c>
       <c r="D230">
-        <v>126</v>
+        <v>199</v>
       </c>
       <c r="E230">
-        <v>63</v>
+        <v>100</v>
       </c>
       <c r="F230">
-        <v>95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
+        <v>400</v>
+      </c>
+      <c r="B231" t="s">
         <v>401</v>
-      </c>
-[...1 lines deleted...]
-        <v>402</v>
       </c>
       <c r="C231">
         <v>2</v>
       </c>
       <c r="D231">
-        <v>72</v>
+        <v>126</v>
       </c>
       <c r="E231">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="F231">
-        <v>54</v>
+        <v>95</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
+        <v>402</v>
+      </c>
+      <c r="B232" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>404</v>
       </c>
       <c r="C232">
         <v>2</v>
       </c>
       <c r="D232">
-        <v>77</v>
+        <v>72</v>
       </c>
       <c r="E232">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F232">
-        <v>58</v>
+        <v>54</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
+        <v>404</v>
+      </c>
+      <c r="B233" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="C233">
         <v>2</v>
       </c>
       <c r="D233">
-        <v>68</v>
+        <v>77</v>
       </c>
       <c r="E233">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="F233">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
+        <v>406</v>
+      </c>
+      <c r="B234" t="s">
         <v>407</v>
       </c>
-      <c r="B234"/>
       <c r="C234">
         <v>2</v>
       </c>
       <c r="D234">
-        <v>195</v>
+        <v>68</v>
       </c>
       <c r="E234">
-        <v>98</v>
+        <v>34</v>
       </c>
       <c r="F234">
-        <v>147</v>
+        <v>51</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
         <v>408</v>
       </c>
-      <c r="B235" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B235"/>
       <c r="C235">
         <v>2</v>
       </c>
       <c r="D235">
-        <v>62</v>
+        <v>195</v>
       </c>
       <c r="E235">
-        <v>31</v>
+        <v>98</v>
       </c>
       <c r="F235">
-        <v>47</v>
+        <v>147</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
+        <v>409</v>
+      </c>
+      <c r="B236" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>411</v>
       </c>
       <c r="C236">
         <v>2</v>
       </c>
       <c r="D236">
-        <v>135</v>
+        <v>62</v>
       </c>
       <c r="E236">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="F236">
-        <v>102</v>
+        <v>47</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>411</v>
+      </c>
+      <c r="B237" t="s">
         <v>412</v>
-      </c>
-[...1 lines deleted...]
-        <v>413</v>
       </c>
       <c r="C237">
         <v>2</v>
       </c>
       <c r="D237">
-        <v>69</v>
+        <v>135</v>
       </c>
       <c r="E237">
-        <v>35</v>
+        <v>68</v>
       </c>
       <c r="F237">
-        <v>52</v>
+        <v>102</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>413</v>
+      </c>
+      <c r="B238" t="s">
         <v>414</v>
-      </c>
-[...1 lines deleted...]
-        <v>415</v>
       </c>
       <c r="C238">
         <v>2</v>
       </c>
       <c r="D238">
-        <v>78</v>
+        <v>69</v>
       </c>
       <c r="E238">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F238">
-        <v>59</v>
+        <v>52</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>415</v>
+      </c>
+      <c r="B239" t="s">
         <v>416</v>
-      </c>
-[...1 lines deleted...]
-        <v>417</v>
       </c>
       <c r="C239">
         <v>2</v>
       </c>
       <c r="D239">
-        <v>125</v>
+        <v>78</v>
       </c>
       <c r="E239">
-        <v>63</v>
+        <v>39</v>
       </c>
       <c r="F239">
-        <v>94</v>
+        <v>59</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>417</v>
+      </c>
+      <c r="B240" t="s">
         <v>418</v>
-      </c>
-[...1 lines deleted...]
-        <v>419</v>
       </c>
       <c r="C240">
         <v>2</v>
       </c>
       <c r="D240">
-        <v>102</v>
+        <v>125</v>
       </c>
       <c r="E240">
-        <v>51</v>
+        <v>63</v>
       </c>
       <c r="F240">
-        <v>77</v>
+        <v>94</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>419</v>
+      </c>
+      <c r="B241" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="C241">
         <v>2</v>
       </c>
       <c r="D241">
-        <v>56</v>
+        <v>102</v>
       </c>
       <c r="E241">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="F241">
-        <v>42</v>
+        <v>77</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
+        <v>421</v>
+      </c>
+      <c r="B242" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="C242">
         <v>2</v>
       </c>
       <c r="D242">
-        <v>130</v>
+        <v>56</v>
       </c>
       <c r="E242">
-        <v>65</v>
+        <v>28</v>
       </c>
       <c r="F242">
-        <v>98</v>
+        <v>42</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
+        <v>423</v>
+      </c>
+      <c r="B243" t="s">
         <v>424</v>
-      </c>
-[...1 lines deleted...]
-        <v>425</v>
       </c>
       <c r="C243">
         <v>2</v>
       </c>
       <c r="D243">
-        <v>120</v>
+        <v>130</v>
       </c>
       <c r="E243">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="F243">
-        <v>90</v>
+        <v>98</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
+        <v>425</v>
+      </c>
+      <c r="B244" t="s">
         <v>426</v>
       </c>
-      <c r="B244"/>
       <c r="C244">
         <v>2</v>
       </c>
       <c r="D244">
-        <v>84</v>
+        <v>120</v>
       </c>
       <c r="E244">
-        <v>42</v>
+        <v>60</v>
       </c>
       <c r="F244">
-        <v>63</v>
+        <v>90</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>427</v>
       </c>
-      <c r="B245" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B245"/>
       <c r="C245">
         <v>2</v>
       </c>
       <c r="D245">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E245">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F245">
-        <v>36</v>
+        <v>63</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
+        <v>428</v>
+      </c>
+      <c r="B246" t="s">
         <v>429</v>
-      </c>
-[...1 lines deleted...]
-        <v>430</v>
       </c>
       <c r="C246">
         <v>2</v>
       </c>
       <c r="D246">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E246">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F246">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
+        <v>430</v>
+      </c>
+      <c r="B247" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="C247">
         <v>2</v>
       </c>
       <c r="D247">
-        <v>157</v>
+        <v>0</v>
       </c>
       <c r="E247">
-        <v>79</v>
+        <v>0</v>
       </c>
       <c r="F247">
-        <v>118</v>
+        <v>0</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
+        <v>432</v>
+      </c>
+      <c r="B248" t="s">
         <v>433</v>
-      </c>
-[...1 lines deleted...]
-        <v>434</v>
       </c>
       <c r="C248">
         <v>2</v>
       </c>
       <c r="D248">
-        <v>184</v>
+        <v>157</v>
       </c>
       <c r="E248">
-        <v>92</v>
+        <v>79</v>
       </c>
       <c r="F248">
-        <v>138</v>
+        <v>118</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>434</v>
+      </c>
+      <c r="B249" t="s">
         <v>435</v>
       </c>
-      <c r="B249"/>
       <c r="C249">
         <v>2</v>
       </c>
       <c r="D249">
-        <v>121</v>
+        <v>186</v>
       </c>
       <c r="E249">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="F249">
-        <v>91</v>
+        <v>140</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
         <v>436</v>
       </c>
-      <c r="B250" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B250"/>
       <c r="C250">
         <v>2</v>
       </c>
       <c r="D250">
-        <v>161</v>
+        <v>121</v>
       </c>
       <c r="E250">
-        <v>81</v>
+        <v>61</v>
       </c>
       <c r="F250">
-        <v>121</v>
+        <v>91</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>437</v>
+      </c>
+      <c r="B251" t="s">
         <v>438</v>
       </c>
-      <c r="B251"/>
       <c r="C251">
         <v>2</v>
       </c>
       <c r="D251">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="E251">
-        <v>24</v>
+        <v>81</v>
       </c>
       <c r="F251">
-        <v>36</v>
+        <v>121</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
         <v>439</v>
       </c>
       <c r="B252"/>
       <c r="C252">
         <v>2</v>
       </c>
       <c r="D252">
-        <v>252</v>
+        <v>48</v>
       </c>
       <c r="E252">
-        <v>126</v>
+        <v>24</v>
       </c>
       <c r="F252">
-        <v>189</v>
+        <v>36</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
         <v>440</v>
       </c>
-      <c r="B253" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B253"/>
       <c r="C253">
         <v>2</v>
       </c>
       <c r="D253">
-        <v>322</v>
+        <v>252</v>
       </c>
       <c r="E253">
-        <v>161</v>
+        <v>126</v>
       </c>
       <c r="F253">
-        <v>242</v>
+        <v>189</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>441</v>
+      </c>
+      <c r="B254" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="C254">
         <v>2</v>
       </c>
       <c r="D254">
-        <v>63</v>
+        <v>322</v>
       </c>
       <c r="E254">
-        <v>32</v>
+        <v>161</v>
       </c>
       <c r="F254">
-        <v>48</v>
+        <v>242</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>443</v>
+      </c>
+      <c r="B255" t="s">
         <v>444</v>
-      </c>
-[...1 lines deleted...]
-        <v>445</v>
       </c>
       <c r="C255">
         <v>2</v>
       </c>
       <c r="D255">
-        <v>35</v>
+        <v>63</v>
       </c>
       <c r="E255">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="F255">
-        <v>27</v>
+        <v>48</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
+        <v>445</v>
+      </c>
+      <c r="B256" t="s">
         <v>446</v>
       </c>
-      <c r="B256"/>
       <c r="C256">
         <v>2</v>
       </c>
       <c r="D256">
-        <v>70</v>
+        <v>35</v>
       </c>
       <c r="E256">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F256">
-        <v>53</v>
+        <v>27</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
         <v>447</v>
       </c>
       <c r="B257"/>
       <c r="C257">
         <v>2</v>
       </c>
       <c r="D257">
-        <v>114</v>
+        <v>70</v>
       </c>
       <c r="E257">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="F257">
-        <v>86</v>
+        <v>53</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
         <v>448</v>
       </c>
-      <c r="B258" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B258"/>
       <c r="C258">
         <v>2</v>
       </c>
       <c r="D258">
-        <v>62</v>
+        <v>114</v>
       </c>
       <c r="E258">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="F258">
-        <v>47</v>
+        <v>86</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>449</v>
+      </c>
+      <c r="B259" t="s">
         <v>450</v>
-      </c>
-[...1 lines deleted...]
-        <v>451</v>
       </c>
       <c r="C259">
         <v>2</v>
       </c>
       <c r="D259">
-        <v>92</v>
+        <v>62</v>
       </c>
       <c r="E259">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="F259">
-        <v>69</v>
+        <v>47</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>451</v>
+      </c>
+      <c r="B260" t="s">
         <v>452</v>
       </c>
-      <c r="B260"/>
       <c r="C260">
         <v>2</v>
       </c>
       <c r="D260">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="E260">
-        <v>71</v>
+        <v>46</v>
       </c>
       <c r="F260">
-        <v>107</v>
+        <v>69</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
         <v>453</v>
       </c>
-      <c r="B261" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B261"/>
       <c r="C261">
         <v>2</v>
       </c>
       <c r="D261">
-        <v>29</v>
+        <v>142</v>
       </c>
       <c r="E261">
-        <v>15</v>
+        <v>71</v>
       </c>
       <c r="F261">
-        <v>22</v>
+        <v>107</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>454</v>
+      </c>
+      <c r="B262" t="s">
         <v>455</v>
       </c>
-      <c r="B262"/>
       <c r="C262">
         <v>2</v>
       </c>
       <c r="D262">
-        <v>94</v>
+        <v>29</v>
       </c>
       <c r="E262">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="F262">
-        <v>71</v>
+        <v>22</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
         <v>456</v>
       </c>
       <c r="B263"/>
       <c r="C263">
         <v>2</v>
       </c>
       <c r="D263">
-        <v>134</v>
+        <v>94</v>
       </c>
       <c r="E263">
-        <v>67</v>
+        <v>47</v>
       </c>
       <c r="F263">
-        <v>101</v>
+        <v>71</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
         <v>457</v>
       </c>
-      <c r="B264" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B264"/>
       <c r="C264">
         <v>2</v>
       </c>
       <c r="D264">
-        <v>148</v>
+        <v>134</v>
       </c>
       <c r="E264">
-        <v>74</v>
+        <v>67</v>
       </c>
       <c r="F264">
-        <v>111</v>
+        <v>101</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>458</v>
+      </c>
+      <c r="B265" t="s">
         <v>459</v>
-      </c>
-[...1 lines deleted...]
-        <v>460</v>
       </c>
       <c r="C265">
         <v>2</v>
       </c>
       <c r="D265">
-        <v>27</v>
+        <v>148</v>
       </c>
       <c r="E265">
-        <v>14</v>
+        <v>74</v>
       </c>
       <c r="F265">
-        <v>21</v>
+        <v>111</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
+        <v>460</v>
+      </c>
+      <c r="B266" t="s">
         <v>461</v>
-      </c>
-[...1 lines deleted...]
-        <v>462</v>
       </c>
       <c r="C266">
         <v>2</v>
       </c>
       <c r="D266">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="E266">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F266">
-        <v>38</v>
+        <v>21</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
+        <v>462</v>
+      </c>
+      <c r="B267" t="s">
         <v>463</v>
       </c>
-      <c r="B267"/>
       <c r="C267">
         <v>2</v>
       </c>
       <c r="D267">
-        <v>134</v>
+        <v>50</v>
       </c>
       <c r="E267">
-        <v>67</v>
+        <v>25</v>
       </c>
       <c r="F267">
-        <v>101</v>
+        <v>38</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>464</v>
       </c>
-      <c r="B268" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B268"/>
       <c r="C268">
         <v>2</v>
       </c>
       <c r="D268">
-        <v>103</v>
+        <v>134</v>
       </c>
       <c r="E268">
-        <v>52</v>
+        <v>67</v>
       </c>
       <c r="F268">
-        <v>78</v>
+        <v>101</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
+        <v>465</v>
+      </c>
+      <c r="B269" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="C269">
         <v>2</v>
       </c>
       <c r="D269">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="E269">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="F269">
-        <v>79</v>
+        <v>78</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
+        <v>467</v>
+      </c>
+      <c r="B270" t="s">
         <v>468</v>
       </c>
-      <c r="B270"/>
       <c r="C270">
         <v>2</v>
       </c>
       <c r="D270">
-        <v>140</v>
+        <v>105</v>
       </c>
       <c r="E270">
-        <v>70</v>
+        <v>53</v>
       </c>
       <c r="F270">
-        <v>105</v>
+        <v>79</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>469</v>
       </c>
       <c r="B271"/>
       <c r="C271">
         <v>2</v>
       </c>
       <c r="D271">
-        <v>154</v>
+        <v>140</v>
       </c>
       <c r="E271">
-        <v>77</v>
+        <v>70</v>
       </c>
       <c r="F271">
-        <v>116</v>
+        <v>105</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
         <v>470</v>
       </c>
       <c r="B272"/>
       <c r="C272">
         <v>2</v>
       </c>
       <c r="D272">
-        <v>124</v>
+        <v>154</v>
       </c>
       <c r="E272">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="F272">
-        <v>93</v>
+        <v>116</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
         <v>471</v>
       </c>
       <c r="B273"/>
       <c r="C273">
         <v>2</v>
       </c>
       <c r="D273">
-        <v>185</v>
+        <v>124</v>
       </c>
       <c r="E273">
+        <v>62</v>
+      </c>
+      <c r="F273">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
         <v>472</v>
       </c>
       <c r="B274"/>
       <c r="C274">
         <v>2</v>
       </c>
       <c r="D274">
-        <v>274</v>
+        <v>185</v>
       </c>
       <c r="E274">
-        <v>137</v>
+        <v>93</v>
       </c>
       <c r="F274">
-        <v>206</v>
+        <v>139</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
         <v>473</v>
       </c>
       <c r="B275"/>
       <c r="C275">
         <v>2</v>
       </c>
       <c r="D275">
-        <v>101</v>
+        <v>160</v>
       </c>
       <c r="E275">
-        <v>51</v>
+        <v>80</v>
       </c>
       <c r="F275">
-        <v>76</v>
+        <v>120</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
         <v>474</v>
       </c>
-      <c r="B276" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B276"/>
       <c r="C276">
         <v>2</v>
       </c>
       <c r="D276">
-        <v>55</v>
+        <v>101</v>
       </c>
       <c r="E276">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="F276">
-        <v>42</v>
+        <v>76</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>475</v>
+      </c>
+      <c r="B277" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="C277">
         <v>2</v>
       </c>
       <c r="D277">
-        <v>272</v>
+        <v>55</v>
       </c>
       <c r="E277">
-        <v>136</v>
+        <v>28</v>
       </c>
       <c r="F277">
-        <v>204</v>
+        <v>42</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>477</v>
+      </c>
+      <c r="B278" t="s">
         <v>478</v>
-      </c>
-[...1 lines deleted...]
-        <v>479</v>
       </c>
       <c r="C278">
         <v>2</v>
       </c>
       <c r="D278">
-        <v>29</v>
+        <v>272</v>
       </c>
       <c r="E278">
-        <v>15</v>
+        <v>136</v>
       </c>
       <c r="F278">
-        <v>22</v>
+        <v>204</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>479</v>
+      </c>
+      <c r="B279" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="C279">
         <v>2</v>
       </c>
       <c r="D279">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E279">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F279">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>481</v>
+      </c>
+      <c r="B280" t="s">
         <v>482</v>
-      </c>
-[...1 lines deleted...]
-        <v>483</v>
       </c>
       <c r="C280">
         <v>2</v>
       </c>
       <c r="D280">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="E280">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F280">
-        <v>53</v>
+        <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>483</v>
+      </c>
+      <c r="B281" t="s">
         <v>484</v>
       </c>
-      <c r="B281"/>
       <c r="C281">
         <v>2</v>
       </c>
       <c r="D281">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E281">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F281">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
         <v>485</v>
       </c>
-      <c r="B282" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B282"/>
       <c r="C282">
         <v>2</v>
       </c>
       <c r="D282">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="E282">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F282">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>486</v>
+      </c>
+      <c r="B283" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="C283">
         <v>2</v>
       </c>
       <c r="D283">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="E283">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F283">
-        <v>53</v>
+        <v>24</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>488</v>
+      </c>
+      <c r="B284" t="s">
         <v>489</v>
       </c>
-      <c r="B284" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C284">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D284">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="E284">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F284">
-        <v>78</v>
+        <v>53</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>490</v>
+      </c>
+      <c r="B285" t="s">
         <v>491</v>
       </c>
-      <c r="B285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C285">
         <v>1</v>
       </c>
       <c r="D285">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E285">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F285">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>492</v>
+      </c>
+      <c r="B286" t="s">
         <v>493</v>
       </c>
-      <c r="B286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C286">
         <v>1</v>
       </c>
       <c r="D286">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E286">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F286">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>494</v>
+      </c>
+      <c r="B287" t="s">
         <v>495</v>
       </c>
-      <c r="B287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287">
         <v>1</v>
       </c>
       <c r="D287">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E287">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F287">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>496</v>
+      </c>
+      <c r="B288" t="s">
         <v>497</v>
       </c>
-      <c r="B288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C288">
         <v>1</v>
       </c>
       <c r="D288">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E288">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F288">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>498</v>
+      </c>
+      <c r="B289" t="s">
         <v>499</v>
       </c>
-      <c r="B289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289">
         <v>1</v>
       </c>
       <c r="D289">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E289">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F289">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>500</v>
+      </c>
+      <c r="B290" t="s">
         <v>501</v>
       </c>
-      <c r="B290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C290">
         <v>1</v>
       </c>
       <c r="D290">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="E290">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F290">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>502</v>
+      </c>
+      <c r="B291" t="s">
         <v>503</v>
       </c>
-      <c r="B291"/>
       <c r="C291">
         <v>1</v>
       </c>
       <c r="D291">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="E291">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F291">
-        <v>0</v>
+        <v>87</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
         <v>504</v>
       </c>
       <c r="B292"/>
       <c r="C292">
         <v>1</v>
       </c>
       <c r="D292">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E292">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F292">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>505</v>
       </c>
       <c r="B293"/>
       <c r="C293">
         <v>1</v>
       </c>
       <c r="D293">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="E293">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F293">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>506</v>
       </c>
       <c r="B294"/>
       <c r="C294">
         <v>1</v>
       </c>
       <c r="D294">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="E294">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F294">
-        <v>78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>507</v>
       </c>
-      <c r="B295" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B295"/>
       <c r="C295">
         <v>1</v>
       </c>
       <c r="D295">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="E295">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="F295">
-        <v>53</v>
+        <v>78</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>508</v>
+      </c>
+      <c r="B296" t="s">
         <v>509</v>
       </c>
-      <c r="B296"/>
       <c r="C296">
         <v>1</v>
       </c>
       <c r="D296">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="E296">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F296">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
         <v>510</v>
       </c>
-      <c r="B297" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B297"/>
       <c r="C297">
         <v>1</v>
       </c>
       <c r="D297">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E297">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="F297">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
+        <v>511</v>
+      </c>
+      <c r="B298" t="s">
         <v>512</v>
       </c>
-      <c r="B298"/>
       <c r="C298">
         <v>1</v>
       </c>
       <c r="D298">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E298">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F298">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
         <v>513</v>
       </c>
-      <c r="B299" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B299"/>
       <c r="C299">
         <v>1</v>
       </c>
       <c r="D299">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E299">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F299">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
+        <v>514</v>
+      </c>
+      <c r="B300" t="s">
         <v>515</v>
       </c>
-      <c r="B300"/>
       <c r="C300">
         <v>1</v>
       </c>
       <c r="D300">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E300">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F300">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
         <v>516</v>
       </c>
-      <c r="B301" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B301"/>
       <c r="C301">
         <v>1</v>
       </c>
       <c r="D301">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E301">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F301">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
+        <v>517</v>
+      </c>
+      <c r="B302" t="s">
         <v>518</v>
       </c>
-      <c r="B302"/>
       <c r="C302">
         <v>1</v>
       </c>
       <c r="D302">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E302">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F302">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
         <v>519</v>
       </c>
-      <c r="B303" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B303"/>
       <c r="C303">
         <v>1</v>
       </c>
       <c r="D303">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E303">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="F303">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
+        <v>520</v>
+      </c>
+      <c r="B304" t="s">
         <v>521</v>
       </c>
-      <c r="B304" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C304">
         <v>1</v>
       </c>
       <c r="D304">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E304">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F304">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>522</v>
+      </c>
+      <c r="B305" t="s">
         <v>523</v>
       </c>
-      <c r="B305"/>
       <c r="C305">
         <v>1</v>
       </c>
       <c r="D305">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="E305">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F305">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
         <v>524</v>
       </c>
       <c r="B306"/>
       <c r="C306">
         <v>1</v>
       </c>
       <c r="D306">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E306">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F306">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>525</v>
       </c>
-      <c r="B307" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B307"/>
       <c r="C307">
         <v>1</v>
       </c>
       <c r="D307">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E307">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F307">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
+        <v>526</v>
+      </c>
+      <c r="B308" t="s">
         <v>527</v>
       </c>
-      <c r="B308" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C308">
         <v>1</v>
       </c>
       <c r="D308">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E308">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F308">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>528</v>
+      </c>
+      <c r="B309" t="s">
         <v>529</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C309">
         <v>1</v>
       </c>
       <c r="D309">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="E309">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F309">
-        <v>41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>530</v>
+      </c>
+      <c r="B310" t="s">
         <v>531</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310">
         <v>1</v>
       </c>
       <c r="D310">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E310">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F310">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>532</v>
+      </c>
+      <c r="B311" t="s">
         <v>533</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311">
         <v>1</v>
       </c>
       <c r="D311">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E311">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F311">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>534</v>
+      </c>
+      <c r="B312" t="s">
         <v>535</v>
       </c>
-      <c r="B312"/>
       <c r="C312">
         <v>1</v>
       </c>
       <c r="D312">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="E312">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F312">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
         <v>536</v>
       </c>
-      <c r="B313" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B313"/>
       <c r="C313">
         <v>1</v>
       </c>
       <c r="D313">
         <v>17</v>
       </c>
       <c r="E313">
         <v>9</v>
       </c>
       <c r="F313">
         <v>13</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>537</v>
+      </c>
+      <c r="B314" t="s">
         <v>538</v>
       </c>
-      <c r="B314"/>
       <c r="C314">
         <v>1</v>
       </c>
       <c r="D314">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E314">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F314">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
         <v>539</v>
       </c>
       <c r="B315"/>
       <c r="C315">
         <v>1</v>
       </c>
       <c r="D315">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E315">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F315">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>540</v>
       </c>
-      <c r="B316" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B316"/>
       <c r="C316">
         <v>1</v>
       </c>
       <c r="D316">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E316">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F316">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
+        <v>541</v>
+      </c>
+      <c r="B317" t="s">
         <v>542</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C317">
         <v>1</v>
       </c>
       <c r="D317">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E317">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F317">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>543</v>
+      </c>
+      <c r="B318" t="s">
         <v>544</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318">
         <v>1</v>
       </c>
       <c r="D318">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="E318">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F318">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>545</v>
+      </c>
+      <c r="B319" t="s">
         <v>546</v>
       </c>
-      <c r="B319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C319">
         <v>1</v>
       </c>
       <c r="D319">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E319">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F319">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>547</v>
+      </c>
+      <c r="B320" t="s">
         <v>548</v>
       </c>
-      <c r="B320"/>
       <c r="C320">
         <v>1</v>
       </c>
       <c r="D320">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E320">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F320">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
         <v>549</v>
       </c>
       <c r="B321"/>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E321">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F321">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>550</v>
       </c>
-      <c r="B322" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B322"/>
       <c r="C322">
         <v>1</v>
       </c>
       <c r="D322">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E322">
         <v>24</v>
       </c>
       <c r="F322">
         <v>36</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
+        <v>551</v>
+      </c>
+      <c r="B323" t="s">
         <v>552</v>
       </c>
-      <c r="B323" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C323">
         <v>1</v>
       </c>
       <c r="D323">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E323">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F323">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>553</v>
+      </c>
+      <c r="B324" t="s">
         <v>554</v>
       </c>
-      <c r="B324"/>
       <c r="C324">
         <v>1</v>
       </c>
       <c r="D324">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E324">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F324">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
         <v>555</v>
       </c>
       <c r="B325"/>
       <c r="C325">
         <v>1</v>
       </c>
       <c r="D325">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="E325">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F325">
-        <v>57</v>
+        <v>23</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>556</v>
       </c>
       <c r="B326"/>
       <c r="C326">
         <v>1</v>
       </c>
       <c r="D326">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="E326">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F326">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>557</v>
       </c>
       <c r="B327"/>
       <c r="C327">
         <v>1</v>
       </c>
       <c r="D327">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="E327">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="F327">
-        <v>63</v>
+        <v>27</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>558</v>
       </c>
-      <c r="B328" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B328"/>
       <c r="C328">
         <v>1</v>
       </c>
       <c r="D328">
-        <v>34</v>
+        <v>84</v>
       </c>
       <c r="E328">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="F328">
-        <v>26</v>
+        <v>63</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
+        <v>559</v>
+      </c>
+      <c r="B329" t="s">
         <v>560</v>
       </c>
-      <c r="B329" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C329">
         <v>1</v>
       </c>
       <c r="D329">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E329">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F329">
-        <v>24</v>
+        <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>561</v>
+      </c>
+      <c r="B330" t="s">
         <v>562</v>
       </c>
-      <c r="B330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C330">
         <v>1</v>
       </c>
       <c r="D330">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E330">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F330">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>563</v>
+      </c>
+      <c r="B331" t="s">
         <v>564</v>
       </c>
-      <c r="B331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C331">
         <v>1</v>
       </c>
       <c r="D331">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E331">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F331">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>565</v>
+      </c>
+      <c r="B332" t="s">
         <v>566</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332">
         <v>1</v>
       </c>
       <c r="D332">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E332">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="F332">
-        <v>35</v>
+        <v>6</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>567</v>
+      </c>
+      <c r="B333" t="s">
         <v>568</v>
       </c>
-      <c r="B333"/>
       <c r="C333">
         <v>1</v>
       </c>
       <c r="D333">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E333">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F333">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
         <v>569</v>
       </c>
       <c r="B334"/>
       <c r="C334">
         <v>1</v>
       </c>
       <c r="D334">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="E334">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="F334">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>570</v>
       </c>
       <c r="B335"/>
       <c r="C335">
         <v>1</v>
       </c>
       <c r="D335">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E335">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F335">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>571</v>
       </c>
       <c r="B336"/>
       <c r="C336">
         <v>1</v>
       </c>
       <c r="D336">
+        <v>104</v>
+      </c>
+      <c r="E336">
+        <v>52</v>
+      </c>
+      <c r="F336">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>572</v>
       </c>
-      <c r="B337" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B337"/>
       <c r="C337">
         <v>1</v>
       </c>
       <c r="D337">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="E337">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F337">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
+        <v>573</v>
+      </c>
+      <c r="B338" t="s">
         <v>574</v>
       </c>
-      <c r="B338"/>
       <c r="C338">
         <v>1</v>
       </c>
       <c r="D338">
-        <v>98</v>
+        <v>107</v>
       </c>
       <c r="E338">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="F338">
-        <v>74</v>
+        <v>81</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
         <v>575</v>
       </c>
       <c r="B339"/>
       <c r="C339">
         <v>1</v>
       </c>
       <c r="D339">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="E339">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F339">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>576</v>
       </c>
       <c r="B340"/>
       <c r="C340">
         <v>1</v>
       </c>
       <c r="D340">
         <v>32</v>
       </c>
       <c r="E340">
         <v>16</v>
       </c>
       <c r="F340">
         <v>24</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>577</v>
       </c>
       <c r="B341"/>
       <c r="C341">
         <v>1</v>
       </c>
       <c r="D341">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E341">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F341">
-        <v>43</v>
+        <v>24</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>578</v>
       </c>
       <c r="B342"/>
       <c r="C342">
         <v>1</v>
       </c>
       <c r="D342">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E342">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F342">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>579</v>
       </c>
-      <c r="B343" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B343"/>
       <c r="C343">
         <v>1</v>
       </c>
       <c r="D343">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="E343">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="F343">
-        <v>84</v>
+        <v>38</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
+        <v>580</v>
+      </c>
+      <c r="B344" t="s">
         <v>581</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C344">
         <v>1</v>
       </c>
       <c r="D344">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="E344">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F344">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>582</v>
+      </c>
+      <c r="B345" t="s">
         <v>583</v>
       </c>
-      <c r="B345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C345">
         <v>1</v>
       </c>
       <c r="D345">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="E345">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F345">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>584</v>
+      </c>
+      <c r="B346" t="s">
         <v>585</v>
       </c>
-      <c r="B346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C346">
         <v>1</v>
       </c>
       <c r="D346">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E346">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F346">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>586</v>
+      </c>
+      <c r="B347" t="s">
         <v>587</v>
       </c>
-      <c r="B347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C347">
         <v>1</v>
       </c>
       <c r="D347">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="E347">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F347">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>588</v>
+      </c>
+      <c r="B348" t="s">
         <v>589</v>
       </c>
-      <c r="B348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C348">
         <v>1</v>
       </c>
       <c r="D348">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="E348">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F348">
-        <v>49</v>
+        <v>61</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>590</v>
+      </c>
+      <c r="B349" t="s">
         <v>591</v>
       </c>
-      <c r="B349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C349">
         <v>1</v>
       </c>
       <c r="D349">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E349">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F349">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>592</v>
+      </c>
+      <c r="B350" t="s">
         <v>593</v>
       </c>
-      <c r="B350"/>
       <c r="C350">
         <v>1</v>
       </c>
       <c r="D350">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="E350">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F350">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
         <v>594</v>
       </c>
-      <c r="B351" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B351"/>
       <c r="C351">
         <v>1</v>
       </c>
       <c r="D351">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="E351">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F351">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
+        <v>595</v>
+      </c>
+      <c r="B352" t="s">
         <v>596</v>
       </c>
-      <c r="B352" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C352">
         <v>1</v>
       </c>
       <c r="D352">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E352">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F352">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>597</v>
+      </c>
+      <c r="B353" t="s">
         <v>598</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353">
         <v>1</v>
       </c>
       <c r="D353">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E353">
         <v>7</v>
       </c>
       <c r="F353">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>599</v>
+      </c>
+      <c r="B354" t="s">
         <v>600</v>
       </c>
-      <c r="B354"/>
       <c r="C354">
         <v>1</v>
       </c>
-      <c r="D354"/>
-[...1 lines deleted...]
-      <c r="F354"/>
+      <c r="D354">
+        <v>14</v>
+      </c>
+      <c r="E354">
+        <v>7</v>
+      </c>
+      <c r="F354">
+        <v>11</v>
+      </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
         <v>601</v>
       </c>
-      <c r="B355" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B355"/>
       <c r="C355">
         <v>1</v>
       </c>
-      <c r="D355">
-[...7 lines deleted...]
-      </c>
+      <c r="D355"/>
+      <c r="E355"/>
+      <c r="F355"/>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>602</v>
+      </c>
+      <c r="B356" t="s">
         <v>603</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C356">
         <v>1</v>
       </c>
       <c r="D356">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E356">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F356">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>604</v>
+      </c>
+      <c r="B357" t="s">
         <v>605</v>
       </c>
-      <c r="B357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357">
         <v>1</v>
       </c>
       <c r="D357">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E357">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F357">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>606</v>
+      </c>
+      <c r="B358" t="s">
         <v>607</v>
       </c>
-      <c r="B358"/>
       <c r="C358">
         <v>1</v>
       </c>
       <c r="D358">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E358">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F358">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
         <v>608</v>
       </c>
-      <c r="B359" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B359"/>
       <c r="C359">
         <v>1</v>
       </c>
       <c r="D359">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E359">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F359">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>609</v>
+      </c>
+      <c r="B360" t="s">
         <v>610</v>
       </c>
-      <c r="B360"/>
       <c r="C360">
         <v>1</v>
       </c>
       <c r="D360">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E360">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F360">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
         <v>611</v>
       </c>
       <c r="B361"/>
       <c r="C361">
         <v>1</v>
       </c>
       <c r="D361">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E361">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F361">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>612</v>
       </c>
-      <c r="B362" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B362"/>
       <c r="C362">
         <v>1</v>
       </c>
       <c r="D362">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E362">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F362">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
+        <v>613</v>
+      </c>
+      <c r="B363" t="s">
         <v>614</v>
       </c>
-      <c r="B363" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C363">
         <v>1</v>
       </c>
       <c r="D363">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E363">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F363">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>615</v>
+      </c>
+      <c r="B364" t="s">
         <v>616</v>
       </c>
-      <c r="B364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C364">
         <v>1</v>
       </c>
       <c r="D364">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E364">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F364">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>617</v>
+      </c>
+      <c r="B365" t="s">
         <v>618</v>
       </c>
-      <c r="B365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C365">
         <v>1</v>
       </c>
       <c r="D365">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="E365">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F365">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>619</v>
+      </c>
+      <c r="B366" t="s">
         <v>620</v>
       </c>
-      <c r="B366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C366">
         <v>1</v>
       </c>
       <c r="D366">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="E366">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F366">
-        <v>88</v>
+        <v>13</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>621</v>
+      </c>
+      <c r="B367" t="s">
         <v>622</v>
       </c>
-      <c r="B367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C367">
         <v>1</v>
       </c>
       <c r="D367">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="E367">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="F367">
-        <v>12</v>
+        <v>88</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>623</v>
+      </c>
+      <c r="B368" t="s">
         <v>624</v>
       </c>
-      <c r="B368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C368">
         <v>1</v>
       </c>
       <c r="D368">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E368">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="F368">
-        <v>103</v>
+        <v>12</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>625</v>
+      </c>
+      <c r="B369" t="s">
         <v>626</v>
       </c>
-      <c r="B369"/>
       <c r="C369">
         <v>1</v>
       </c>
       <c r="D369">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="E369">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="F369">
-        <v>75</v>
+        <v>103</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
         <v>627</v>
       </c>
       <c r="B370"/>
       <c r="C370">
         <v>1</v>
       </c>
       <c r="D370">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="E370">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="F370">
-        <v>105</v>
+        <v>75</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>628</v>
       </c>
       <c r="B371"/>
       <c r="C371">
         <v>1</v>
       </c>
       <c r="D371">
-        <v>7</v>
+        <v>140</v>
       </c>
       <c r="E371">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="F371">
-        <v>6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>629</v>
       </c>
-      <c r="B372" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B372"/>
       <c r="C372">
         <v>1</v>
       </c>
       <c r="D372">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="E372">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F372">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
+        <v>630</v>
+      </c>
+      <c r="B373" t="s">
         <v>631</v>
       </c>
-      <c r="B373" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C373">
         <v>1</v>
       </c>
       <c r="D373">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E373">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F373">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>632</v>
+      </c>
+      <c r="B374" t="s">
         <v>633</v>
       </c>
-      <c r="B374"/>
       <c r="C374">
         <v>1</v>
       </c>
       <c r="D374">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E374">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F374">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
         <v>634</v>
       </c>
       <c r="B375"/>
       <c r="C375">
         <v>1</v>
       </c>
       <c r="D375">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E375">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F375">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>635</v>
       </c>
       <c r="B376"/>
       <c r="C376">
         <v>1</v>
       </c>
       <c r="D376">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E376">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F376">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>636</v>
       </c>
       <c r="B377"/>
       <c r="C377">
         <v>1</v>
       </c>
       <c r="D377">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="E377">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F377">
-        <v>57</v>
+        <v>24</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>637</v>
       </c>
-      <c r="B378" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B378"/>
       <c r="C378">
         <v>1</v>
       </c>
       <c r="D378">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E378">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="F378">
-        <v>0</v>
+        <v>57</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
+        <v>638</v>
+      </c>
+      <c r="B379" t="s">
         <v>639</v>
       </c>
-      <c r="B379"/>
       <c r="C379">
         <v>1</v>
       </c>
       <c r="D379">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E379">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F379">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
         <v>640</v>
       </c>
-      <c r="B380" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B380"/>
       <c r="C380">
         <v>1</v>
       </c>
       <c r="D380">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E380">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F380">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
+        <v>641</v>
+      </c>
+      <c r="B381" t="s">
         <v>642</v>
       </c>
-      <c r="B381"/>
       <c r="C381">
         <v>1</v>
       </c>
       <c r="D381">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E381">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F381">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
         <v>643</v>
       </c>
       <c r="B382"/>
       <c r="C382">
         <v>1</v>
       </c>
       <c r="D382">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E382">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F382">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>644</v>
       </c>
-      <c r="B383" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B383"/>
       <c r="C383">
         <v>1</v>
       </c>
       <c r="D383">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E383">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F383">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
+        <v>645</v>
+      </c>
+      <c r="B384" t="s">
         <v>646</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C384">
         <v>1</v>
       </c>
       <c r="D384">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E384">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F384">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>647</v>
+      </c>
+      <c r="B385" t="s">
         <v>648</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385">
         <v>1</v>
       </c>
       <c r="D385">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E385">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F385">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>649</v>
+      </c>
+      <c r="B386" t="s">
         <v>650</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386">
         <v>1</v>
       </c>
       <c r="D386">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="E386">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F386">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>651</v>
+      </c>
+      <c r="B387" t="s">
         <v>652</v>
       </c>
-      <c r="B387"/>
       <c r="C387">
         <v>1</v>
       </c>
       <c r="D387">
-        <v>52</v>
+        <v>119</v>
       </c>
       <c r="E387">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="F387">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
         <v>653</v>
       </c>
       <c r="B388"/>
       <c r="C388">
         <v>1</v>
       </c>
       <c r="D388">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="E388">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F388">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>654</v>
       </c>
-      <c r="B389" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B389"/>
       <c r="C389">
         <v>1</v>
       </c>
       <c r="D389">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E389">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="F389">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
+        <v>655</v>
+      </c>
+      <c r="B390" t="s">
         <v>656</v>
       </c>
-      <c r="B390"/>
       <c r="C390">
         <v>1</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390">
         <v>0</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
         <v>657</v>
       </c>
       <c r="B391"/>
       <c r="C391">
         <v>1</v>
       </c>
       <c r="D391">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="E391">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="F391">
-        <v>51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>658</v>
       </c>
       <c r="B392"/>
       <c r="C392">
         <v>1</v>
       </c>
       <c r="D392">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="E392">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F392">
-        <v>72</v>
+        <v>51</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>659</v>
       </c>
-      <c r="B393" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B393"/>
       <c r="C393">
         <v>1</v>
       </c>
       <c r="D393">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E393">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F393">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
+        <v>660</v>
+      </c>
+      <c r="B394" t="s">
         <v>661</v>
       </c>
-      <c r="B394"/>
       <c r="C394">
         <v>1</v>
       </c>
       <c r="D394">
-        <v>36</v>
+        <v>111</v>
       </c>
       <c r="E394">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="F394">
-        <v>27</v>
+        <v>84</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
         <v>662</v>
       </c>
-      <c r="B395" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B395"/>
       <c r="C395">
         <v>1</v>
       </c>
       <c r="D395">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="E395">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F395">
-        <v>56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>663</v>
+      </c>
+      <c r="B396" t="s">
         <v>664</v>
       </c>
-      <c r="B396" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C396">
         <v>1</v>
       </c>
       <c r="D396">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E396">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="F396">
-        <v>19</v>
+        <v>56</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>665</v>
+      </c>
+      <c r="B397" t="s">
         <v>666</v>
       </c>
-      <c r="B397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C397">
         <v>1</v>
       </c>
       <c r="D397">
+        <v>25</v>
+      </c>
+      <c r="E397">
+        <v>13</v>
+      </c>
+      <c r="F397">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>667</v>
+      </c>
+      <c r="B398" t="s">
         <v>668</v>
       </c>
-      <c r="B398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398">
         <v>1</v>
       </c>
       <c r="D398">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E398">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F398">
-        <v>72</v>
+        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>669</v>
+      </c>
+      <c r="B399" t="s">
         <v>670</v>
       </c>
-      <c r="B399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C399">
         <v>1</v>
       </c>
       <c r="D399">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="E399">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="F399">
-        <v>12</v>
+        <v>72</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>671</v>
+      </c>
+      <c r="B400" t="s">
         <v>672</v>
       </c>
-      <c r="B400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C400">
         <v>1</v>
       </c>
       <c r="D400">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="E400">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F400">
-        <v>63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>673</v>
+      </c>
+      <c r="B401" t="s">
         <v>674</v>
       </c>
-      <c r="B401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401">
         <v>1</v>
       </c>
       <c r="D401">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E401">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F401">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>675</v>
+      </c>
+      <c r="B402" t="s">
         <v>676</v>
       </c>
-      <c r="B402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C402">
         <v>1</v>
       </c>
       <c r="D402">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E402">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F402">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>677</v>
+      </c>
+      <c r="B403" t="s">
         <v>678</v>
       </c>
-      <c r="B403"/>
       <c r="C403">
         <v>1</v>
       </c>
       <c r="D403">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="E403">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F403">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
         <v>679</v>
       </c>
-      <c r="B404" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B404"/>
       <c r="C404">
         <v>1</v>
       </c>
       <c r="D404">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="E404">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="F404">
-        <v>0</v>
+        <v>91</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
+        <v>680</v>
+      </c>
+      <c r="B405" t="s">
         <v>681</v>
       </c>
-      <c r="B405" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C405">
         <v>1</v>
       </c>
       <c r="D405">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E405">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F405">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>682</v>
+      </c>
+      <c r="B406" t="s">
         <v>683</v>
       </c>
-      <c r="B406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406">
         <v>1</v>
       </c>
       <c r="D406">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E406">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F406">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>684</v>
+      </c>
+      <c r="B407" t="s">
         <v>685</v>
       </c>
-      <c r="B407"/>
       <c r="C407">
         <v>1</v>
       </c>
       <c r="D407">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E407">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F407">
-        <v>30</v>
+        <v>53</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
         <v>686</v>
       </c>
-      <c r="B408" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B408"/>
       <c r="C408">
         <v>1</v>
       </c>
       <c r="D408">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E408">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F408">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>687</v>
+      </c>
+      <c r="B409" t="s">
         <v>688</v>
       </c>
-      <c r="B409"/>
       <c r="C409">
         <v>1</v>
       </c>
       <c r="D409">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E409">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F409">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
         <v>689</v>
       </c>
-      <c r="B410" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B410"/>
       <c r="C410">
         <v>1</v>
       </c>
       <c r="D410">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E410">
         <v>29</v>
       </c>
       <c r="F410">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
+        <v>690</v>
+      </c>
+      <c r="B411" t="s">
         <v>691</v>
       </c>
-      <c r="B411" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C411">
         <v>1</v>
       </c>
       <c r="D411">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E411">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F411">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>692</v>
+      </c>
+      <c r="B412" t="s">
         <v>693</v>
       </c>
-      <c r="B412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C412">
         <v>1</v>
       </c>
       <c r="D412">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E412">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F412">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>694</v>
+      </c>
+      <c r="B413" t="s">
         <v>695</v>
       </c>
-      <c r="B413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C413">
         <v>1</v>
       </c>
       <c r="D413">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="E413">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="F413">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>696</v>
+      </c>
+      <c r="B414" t="s">
         <v>697</v>
       </c>
-      <c r="B414"/>
       <c r="C414">
         <v>1</v>
       </c>
       <c r="D414">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="E414">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F414">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
         <v>698</v>
       </c>
       <c r="B415"/>
       <c r="C415">
         <v>1</v>
       </c>
       <c r="D415">
         <v>0</v>
       </c>
       <c r="E415">
         <v>0</v>
       </c>
       <c r="F415">
         <v>0</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>699</v>
       </c>
-      <c r="B416" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B416"/>
       <c r="C416">
         <v>1</v>
       </c>
       <c r="D416">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E416">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F416">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>700</v>
+      </c>
+      <c r="B417" t="s">
         <v>701</v>
       </c>
-      <c r="B417"/>
       <c r="C417">
         <v>1</v>
       </c>
       <c r="D417">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E417">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F417">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
         <v>702</v>
       </c>
       <c r="B418"/>
       <c r="C418">
         <v>1</v>
       </c>
       <c r="D418">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="E418">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="F418">
-        <v>87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>703</v>
       </c>
       <c r="B419"/>
       <c r="C419">
         <v>1</v>
       </c>
       <c r="D419">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="E419">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="F419">
-        <v>18</v>
+        <v>87</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>704</v>
       </c>
       <c r="B420"/>
       <c r="C420">
         <v>1</v>
       </c>
       <c r="D420">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="E420">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F420">
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>705</v>
       </c>
       <c r="B421"/>
       <c r="C421">
         <v>1</v>
       </c>
       <c r="D421">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="E421">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="F421">
-        <v>0</v>
+        <v>61</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>706</v>
       </c>
       <c r="B422"/>
       <c r="C422">
         <v>1</v>
       </c>
       <c r="D422">
         <v>0</v>
       </c>
       <c r="E422">
         <v>0</v>
       </c>
       <c r="F422">
         <v>0</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>707</v>
       </c>
       <c r="B423"/>
       <c r="C423">
         <v>1</v>
       </c>
       <c r="D423">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E423">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F423">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>708</v>
       </c>
       <c r="B424"/>
       <c r="C424">
         <v>1</v>
       </c>
       <c r="D424">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E424">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F424">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>709</v>
       </c>
       <c r="B425"/>
       <c r="C425">
         <v>1</v>
       </c>
       <c r="D425">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="E425">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F425">
-        <v>61</v>
+        <v>45</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>710</v>
       </c>
       <c r="B426"/>
       <c r="C426">
         <v>1</v>
       </c>
       <c r="D426">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="E426">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F426">
-        <v>41</v>
+        <v>61</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>711</v>
       </c>
       <c r="B427"/>
       <c r="C427">
         <v>1</v>
       </c>
       <c r="D427">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E427">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F427">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>712</v>
       </c>
       <c r="B428"/>
       <c r="C428">
         <v>1</v>
       </c>
       <c r="D428">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="E428">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="F428">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>713</v>
       </c>
       <c r="B429"/>
       <c r="C429">
         <v>1</v>
       </c>
       <c r="D429">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="E429">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F429">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>714</v>
       </c>
       <c r="B430"/>
       <c r="C430">
         <v>1</v>
       </c>
       <c r="D430">
-        <v>109</v>
+        <v>31</v>
       </c>
       <c r="E430">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="F430">
-        <v>82</v>
+        <v>24</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>715</v>
       </c>
       <c r="B431"/>
       <c r="C431">
         <v>1</v>
       </c>
       <c r="D431">
         <v>220</v>
       </c>
       <c r="E431">
         <v>110</v>
       </c>
       <c r="F431">
         <v>165</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>716</v>
       </c>
       <c r="B432"/>
@@ -11336,57 +11336,57 @@
         <v>736</v>
       </c>
       <c r="B446"/>
       <c r="C446">
         <v>1</v>
       </c>
       <c r="D446">
         <v>42</v>
       </c>
       <c r="E446">
         <v>21</v>
       </c>
       <c r="F446">
         <v>32</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>737</v>
       </c>
       <c r="B447"/>
       <c r="C447">
         <v>1</v>
       </c>
       <c r="D447">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="E447">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="F447">
-        <v>80</v>
+        <v>84</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>738</v>
       </c>
       <c r="B448"/>
       <c r="C448">
         <v>1</v>
       </c>
       <c r="D448">
         <v>9</v>
       </c>
       <c r="E448">
         <v>5</v>
       </c>
       <c r="F448">
         <v>7</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>739</v>
       </c>
       <c r="B449" t="s">