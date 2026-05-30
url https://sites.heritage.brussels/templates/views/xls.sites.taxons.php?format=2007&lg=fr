--- v3 (2026-04-12)
+++ v4 (2026-05-30)
@@ -16,56 +16,56 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="espèce" sheetId="1" r:id="rId4"/>
     <sheet name="Feuil2" sheetId="2" r:id="rId5"/>
     <sheet name="Feuil3" sheetId="3" r:id="rId6"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="777">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="779">
   <si>
     <t>Région de Bruxelles Capitale, Inventaire des arbres remarquables</t>
   </si>
   <si>
-    <t>https://sites.heritage.brussels | 2026-04-12</t>
+    <t>https://sites.heritage.brussels | 2026-05-30</t>
   </si>
   <si>
     <t>espèce</t>
   </si>
   <si>
     <t>Fréquence dans cet inventaire</t>
   </si>
   <si>
     <t>Fagus sylvatica f. purpurea</t>
   </si>
   <si>
     <t>Hêtre pourpre</t>
   </si>
   <si>
     <t>Platanus x hispanica</t>
   </si>
   <si>
     <t>Platane à feuille d'érable</t>
   </si>
   <si>
     <t>Aesculus hippocastanum</t>
   </si>
   <si>
     <t>Marronnier commun</t>
   </si>
@@ -312,104 +312,104 @@
   <si>
     <t>Taxodium distichum</t>
   </si>
   <si>
     <t>Cyprès chauve de Louisiane</t>
   </si>
   <si>
     <t>Pterocarya fraxinifolia</t>
   </si>
   <si>
     <t>Ptérocaryer à feuilles de frêne</t>
   </si>
   <si>
     <t>Acer negundo</t>
   </si>
   <si>
     <t>Erable à feuilles de frêne</t>
   </si>
   <si>
     <t>Populus nigra var. italica</t>
   </si>
   <si>
     <t>Peuplier d'Italie</t>
   </si>
   <si>
+    <t>Alnus cordata</t>
+  </si>
+  <si>
+    <t>Aulne à feuilles cordées</t>
+  </si>
+  <si>
     <t>Picea abies</t>
   </si>
   <si>
     <t>Epicea commun</t>
   </si>
   <si>
     <t>Paulownia tomentosa</t>
   </si>
   <si>
     <t>Paulownia impérial</t>
   </si>
   <si>
-    <t>Alnus cordata</t>
-[...2 lines deleted...]
-    <t>Aulne à feuilles cordées</t>
+    <t>Chamaecyparis lawsoniana</t>
+  </si>
+  <si>
+    <t>Faux-cyprès de Lawson</t>
   </si>
   <si>
     <t>Acer palmatum</t>
   </si>
   <si>
     <t>Erable palmé</t>
   </si>
   <si>
-    <t>Chamaecyparis lawsoniana</t>
-[...4 lines deleted...]
-  <si>
     <t>Fraxinus excelsior f. pendula</t>
   </si>
   <si>
     <t>Frêne pleureur</t>
   </si>
   <si>
     <t>Platanus orientalis</t>
   </si>
   <si>
     <t>Platane d'Orient</t>
   </si>
   <si>
+    <t>Thuja plicata</t>
+  </si>
+  <si>
+    <t>Thuya du Pacifique</t>
+  </si>
+  <si>
     <t>Aesculus x carnea</t>
   </si>
   <si>
     <t>Marronnier à fleurs rouges</t>
   </si>
   <si>
-    <t>Thuja plicata</t>
-[...4 lines deleted...]
-  <si>
     <t>Corylus colurna</t>
   </si>
   <si>
     <t>Noisetier de Byzance</t>
   </si>
   <si>
     <t>Acer campestre</t>
   </si>
   <si>
     <t>Erable champêtre</t>
   </si>
   <si>
     <t>Acer pseudoplatanus f. aureovariegatum</t>
   </si>
   <si>
     <t>Tilia sp</t>
   </si>
   <si>
     <t>Gleditsia triacanthos</t>
   </si>
   <si>
     <t>Févier d'Amérique</t>
   </si>
   <si>
     <t>Abies grandis</t>
@@ -648,128 +648,128 @@
   <si>
     <t>Carpinus betulus 'Fastigiata'</t>
   </si>
   <si>
     <t>Charme fastigié</t>
   </si>
   <si>
     <t>Larix decidua</t>
   </si>
   <si>
     <t>Mélèze d'Europe</t>
   </si>
   <si>
     <t>Morus nigra</t>
   </si>
   <si>
     <t>Mûrier noir</t>
   </si>
   <si>
     <t>Quercus frainetto</t>
   </si>
   <si>
     <t>Chêne de Hongrie</t>
   </si>
   <si>
+    <t>Quercus x turneri</t>
+  </si>
+  <si>
+    <t>Chêne de Turner</t>
+  </si>
+  <si>
     <t>Tetradium daniellii</t>
   </si>
   <si>
     <t>Tétradium de Daniel</t>
   </si>
   <si>
     <t>Pinus nigra 'Austriaca'</t>
   </si>
   <si>
     <t>Pin noir d'Autriche</t>
   </si>
   <si>
     <t>Betula nigra</t>
   </si>
   <si>
     <t>Bouleau noir</t>
   </si>
   <si>
+    <t>Fraxinus angustifolia</t>
+  </si>
+  <si>
+    <t>Frêne à feuilles étroites</t>
+  </si>
+  <si>
+    <t>Fraxinus ornus</t>
+  </si>
+  <si>
+    <t>Frêne à fleurs/plumeux</t>
+  </si>
+  <si>
+    <t>Ginkgo biloba 'Fastigiata'</t>
+  </si>
+  <si>
+    <t>Ilex aquifolium 'Albomarginata'</t>
+  </si>
+  <si>
+    <t>Ilex x altaclarensis</t>
+  </si>
+  <si>
+    <t>Houx de Haute-Claire</t>
+  </si>
+  <si>
+    <t>Ulmus glabra</t>
+  </si>
+  <si>
+    <t>Orme commun/de montagne</t>
+  </si>
+  <si>
+    <t>Abies concolor</t>
+  </si>
+  <si>
+    <t>Sapin du Colorado</t>
+  </si>
+  <si>
+    <t>Betula papyrifera</t>
+  </si>
+  <si>
+    <t>Bouleau à papier</t>
+  </si>
+  <si>
+    <t>Celtis occidentalis</t>
+  </si>
+  <si>
+    <t>Micocoulier d'Amérique</t>
+  </si>
+  <si>
     <t>Crataegus laevigata</t>
   </si>
   <si>
     <t>Aubépine à deux styles</t>
   </si>
   <si>
-    <t>Fraxinus angustifolia</t>
-[...52 lines deleted...]
-  <si>
     <t>Ficus carica</t>
   </si>
   <si>
     <t>Figuier commun</t>
   </si>
   <si>
     <t>Magnolia acuminata</t>
   </si>
   <si>
     <t>Magnolier à feuilles acuminées</t>
   </si>
   <si>
     <t>Nothofagus antarctica</t>
   </si>
   <si>
     <t>Hêtre de l'Antarctique</t>
   </si>
   <si>
     <t>Populus tremula</t>
   </si>
   <si>
     <t>Peuplier tremble</t>
   </si>
   <si>
     <t>Sequoia sempervirens</t>
@@ -912,170 +912,170 @@
   <si>
     <t>Larix kaempferi</t>
   </si>
   <si>
     <t>Mélèze du Japon</t>
   </si>
   <si>
     <t>Ostrya carpinifolia</t>
   </si>
   <si>
     <t>Ostryer charme-houblon</t>
   </si>
   <si>
     <t>Picea pungens 'Glauca'</t>
   </si>
   <si>
     <t>Prunus serrulata</t>
   </si>
   <si>
     <t>Quercus robur f. fastigiata</t>
   </si>
   <si>
     <t>Chêne pédonculé fastigié</t>
   </si>
   <si>
+    <t>Magnolia sp</t>
+  </si>
+  <si>
+    <t>Prunus sp</t>
+  </si>
+  <si>
+    <t>Aesculus hippocastanum 'Flore Pleno'</t>
+  </si>
+  <si>
+    <t>Acer negundo f. variegatum</t>
+  </si>
+  <si>
+    <t>Acer palmatum f. atropurpureum</t>
+  </si>
+  <si>
+    <t>Erable palmé pourpre</t>
+  </si>
+  <si>
+    <t>Acer platanoides f. crispum</t>
+  </si>
+  <si>
+    <t>Albizzia julibrissin</t>
+  </si>
+  <si>
+    <t>albizzie</t>
+  </si>
+  <si>
+    <t>Carya cordiformis</t>
+  </si>
+  <si>
+    <t>Caryer à folioles cordées</t>
+  </si>
+  <si>
+    <t>Cercidiphyllum japonicum</t>
+  </si>
+  <si>
+    <t>Katsura du Japon</t>
+  </si>
+  <si>
+    <t>Chamaecyparis nootkatensis</t>
+  </si>
+  <si>
+    <t>Faux-cyprès de Nutka</t>
+  </si>
+  <si>
+    <t>Chamaecyparis pisifera 'Squarrosa'</t>
+  </si>
+  <si>
+    <t>Cornus mas</t>
+  </si>
+  <si>
+    <t>Cornouiller mâle</t>
+  </si>
+  <si>
+    <t>Cunninghamia lanceolata</t>
+  </si>
+  <si>
+    <t>Cunninghamie du Japon</t>
+  </si>
+  <si>
+    <t>Diospyros lotus</t>
+  </si>
+  <si>
+    <t>Plaqueminier d'Asie</t>
+  </si>
+  <si>
+    <t>Fraxinus excelsior var. elegantissima</t>
+  </si>
+  <si>
+    <t>Magnolia grandiflora</t>
+  </si>
+  <si>
+    <t>Magnolier à grandes fleurs</t>
+  </si>
+  <si>
+    <t>Malus floribunda</t>
+  </si>
+  <si>
+    <t>Pommier du Japon</t>
+  </si>
+  <si>
+    <t>Malus sylvestris</t>
+  </si>
+  <si>
+    <t>Pommier sauvage</t>
+  </si>
+  <si>
+    <t>Malus x purpurea</t>
+  </si>
+  <si>
+    <t>Pommier pourpre</t>
+  </si>
+  <si>
+    <t>Pinus cembra</t>
+  </si>
+  <si>
+    <t>Pin arolle</t>
+  </si>
+  <si>
+    <t>Populus lasiocarpa</t>
+  </si>
+  <si>
+    <t>Peuplier à grandes feuilles</t>
+  </si>
+  <si>
+    <t>Populus simonii</t>
+  </si>
+  <si>
+    <t>Peuplier de Simon</t>
+  </si>
+  <si>
+    <t>Quercus coccinea</t>
+  </si>
+  <si>
+    <t>Chêne écarlate</t>
+  </si>
+  <si>
     <t>Salix babylonica 'Tortuosa'</t>
   </si>
   <si>
-    <t>Magnolia sp</t>
-[...115 lines deleted...]
-  <si>
     <t>Taxus baccata 'Aurea'</t>
   </si>
   <si>
     <t>Tilia tomentosa 'Petiolaris'</t>
   </si>
   <si>
     <t>Ulmus glabra 'Horizontalis'</t>
   </si>
   <si>
     <t>Ulmus glabra 'Pendula'</t>
   </si>
   <si>
     <t>Ulmus minor</t>
   </si>
   <si>
     <t>Orme champêtre</t>
   </si>
   <si>
     <t>Malus domestica</t>
   </si>
   <si>
     <t>Pommier domestique</t>
   </si>
   <si>
     <t>Taxus baccata 'Fastigiata'</t>
@@ -1467,50 +1467,53 @@
   <si>
     <t>Syringa vulgaris</t>
   </si>
   <si>
     <t>Lilas commun</t>
   </si>
   <si>
     <t>fagus sylvatica f. bornyensis</t>
   </si>
   <si>
     <t>Hêtre pleureur de Borny/Hêtre drapé</t>
   </si>
   <si>
     <t>Cotinus coggygria</t>
   </si>
   <si>
     <t>Arbre à perruques</t>
   </si>
   <si>
     <t>Acer tataricum subsp. ginnala</t>
   </si>
   <si>
     <t>Erable du fleuve Amour</t>
   </si>
   <si>
+    <t>Salix sepulcralis</t>
+  </si>
+  <si>
     <t>Ulmus x lobel</t>
   </si>
   <si>
     <t>Orme fastigié</t>
   </si>
   <si>
     <t>Salix matsudana Tortuosa</t>
   </si>
   <si>
     <t>Olea europaea</t>
   </si>
   <si>
     <t>Olivier</t>
   </si>
   <si>
     <t>Ulmus x hollandica 'Lobel'</t>
   </si>
   <si>
     <t>Orme hybride 'Lobel'</t>
   </si>
   <si>
     <t>Acer x verhaegheanum</t>
   </si>
   <si>
     <t>Erable de Verhaeghe</t>
@@ -2253,53 +2256,50 @@
   <si>
     <t>Fraxinus excelsior f.aureopunctata</t>
   </si>
   <si>
     <t>Alnus pendula</t>
   </si>
   <si>
     <t>Cornus alternifolia</t>
   </si>
   <si>
     <t>Cornouiller à feuilles alternes</t>
   </si>
   <si>
     <t>Cornus controversa</t>
   </si>
   <si>
     <t>Cornouiller des pagodes</t>
   </si>
   <si>
     <t>Acer platanoides f. Crimson Sentry</t>
   </si>
   <si>
     <t>Erable plane colonnaire à feuilles pourpres</t>
   </si>
   <si>
-    <t>Salix sepulcralis</t>
-[...1 lines deleted...]
-  <si>
     <t>Ceiba pentandra</t>
   </si>
   <si>
     <t>Fromager</t>
   </si>
   <si>
     <t>fraxinus</t>
   </si>
   <si>
     <t>Osmanthus sp.</t>
   </si>
   <si>
     <t>Osmanthus x burkwoodii</t>
   </si>
   <si>
     <t>Osmanthe de Burkwood</t>
   </si>
   <si>
     <t>Ulmus x columella</t>
   </si>
   <si>
     <t>Ulmus x frontier</t>
   </si>
   <si>
     <t>fagus sylvatica</t>
@@ -2347,50 +2347,56 @@
     <t>Eucalyptus</t>
   </si>
   <si>
     <t>Fagus orientalis 'Lipsky'</t>
   </si>
   <si>
     <t>Hêtre d'orient</t>
   </si>
   <si>
     <t>Tilia henryana</t>
   </si>
   <si>
     <t>Tilleul de Henry</t>
   </si>
   <si>
     <t>Eucalyptus pauciflora ssp. Debeuzevillei</t>
   </si>
   <si>
     <t>Gommier des neiges</t>
   </si>
   <si>
     <t>Quercus robur 'Tortuosa'</t>
   </si>
   <si>
     <t>Chêne tortueux</t>
+  </si>
+  <si>
+    <t>Liriodendron tulipifera 'Aureomarginatum'</t>
+  </si>
+  <si>
+    <t>Tulipier à feuilles panachées</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF005BD3"/>
       <name val="Calibri"/>
@@ -2736,118 +2742,118 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H471"/>
+  <dimension ref="A1:H472"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="11.42578125" customWidth="true" style="0"/>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="28" customWidth="true" style="0"/>
     <col min="3" max="3" width="8" customWidth="true" style="0"/>
     <col min="4" max="4" width="6" customWidth="true" style="0"/>
     <col min="5" max="5" width="6" customWidth="true" style="0"/>
     <col min="6" max="6" width="6" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" customHeight="1" ht="18.75">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" s="1" customFormat="1">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>4</v>
       </c>
       <c r="B4" t="s">
         <v>5</v>
       </c>
       <c r="C4">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="D4">
-        <v>573</v>
+        <v>577</v>
       </c>
       <c r="E4">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="F4">
-        <v>430</v>
+        <v>433</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5">
-        <v>363</v>
+        <v>367</v>
       </c>
       <c r="D5">
         <v>588</v>
       </c>
       <c r="E5">
         <v>294</v>
       </c>
       <c r="F5">
         <v>441</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>8</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6">
         <v>337</v>
       </c>
       <c r="D6">
         <v>517</v>
       </c>
       <c r="E6">
@@ -2883,51 +2889,51 @@
       </c>
       <c r="B8" t="s">
         <v>13</v>
       </c>
       <c r="C8">
         <v>211</v>
       </c>
       <c r="D8">
         <v>444</v>
       </c>
       <c r="E8">
         <v>222</v>
       </c>
       <c r="F8">
         <v>333</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>15</v>
       </c>
       <c r="C9">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D9">
         <v>600</v>
       </c>
       <c r="E9">
         <v>300</v>
       </c>
       <c r="F9">
         <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>17</v>
       </c>
       <c r="C10">
         <v>166</v>
       </c>
       <c r="D10">
         <v>556</v>
       </c>
       <c r="E10">
@@ -2963,51 +2969,51 @@
       </c>
       <c r="B12" t="s">
         <v>21</v>
       </c>
       <c r="C12">
         <v>133</v>
       </c>
       <c r="D12">
         <v>465</v>
       </c>
       <c r="E12">
         <v>233</v>
       </c>
       <c r="F12">
         <v>349</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>23</v>
       </c>
       <c r="C13">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="D13">
         <v>457</v>
       </c>
       <c r="E13">
         <v>229</v>
       </c>
       <c r="F13">
         <v>343</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>24</v>
       </c>
       <c r="B14" t="s">
         <v>25</v>
       </c>
       <c r="C14">
         <v>103</v>
       </c>
       <c r="D14">
         <v>351</v>
       </c>
       <c r="E14">
@@ -3023,51 +3029,51 @@
       </c>
       <c r="B15" t="s">
         <v>27</v>
       </c>
       <c r="C15">
         <v>91</v>
       </c>
       <c r="D15">
         <v>500</v>
       </c>
       <c r="E15">
         <v>250</v>
       </c>
       <c r="F15">
         <v>375</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16" t="s">
         <v>29</v>
       </c>
       <c r="C16">
-        <v>85</v>
+        <v>84</v>
       </c>
       <c r="D16">
         <v>386</v>
       </c>
       <c r="E16">
         <v>193</v>
       </c>
       <c r="F16">
         <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17" t="s">
         <v>31</v>
       </c>
       <c r="C17">
         <v>83</v>
       </c>
       <c r="D17">
         <v>461</v>
       </c>
       <c r="E17">
@@ -3243,51 +3249,51 @@
       </c>
       <c r="B26" t="s">
         <v>49</v>
       </c>
       <c r="C26">
         <v>53</v>
       </c>
       <c r="D26">
         <v>409</v>
       </c>
       <c r="E26">
         <v>205</v>
       </c>
       <c r="F26">
         <v>307</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>50</v>
       </c>
       <c r="B27" t="s">
         <v>51</v>
       </c>
       <c r="C27">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D27">
         <v>291</v>
       </c>
       <c r="E27">
         <v>146</v>
       </c>
       <c r="F27">
         <v>219</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>52</v>
       </c>
       <c r="B28" t="s">
         <v>53</v>
       </c>
       <c r="C28">
         <v>49</v>
       </c>
       <c r="D28">
         <v>241</v>
       </c>
       <c r="E28">
@@ -3326,57 +3332,57 @@
       </c>
       <c r="C30">
         <v>48</v>
       </c>
       <c r="D30">
         <v>326</v>
       </c>
       <c r="E30">
         <v>163</v>
       </c>
       <c r="F30">
         <v>245</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31" t="s">
         <v>59</v>
       </c>
       <c r="C31">
         <v>46</v>
       </c>
       <c r="D31">
-        <v>468</v>
+        <v>456</v>
       </c>
       <c r="E31">
-        <v>234</v>
+        <v>228</v>
       </c>
       <c r="F31">
-        <v>351</v>
+        <v>342</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32" t="s">
         <v>61</v>
       </c>
       <c r="C32">
         <v>45</v>
       </c>
       <c r="D32">
         <v>482</v>
       </c>
       <c r="E32">
         <v>241</v>
       </c>
       <c r="F32">
         <v>362</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>62</v>
@@ -3726,235 +3732,235 @@
       </c>
       <c r="C50">
         <v>27</v>
       </c>
       <c r="D50">
         <v>481</v>
       </c>
       <c r="E50">
         <v>241</v>
       </c>
       <c r="F50">
         <v>361</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>98</v>
       </c>
       <c r="B51" t="s">
         <v>99</v>
       </c>
       <c r="C51">
         <v>26</v>
       </c>
       <c r="D51">
-        <v>281</v>
+        <v>251</v>
       </c>
       <c r="E51">
-        <v>141</v>
+        <v>126</v>
       </c>
       <c r="F51">
-        <v>211</v>
+        <v>189</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>100</v>
       </c>
       <c r="B52" t="s">
         <v>101</v>
       </c>
       <c r="C52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D52">
-        <v>328</v>
+        <v>281</v>
       </c>
       <c r="E52">
-        <v>164</v>
+        <v>141</v>
       </c>
       <c r="F52">
-        <v>246</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>102</v>
       </c>
       <c r="B53" t="s">
         <v>103</v>
       </c>
       <c r="C53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D53">
-        <v>251</v>
+        <v>328</v>
       </c>
       <c r="E53">
-        <v>126</v>
+        <v>164</v>
       </c>
       <c r="F53">
-        <v>189</v>
+        <v>246</v>
       </c>
     </row>
     <row r="54" spans="1:8">
-      <c r="A54"/>
+      <c r="A54" t="s">
+        <v>104</v>
+      </c>
       <c r="B54" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="C54">
         <v>24</v>
       </c>
       <c r="D54">
+        <v>364</v>
+      </c>
+      <c r="E54">
+        <v>182</v>
+      </c>
+      <c r="F54">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55"/>
+      <c r="B55" t="s">
+        <v>85</v>
+      </c>
+      <c r="C55">
+        <v>24</v>
+      </c>
+      <c r="D55">
         <v>375</v>
       </c>
-      <c r="E54">
+      <c r="E55">
         <v>188</v>
       </c>
-      <c r="F54">
+      <c r="F55">
         <v>282</v>
-      </c>
-[...18 lines deleted...]
-        <v>132</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
         <v>106</v>
       </c>
       <c r="B56" t="s">
         <v>107</v>
       </c>
       <c r="C56">
         <v>23</v>
       </c>
       <c r="D56">
-        <v>364</v>
+        <v>175</v>
       </c>
       <c r="E56">
-        <v>182</v>
+        <v>88</v>
       </c>
       <c r="F56">
-        <v>273</v>
+        <v>132</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
         <v>108</v>
       </c>
       <c r="B57" t="s">
         <v>109</v>
       </c>
       <c r="C57">
         <v>23</v>
       </c>
       <c r="D57">
         <v>243</v>
       </c>
       <c r="E57">
         <v>122</v>
       </c>
       <c r="F57">
         <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
         <v>110</v>
       </c>
       <c r="B58" t="s">
         <v>111</v>
       </c>
       <c r="C58">
         <v>23</v>
       </c>
       <c r="D58">
         <v>587</v>
       </c>
       <c r="E58">
         <v>294</v>
       </c>
       <c r="F58">
         <v>441</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
         <v>112</v>
       </c>
       <c r="B59" t="s">
         <v>113</v>
       </c>
       <c r="C59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D59">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="E59">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="F59">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
         <v>114</v>
       </c>
       <c r="B60" t="s">
         <v>115</v>
       </c>
       <c r="C60">
         <v>22</v>
       </c>
       <c r="D60">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="E60">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="F60">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>116</v>
       </c>
       <c r="B61" t="s">
         <v>117</v>
       </c>
       <c r="C61">
         <v>21</v>
       </c>
       <c r="D61">
         <v>332</v>
       </c>
       <c r="E61">
         <v>166</v>
       </c>
       <c r="F61">
         <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>118</v>
@@ -4000,57 +4006,57 @@
       <c r="B64"/>
       <c r="C64">
         <v>19</v>
       </c>
       <c r="D64">
         <v>278</v>
       </c>
       <c r="E64">
         <v>139</v>
       </c>
       <c r="F64">
         <v>209</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>122</v>
       </c>
       <c r="B65" t="s">
         <v>123</v>
       </c>
       <c r="C65">
         <v>17</v>
       </c>
       <c r="D65">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E65">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F65">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>124</v>
       </c>
       <c r="B66" t="s">
         <v>125</v>
       </c>
       <c r="C66">
         <v>16</v>
       </c>
       <c r="D66">
         <v>286</v>
       </c>
       <c r="E66">
         <v>143</v>
       </c>
       <c r="F66">
         <v>215</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
         <v>126</v>
@@ -4924,137 +4930,137 @@
       </c>
       <c r="C111">
         <v>8</v>
       </c>
       <c r="D111">
         <v>190</v>
       </c>
       <c r="E111">
         <v>95</v>
       </c>
       <c r="F111">
         <v>143</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
         <v>208</v>
       </c>
       <c r="B112" t="s">
         <v>209</v>
       </c>
       <c r="C112">
         <v>8</v>
       </c>
       <c r="D112">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="E112">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F112">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
         <v>210</v>
       </c>
       <c r="B113" t="s">
         <v>211</v>
       </c>
       <c r="C113">
         <v>8</v>
       </c>
       <c r="D113">
-        <v>153</v>
+        <v>283</v>
       </c>
       <c r="E113">
-        <v>77</v>
+        <v>142</v>
       </c>
       <c r="F113">
-        <v>115</v>
+        <v>213</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
         <v>212</v>
       </c>
       <c r="B114" t="s">
         <v>213</v>
       </c>
       <c r="C114">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D114">
-        <v>258</v>
+        <v>153</v>
       </c>
       <c r="E114">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="F114">
-        <v>194</v>
+        <v>115</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
         <v>214</v>
       </c>
       <c r="B115" t="s">
         <v>215</v>
       </c>
       <c r="C115">
         <v>7</v>
       </c>
       <c r="D115">
-        <v>189</v>
+        <v>258</v>
       </c>
       <c r="E115">
-        <v>95</v>
+        <v>129</v>
       </c>
       <c r="F115">
-        <v>142</v>
+        <v>194</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
         <v>216</v>
       </c>
       <c r="B116" t="s">
         <v>217</v>
       </c>
       <c r="C116">
         <v>7</v>
       </c>
       <c r="D116">
-        <v>122</v>
+        <v>189</v>
       </c>
       <c r="E116">
-        <v>61</v>
+        <v>95</v>
       </c>
       <c r="F116">
-        <v>92</v>
+        <v>142</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
         <v>218</v>
       </c>
       <c r="B117" t="s">
         <v>219</v>
       </c>
       <c r="C117">
         <v>7</v>
       </c>
       <c r="D117">
         <v>417</v>
       </c>
       <c r="E117">
         <v>209</v>
       </c>
       <c r="F117">
         <v>313</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>220</v>
@@ -5120,137 +5126,137 @@
       </c>
       <c r="C121">
         <v>7</v>
       </c>
       <c r="D121">
         <v>164</v>
       </c>
       <c r="E121">
         <v>82</v>
       </c>
       <c r="F121">
         <v>123</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
         <v>226</v>
       </c>
       <c r="B122" t="s">
         <v>227</v>
       </c>
       <c r="C122">
         <v>7</v>
       </c>
       <c r="D122">
-        <v>255</v>
+        <v>239</v>
       </c>
       <c r="E122">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="F122">
-        <v>192</v>
+        <v>180</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
         <v>228</v>
       </c>
       <c r="B123" t="s">
         <v>229</v>
       </c>
       <c r="C123">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="D123">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="E123">
-        <v>120</v>
+        <v>127</v>
       </c>
       <c r="F123">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
         <v>230</v>
       </c>
       <c r="B124" t="s">
         <v>231</v>
       </c>
       <c r="C124">
         <v>6</v>
       </c>
       <c r="D124">
-        <v>253</v>
+        <v>159</v>
       </c>
       <c r="E124">
-        <v>127</v>
+        <v>80</v>
       </c>
       <c r="F124">
-        <v>190</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
         <v>232</v>
       </c>
       <c r="B125" t="s">
         <v>233</v>
       </c>
       <c r="C125">
         <v>6</v>
       </c>
       <c r="D125">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="E125">
-        <v>80</v>
+        <v>73</v>
       </c>
       <c r="F125">
-        <v>120</v>
+        <v>109</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
         <v>234</v>
       </c>
       <c r="B126" t="s">
         <v>235</v>
       </c>
       <c r="C126">
         <v>6</v>
       </c>
       <c r="D126">
-        <v>145</v>
+        <v>111</v>
       </c>
       <c r="E126">
-        <v>73</v>
+        <v>56</v>
       </c>
       <c r="F126">
-        <v>109</v>
+        <v>84</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
         <v>236</v>
       </c>
       <c r="B127" t="s">
         <v>237</v>
       </c>
       <c r="C127">
         <v>6</v>
       </c>
       <c r="D127">
         <v>78</v>
       </c>
       <c r="E127">
         <v>39</v>
       </c>
       <c r="F127">
         <v>59</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
         <v>238</v>
@@ -5968,503 +5974,503 @@
       <c r="B165" t="s">
         <v>297</v>
       </c>
       <c r="C165">
         <v>4</v>
       </c>
       <c r="D165">
         <v>275</v>
       </c>
       <c r="E165">
         <v>138</v>
       </c>
       <c r="F165">
         <v>207</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>298</v>
       </c>
       <c r="B166"/>
       <c r="C166">
         <v>4</v>
       </c>
       <c r="D166">
-        <v>262</v>
+        <v>118</v>
       </c>
       <c r="E166">
-        <v>131</v>
+        <v>59</v>
       </c>
       <c r="F166">
-        <v>197</v>
+        <v>89</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>299</v>
       </c>
       <c r="B167"/>
       <c r="C167">
         <v>4</v>
       </c>
       <c r="D167">
-        <v>118</v>
+        <v>239</v>
       </c>
       <c r="E167">
-        <v>59</v>
+        <v>120</v>
       </c>
       <c r="F167">
-        <v>89</v>
+        <v>180</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
         <v>300</v>
       </c>
       <c r="B168"/>
       <c r="C168">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D168">
-        <v>239</v>
+        <v>286</v>
       </c>
       <c r="E168">
-        <v>120</v>
+        <v>143</v>
       </c>
       <c r="F168">
-        <v>180</v>
+        <v>215</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
         <v>301</v>
       </c>
       <c r="B169"/>
       <c r="C169">
         <v>3</v>
       </c>
       <c r="D169">
-        <v>286</v>
+        <v>170</v>
       </c>
       <c r="E169">
-        <v>143</v>
+        <v>85</v>
       </c>
       <c r="F169">
-        <v>215</v>
+        <v>128</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
         <v>302</v>
       </c>
-      <c r="B170"/>
+      <c r="B170" t="s">
+        <v>303</v>
+      </c>
       <c r="C170">
         <v>3</v>
       </c>
       <c r="D170">
-        <v>170</v>
+        <v>17</v>
       </c>
       <c r="E170">
-        <v>85</v>
+        <v>9</v>
       </c>
       <c r="F170">
-        <v>128</v>
+        <v>13</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>303</v>
-[...1 lines deleted...]
-      <c r="B171" t="s">
         <v>304</v>
       </c>
+      <c r="B171"/>
       <c r="C171">
         <v>3</v>
       </c>
       <c r="D171">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="E171">
-        <v>9</v>
+        <v>126</v>
       </c>
       <c r="F171">
-        <v>13</v>
+        <v>189</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>305</v>
       </c>
-      <c r="B172"/>
+      <c r="B172" t="s">
+        <v>306</v>
+      </c>
       <c r="C172">
         <v>3</v>
       </c>
       <c r="D172">
-        <v>251</v>
+        <v>41</v>
       </c>
       <c r="E172">
-        <v>126</v>
+        <v>21</v>
       </c>
       <c r="F172">
-        <v>189</v>
+        <v>31</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B173" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="C173">
         <v>3</v>
       </c>
       <c r="D173">
-        <v>41</v>
+        <v>267</v>
       </c>
       <c r="E173">
-        <v>21</v>
+        <v>134</v>
       </c>
       <c r="F173">
-        <v>31</v>
+        <v>201</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B174" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="C174">
         <v>3</v>
       </c>
       <c r="D174">
-        <v>267</v>
+        <v>136</v>
       </c>
       <c r="E174">
-        <v>134</v>
+        <v>68</v>
       </c>
       <c r="F174">
-        <v>201</v>
+        <v>102</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B175" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C175">
         <v>3</v>
       </c>
       <c r="D175">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="E175">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F175">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>312</v>
-[...1 lines deleted...]
-      <c r="B176" t="s">
         <v>313</v>
       </c>
+      <c r="B176"/>
       <c r="C176">
         <v>3</v>
       </c>
       <c r="D176">
-        <v>138</v>
+        <v>152</v>
       </c>
       <c r="E176">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="F176">
-        <v>104</v>
+        <v>114</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>314</v>
       </c>
-      <c r="B177"/>
+      <c r="B177" t="s">
+        <v>315</v>
+      </c>
       <c r="C177">
         <v>3</v>
       </c>
       <c r="D177">
-        <v>152</v>
+        <v>113</v>
       </c>
       <c r="E177">
-        <v>76</v>
+        <v>57</v>
       </c>
       <c r="F177">
-        <v>114</v>
+        <v>85</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B178" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="C178">
         <v>3</v>
       </c>
       <c r="D178">
-        <v>113</v>
+        <v>130</v>
       </c>
       <c r="E178">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="F178">
-        <v>85</v>
+        <v>98</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B179" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C179">
         <v>3</v>
       </c>
       <c r="D179">
-        <v>130</v>
+        <v>66</v>
       </c>
       <c r="E179">
-        <v>65</v>
+        <v>33</v>
       </c>
       <c r="F179">
-        <v>98</v>
+        <v>50</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
-        <v>319</v>
-[...1 lines deleted...]
-      <c r="B180" t="s">
         <v>320</v>
       </c>
+      <c r="B180"/>
       <c r="C180">
         <v>3</v>
       </c>
       <c r="D180">
-        <v>66</v>
+        <v>327</v>
       </c>
       <c r="E180">
-        <v>33</v>
+        <v>164</v>
       </c>
       <c r="F180">
-        <v>50</v>
+        <v>246</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>321</v>
       </c>
-      <c r="B181"/>
+      <c r="B181" t="s">
+        <v>322</v>
+      </c>
       <c r="C181">
         <v>3</v>
       </c>
       <c r="D181">
-        <v>327</v>
+        <v>72</v>
       </c>
       <c r="E181">
-        <v>164</v>
+        <v>36</v>
       </c>
       <c r="F181">
-        <v>246</v>
+        <v>54</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B182" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="C182">
         <v>3</v>
       </c>
       <c r="D182">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="E182">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="F182">
-        <v>54</v>
+        <v>61</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="B183" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="C183">
         <v>3</v>
       </c>
       <c r="D183">
-        <v>81</v>
+        <v>122</v>
       </c>
       <c r="E183">
-        <v>41</v>
+        <v>61</v>
       </c>
       <c r="F183">
-        <v>61</v>
+        <v>92</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="B184" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="C184">
         <v>3</v>
       </c>
       <c r="D184">
-        <v>122</v>
+        <v>79</v>
       </c>
       <c r="E184">
-        <v>61</v>
+        <v>40</v>
       </c>
       <c r="F184">
-        <v>92</v>
+        <v>60</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="B185" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="C185">
         <v>3</v>
       </c>
       <c r="D185">
-        <v>79</v>
+        <v>229</v>
       </c>
       <c r="E185">
-        <v>40</v>
+        <v>115</v>
       </c>
       <c r="F185">
-        <v>60</v>
+        <v>172</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="B186" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="C186">
         <v>3</v>
       </c>
       <c r="D186">
-        <v>229</v>
+        <v>178</v>
       </c>
       <c r="E186">
-        <v>115</v>
+        <v>89</v>
       </c>
       <c r="F186">
-        <v>172</v>
+        <v>134</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="B187" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="C187">
         <v>3</v>
       </c>
       <c r="D187">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="E187">
-        <v>89</v>
+        <v>48</v>
       </c>
       <c r="F187">
-        <v>134</v>
+        <v>72</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="B188" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C188">
         <v>3</v>
       </c>
       <c r="D188">
-        <v>96</v>
+        <v>292</v>
       </c>
       <c r="E188">
-        <v>48</v>
+        <v>146</v>
       </c>
       <c r="F188">
-        <v>72</v>
+        <v>219</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>336</v>
-[...1 lines deleted...]
-      <c r="B189" t="s">
         <v>337</v>
       </c>
+      <c r="B189"/>
       <c r="C189">
         <v>3</v>
       </c>
       <c r="D189">
-        <v>292</v>
+        <v>162</v>
       </c>
       <c r="E189">
-        <v>146</v>
+        <v>81</v>
       </c>
       <c r="F189">
-        <v>219</v>
+        <v>122</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>338</v>
       </c>
       <c r="B190"/>
       <c r="C190">
         <v>3</v>
       </c>
       <c r="D190">
         <v>101</v>
       </c>
       <c r="E190">
         <v>51</v>
       </c>
       <c r="F190">
         <v>76</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>339</v>
       </c>
       <c r="B191"/>
@@ -8174,3317 +8180,3317 @@
     <row r="280" spans="1:8">
       <c r="A280" t="s">
         <v>481</v>
       </c>
       <c r="B280" t="s">
         <v>482</v>
       </c>
       <c r="C280">
         <v>2</v>
       </c>
       <c r="D280">
         <v>31</v>
       </c>
       <c r="E280">
         <v>16</v>
       </c>
       <c r="F280">
         <v>24</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
         <v>483</v>
       </c>
       <c r="B281" t="s">
-        <v>484</v>
+        <v>59</v>
       </c>
       <c r="C281">
         <v>2</v>
       </c>
       <c r="D281">
-        <v>70</v>
+        <v>167</v>
       </c>
       <c r="E281">
-        <v>35</v>
+        <v>84</v>
       </c>
       <c r="F281">
-        <v>53</v>
+        <v>126</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>484</v>
+      </c>
+      <c r="B282" t="s">
         <v>485</v>
       </c>
-      <c r="B282"/>
       <c r="C282">
         <v>2</v>
       </c>
       <c r="D282">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="E282">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F282">
-        <v>59</v>
+        <v>53</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
         <v>486</v>
       </c>
-      <c r="B283" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B283"/>
       <c r="C283">
         <v>2</v>
       </c>
       <c r="D283">
-        <v>31</v>
+        <v>78</v>
       </c>
       <c r="E283">
-        <v>16</v>
+        <v>39</v>
       </c>
       <c r="F283">
-        <v>24</v>
+        <v>59</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>487</v>
+      </c>
+      <c r="B284" t="s">
         <v>488</v>
-      </c>
-[...1 lines deleted...]
-        <v>489</v>
       </c>
       <c r="C284">
         <v>2</v>
       </c>
       <c r="D284">
-        <v>70</v>
+        <v>31</v>
       </c>
       <c r="E284">
-        <v>35</v>
+        <v>16</v>
       </c>
       <c r="F284">
-        <v>53</v>
+        <v>24</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>489</v>
+      </c>
+      <c r="B285" t="s">
         <v>490</v>
       </c>
-      <c r="B285" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C285">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="D285">
-        <v>104</v>
+        <v>70</v>
       </c>
       <c r="E285">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="F285">
-        <v>78</v>
+        <v>53</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>491</v>
+      </c>
+      <c r="B286" t="s">
         <v>492</v>
       </c>
-      <c r="B286" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C286">
         <v>1</v>
       </c>
       <c r="D286">
-        <v>95</v>
+        <v>104</v>
       </c>
       <c r="E286">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F286">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
+        <v>493</v>
+      </c>
+      <c r="B287" t="s">
         <v>494</v>
       </c>
-      <c r="B287" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C287">
         <v>1</v>
       </c>
       <c r="D287">
-        <v>66</v>
+        <v>95</v>
       </c>
       <c r="E287">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="F287">
-        <v>50</v>
+        <v>72</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>495</v>
+      </c>
+      <c r="B288" t="s">
         <v>496</v>
       </c>
-      <c r="B288" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C288">
         <v>1</v>
       </c>
       <c r="D288">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E288">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F288">
-        <v>44</v>
+        <v>50</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>497</v>
+      </c>
+      <c r="B289" t="s">
         <v>498</v>
       </c>
-      <c r="B289" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C289">
         <v>1</v>
       </c>
       <c r="D289">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="E289">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="F289">
-        <v>23</v>
+        <v>44</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>499</v>
+      </c>
+      <c r="B290" t="s">
         <v>500</v>
       </c>
-      <c r="B290" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C290">
         <v>1</v>
       </c>
       <c r="D290">
-        <v>38</v>
+        <v>30</v>
       </c>
       <c r="E290">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F290">
-        <v>29</v>
+        <v>23</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>501</v>
+      </c>
+      <c r="B291" t="s">
         <v>502</v>
       </c>
-      <c r="B291" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C291">
         <v>1</v>
       </c>
       <c r="D291">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="E291">
-        <v>58</v>
+        <v>19</v>
       </c>
       <c r="F291">
-        <v>87</v>
+        <v>29</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>503</v>
+      </c>
+      <c r="B292" t="s">
         <v>504</v>
       </c>
-      <c r="B292"/>
       <c r="C292">
         <v>1</v>
       </c>
       <c r="D292">
-        <v>0</v>
+        <v>116</v>
       </c>
       <c r="E292">
-        <v>0</v>
+        <v>58</v>
       </c>
       <c r="F292">
-        <v>0</v>
+        <v>87</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
         <v>505</v>
       </c>
       <c r="B293"/>
       <c r="C293">
         <v>1</v>
       </c>
       <c r="D293">
-        <v>19</v>
+        <v>0</v>
       </c>
       <c r="E293">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F293">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
         <v>506</v>
       </c>
       <c r="B294"/>
       <c r="C294">
         <v>1</v>
       </c>
       <c r="D294">
-        <v>61</v>
+        <v>19</v>
       </c>
       <c r="E294">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F294">
-        <v>46</v>
+        <v>15</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
         <v>507</v>
       </c>
       <c r="B295"/>
       <c r="C295">
         <v>1</v>
       </c>
       <c r="D295">
-        <v>103</v>
+        <v>61</v>
       </c>
       <c r="E295">
-        <v>52</v>
+        <v>31</v>
       </c>
       <c r="F295">
-        <v>78</v>
+        <v>46</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
         <v>508</v>
       </c>
-      <c r="B296" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B296"/>
       <c r="C296">
         <v>1</v>
       </c>
       <c r="D296">
-        <v>70</v>
+        <v>103</v>
       </c>
       <c r="E296">
-        <v>35</v>
+        <v>52</v>
       </c>
       <c r="F296">
-        <v>53</v>
+        <v>78</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
+        <v>509</v>
+      </c>
+      <c r="B297" t="s">
         <v>510</v>
       </c>
-      <c r="B297"/>
       <c r="C297">
         <v>1</v>
       </c>
       <c r="D297">
-        <v>61</v>
+        <v>70</v>
       </c>
       <c r="E297">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F297">
-        <v>46</v>
+        <v>53</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
         <v>511</v>
       </c>
-      <c r="B298" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B298"/>
       <c r="C298">
         <v>1</v>
       </c>
       <c r="D298">
-        <v>7</v>
+        <v>61</v>
       </c>
       <c r="E298">
-        <v>4</v>
+        <v>31</v>
       </c>
       <c r="F298">
-        <v>6</v>
+        <v>46</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
+        <v>512</v>
+      </c>
+      <c r="B299" t="s">
         <v>513</v>
       </c>
-      <c r="B299"/>
       <c r="C299">
         <v>1</v>
       </c>
       <c r="D299">
-        <v>35</v>
+        <v>7</v>
       </c>
       <c r="E299">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="F299">
-        <v>27</v>
+        <v>6</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
         <v>514</v>
       </c>
-      <c r="B300" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B300"/>
       <c r="C300">
         <v>1</v>
       </c>
       <c r="D300">
-        <v>42</v>
+        <v>35</v>
       </c>
       <c r="E300">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F300">
-        <v>32</v>
+        <v>27</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>515</v>
+      </c>
+      <c r="B301" t="s">
         <v>516</v>
       </c>
-      <c r="B301"/>
       <c r="C301">
         <v>1</v>
       </c>
       <c r="D301">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="E301">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F301">
-        <v>39</v>
+        <v>32</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
         <v>517</v>
       </c>
-      <c r="B302" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B302"/>
       <c r="C302">
         <v>1</v>
       </c>
       <c r="D302">
-        <v>11</v>
+        <v>51</v>
       </c>
       <c r="E302">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="F302">
-        <v>9</v>
+        <v>39</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
+        <v>518</v>
+      </c>
+      <c r="B303" t="s">
         <v>519</v>
       </c>
-      <c r="B303"/>
       <c r="C303">
         <v>1</v>
       </c>
       <c r="D303">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E303">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F303">
-        <v>0</v>
+        <v>9</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
         <v>520</v>
       </c>
-      <c r="B304" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B304"/>
       <c r="C304">
         <v>1</v>
       </c>
       <c r="D304">
-        <v>71</v>
+        <v>0</v>
       </c>
       <c r="E304">
-        <v>36</v>
+        <v>0</v>
       </c>
       <c r="F304">
-        <v>54</v>
+        <v>0</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
+        <v>521</v>
+      </c>
+      <c r="B305" t="s">
         <v>522</v>
       </c>
-      <c r="B305" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C305">
         <v>1</v>
       </c>
       <c r="D305">
-        <v>33</v>
+        <v>71</v>
       </c>
       <c r="E305">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="F305">
-        <v>25</v>
+        <v>54</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
+        <v>523</v>
+      </c>
+      <c r="B306" t="s">
         <v>524</v>
       </c>
-      <c r="B306"/>
       <c r="C306">
         <v>1</v>
       </c>
       <c r="D306">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="E306">
-        <v>0</v>
+        <v>17</v>
       </c>
       <c r="F306">
-        <v>0</v>
+        <v>25</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
         <v>525</v>
       </c>
       <c r="B307"/>
       <c r="C307">
         <v>1</v>
       </c>
       <c r="D307">
-        <v>50</v>
+        <v>0</v>
       </c>
       <c r="E307">
-        <v>25</v>
+        <v>0</v>
       </c>
       <c r="F307">
-        <v>38</v>
+        <v>0</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
         <v>526</v>
       </c>
-      <c r="B308" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B308"/>
       <c r="C308">
         <v>1</v>
       </c>
       <c r="D308">
-        <v>27</v>
+        <v>50</v>
       </c>
       <c r="E308">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F308">
-        <v>21</v>
+        <v>38</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
+        <v>527</v>
+      </c>
+      <c r="B309" t="s">
         <v>528</v>
       </c>
-      <c r="B309" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C309">
         <v>1</v>
       </c>
       <c r="D309">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="E309">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F309">
-        <v>12</v>
+        <v>21</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
+        <v>529</v>
+      </c>
+      <c r="B310" t="s">
         <v>530</v>
       </c>
-      <c r="B310" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C310">
         <v>1</v>
       </c>
       <c r="D310">
-        <v>54</v>
+        <v>15</v>
       </c>
       <c r="E310">
-        <v>27</v>
+        <v>8</v>
       </c>
       <c r="F310">
-        <v>41</v>
+        <v>12</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
+        <v>531</v>
+      </c>
+      <c r="B311" t="s">
         <v>532</v>
       </c>
-      <c r="B311" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C311">
         <v>1</v>
       </c>
       <c r="D311">
-        <v>34</v>
+        <v>54</v>
       </c>
       <c r="E311">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F311">
-        <v>26</v>
+        <v>41</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
+        <v>533</v>
+      </c>
+      <c r="B312" t="s">
         <v>534</v>
       </c>
-      <c r="B312" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C312">
         <v>1</v>
       </c>
       <c r="D312">
-        <v>59</v>
+        <v>34</v>
       </c>
       <c r="E312">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F312">
-        <v>45</v>
+        <v>26</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
+        <v>535</v>
+      </c>
+      <c r="B313" t="s">
         <v>536</v>
       </c>
-      <c r="B313"/>
       <c r="C313">
         <v>1</v>
       </c>
       <c r="D313">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="E313">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F313">
-        <v>13</v>
+        <v>45</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
         <v>537</v>
       </c>
-      <c r="B314" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B314"/>
       <c r="C314">
         <v>1</v>
       </c>
       <c r="D314">
         <v>17</v>
       </c>
       <c r="E314">
         <v>9</v>
       </c>
       <c r="F314">
         <v>13</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
+        <v>538</v>
+      </c>
+      <c r="B315" t="s">
         <v>539</v>
       </c>
-      <c r="B315"/>
       <c r="C315">
         <v>1</v>
       </c>
       <c r="D315">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="E315">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F315">
-        <v>33</v>
+        <v>13</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
         <v>540</v>
       </c>
       <c r="B316"/>
       <c r="C316">
         <v>1</v>
       </c>
       <c r="D316">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="E316">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="F316">
-        <v>19</v>
+        <v>33</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
         <v>541</v>
       </c>
-      <c r="B317" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B317"/>
       <c r="C317">
         <v>1</v>
       </c>
       <c r="D317">
-        <v>0</v>
+        <v>25</v>
       </c>
       <c r="E317">
-        <v>0</v>
+        <v>13</v>
       </c>
       <c r="F317">
-        <v>0</v>
+        <v>19</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
+        <v>542</v>
+      </c>
+      <c r="B318" t="s">
         <v>543</v>
       </c>
-      <c r="B318" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C318">
         <v>1</v>
       </c>
       <c r="D318">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E318">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F318">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
+        <v>544</v>
+      </c>
+      <c r="B319" t="s">
         <v>545</v>
       </c>
-      <c r="B319" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C319">
         <v>1</v>
       </c>
       <c r="D319">
-        <v>0</v>
+        <v>23</v>
       </c>
       <c r="E319">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="F319">
-        <v>0</v>
+        <v>18</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
+        <v>546</v>
+      </c>
+      <c r="B320" t="s">
         <v>547</v>
       </c>
-      <c r="B320" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C320">
         <v>1</v>
       </c>
       <c r="D320">
-        <v>23</v>
+        <v>0</v>
       </c>
       <c r="E320">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="F320">
-        <v>18</v>
+        <v>0</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
+        <v>548</v>
+      </c>
+      <c r="B321" t="s">
         <v>549</v>
       </c>
-      <c r="B321"/>
       <c r="C321">
         <v>1</v>
       </c>
       <c r="D321">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E321">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F321">
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
         <v>550</v>
       </c>
       <c r="B322"/>
       <c r="C322">
         <v>1</v>
       </c>
       <c r="D322">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="E322">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="F322">
-        <v>36</v>
+        <v>30</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
         <v>551</v>
       </c>
-      <c r="B323" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B323"/>
       <c r="C323">
         <v>1</v>
       </c>
       <c r="D323">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E323">
         <v>24</v>
       </c>
       <c r="F323">
         <v>36</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>552</v>
+      </c>
+      <c r="B324" t="s">
         <v>553</v>
       </c>
-      <c r="B324" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C324">
         <v>1</v>
       </c>
       <c r="D324">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="E324">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F324">
-        <v>18</v>
+        <v>36</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
+        <v>554</v>
+      </c>
+      <c r="B325" t="s">
         <v>555</v>
       </c>
-      <c r="B325"/>
       <c r="C325">
         <v>1</v>
       </c>
       <c r="D325">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E325">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F325">
-        <v>23</v>
+        <v>18</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
         <v>556</v>
       </c>
       <c r="B326"/>
       <c r="C326">
         <v>1</v>
       </c>
       <c r="D326">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="E326">
-        <v>38</v>
+        <v>15</v>
       </c>
       <c r="F326">
-        <v>57</v>
+        <v>23</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
         <v>557</v>
       </c>
       <c r="B327"/>
       <c r="C327">
         <v>1</v>
       </c>
       <c r="D327">
-        <v>36</v>
+        <v>75</v>
       </c>
       <c r="E327">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="F327">
-        <v>27</v>
+        <v>57</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
         <v>558</v>
       </c>
       <c r="B328"/>
       <c r="C328">
         <v>1</v>
       </c>
       <c r="D328">
-        <v>84</v>
+        <v>36</v>
       </c>
       <c r="E328">
-        <v>42</v>
+        <v>18</v>
       </c>
       <c r="F328">
-        <v>63</v>
+        <v>27</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
         <v>559</v>
       </c>
-      <c r="B329" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B329"/>
       <c r="C329">
         <v>1</v>
       </c>
       <c r="D329">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="E329">
-        <v>17</v>
+        <v>44</v>
       </c>
       <c r="F329">
-        <v>26</v>
+        <v>66</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
+        <v>560</v>
+      </c>
+      <c r="B330" t="s">
         <v>561</v>
       </c>
-      <c r="B330" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C330">
         <v>1</v>
       </c>
       <c r="D330">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E330">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F330">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
+        <v>562</v>
+      </c>
+      <c r="B331" t="s">
         <v>563</v>
       </c>
-      <c r="B331" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C331">
         <v>1</v>
       </c>
       <c r="D331">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E331">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F331">
-        <v>13</v>
+        <v>24</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
+        <v>564</v>
+      </c>
+      <c r="B332" t="s">
         <v>565</v>
       </c>
-      <c r="B332" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C332">
         <v>1</v>
       </c>
       <c r="D332">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E332">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F332">
-        <v>6</v>
+        <v>13</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>566</v>
+      </c>
+      <c r="B333" t="s">
         <v>567</v>
       </c>
-      <c r="B333" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C333">
         <v>1</v>
       </c>
       <c r="D333">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E333">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="F333">
-        <v>35</v>
+        <v>6</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
+        <v>568</v>
+      </c>
+      <c r="B334" t="s">
         <v>569</v>
       </c>
-      <c r="B334"/>
       <c r="C334">
         <v>1</v>
       </c>
       <c r="D334">
-        <v>53</v>
+        <v>46</v>
       </c>
       <c r="E334">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F334">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
         <v>570</v>
       </c>
       <c r="B335"/>
       <c r="C335">
         <v>1</v>
       </c>
       <c r="D335">
-        <v>101</v>
+        <v>53</v>
       </c>
       <c r="E335">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="F335">
-        <v>76</v>
+        <v>40</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
         <v>571</v>
       </c>
       <c r="B336"/>
       <c r="C336">
         <v>1</v>
       </c>
       <c r="D336">
-        <v>104</v>
+        <v>101</v>
       </c>
       <c r="E336">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="F336">
-        <v>78</v>
+        <v>76</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
         <v>572</v>
       </c>
       <c r="B337"/>
       <c r="C337">
         <v>1</v>
       </c>
       <c r="D337">
+        <v>104</v>
+      </c>
+      <c r="E337">
+        <v>52</v>
+      </c>
+      <c r="F337">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
         <v>573</v>
       </c>
-      <c r="B338" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B338"/>
       <c r="C338">
         <v>1</v>
       </c>
       <c r="D338">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="E338">
-        <v>54</v>
+        <v>39</v>
       </c>
       <c r="F338">
-        <v>81</v>
+        <v>59</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>574</v>
+      </c>
+      <c r="B339" t="s">
         <v>575</v>
       </c>
-      <c r="B339"/>
       <c r="C339">
         <v>1</v>
       </c>
       <c r="D339">
         <v>107</v>
       </c>
       <c r="E339">
         <v>54</v>
       </c>
       <c r="F339">
         <v>81</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
         <v>576</v>
       </c>
       <c r="B340"/>
       <c r="C340">
         <v>1</v>
       </c>
       <c r="D340">
-        <v>32</v>
+        <v>107</v>
       </c>
       <c r="E340">
-        <v>16</v>
+        <v>54</v>
       </c>
       <c r="F340">
-        <v>24</v>
+        <v>81</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
         <v>577</v>
       </c>
       <c r="B341"/>
       <c r="C341">
         <v>1</v>
       </c>
       <c r="D341">
         <v>32</v>
       </c>
       <c r="E341">
         <v>16</v>
       </c>
       <c r="F341">
         <v>24</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
         <v>578</v>
       </c>
       <c r="B342"/>
       <c r="C342">
         <v>1</v>
       </c>
       <c r="D342">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="E342">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F342">
-        <v>43</v>
+        <v>24</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
         <v>579</v>
       </c>
       <c r="B343"/>
       <c r="C343">
         <v>1</v>
       </c>
       <c r="D343">
-        <v>50</v>
+        <v>57</v>
       </c>
       <c r="E343">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="F343">
-        <v>38</v>
+        <v>43</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
         <v>580</v>
       </c>
-      <c r="B344" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B344"/>
       <c r="C344">
         <v>1</v>
       </c>
       <c r="D344">
-        <v>111</v>
+        <v>50</v>
       </c>
       <c r="E344">
-        <v>56</v>
+        <v>25</v>
       </c>
       <c r="F344">
-        <v>84</v>
+        <v>38</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
+        <v>581</v>
+      </c>
+      <c r="B345" t="s">
         <v>582</v>
       </c>
-      <c r="B345" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C345">
         <v>1</v>
       </c>
       <c r="D345">
-        <v>20</v>
+        <v>111</v>
       </c>
       <c r="E345">
-        <v>10</v>
+        <v>56</v>
       </c>
       <c r="F345">
-        <v>15</v>
+        <v>84</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
+        <v>583</v>
+      </c>
+      <c r="B346" t="s">
         <v>584</v>
       </c>
-      <c r="B346" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C346">
         <v>1</v>
       </c>
       <c r="D346">
-        <v>59</v>
+        <v>20</v>
       </c>
       <c r="E346">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="F346">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>585</v>
+      </c>
+      <c r="B347" t="s">
         <v>586</v>
       </c>
-      <c r="B347" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C347">
         <v>1</v>
       </c>
       <c r="D347">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="E347">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F347">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
+        <v>587</v>
+      </c>
+      <c r="B348" t="s">
         <v>588</v>
       </c>
-      <c r="B348" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C348">
         <v>1</v>
       </c>
       <c r="D348">
-        <v>81</v>
+        <v>70</v>
       </c>
       <c r="E348">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="F348">
-        <v>61</v>
+        <v>53</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
+        <v>589</v>
+      </c>
+      <c r="B349" t="s">
         <v>590</v>
       </c>
-      <c r="B349" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C349">
         <v>1</v>
       </c>
       <c r="D349">
-        <v>65</v>
+        <v>81</v>
       </c>
       <c r="E349">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="F349">
-        <v>49</v>
+        <v>61</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
+        <v>591</v>
+      </c>
+      <c r="B350" t="s">
         <v>592</v>
       </c>
-      <c r="B350" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C350">
         <v>1</v>
       </c>
       <c r="D350">
-        <v>39</v>
+        <v>65</v>
       </c>
       <c r="E350">
-        <v>20</v>
+        <v>33</v>
       </c>
       <c r="F350">
-        <v>30</v>
+        <v>49</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
+        <v>593</v>
+      </c>
+      <c r="B351" t="s">
         <v>594</v>
       </c>
-      <c r="B351"/>
       <c r="C351">
         <v>1</v>
       </c>
       <c r="D351">
-        <v>81</v>
+        <v>39</v>
       </c>
       <c r="E351">
-        <v>41</v>
+        <v>20</v>
       </c>
       <c r="F351">
-        <v>61</v>
+        <v>30</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
         <v>595</v>
       </c>
-      <c r="B352" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B352"/>
       <c r="C352">
         <v>1</v>
       </c>
       <c r="D352">
-        <v>37</v>
+        <v>81</v>
       </c>
       <c r="E352">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="F352">
-        <v>28</v>
+        <v>61</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
+        <v>596</v>
+      </c>
+      <c r="B353" t="s">
         <v>597</v>
       </c>
-      <c r="B353" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C353">
         <v>1</v>
       </c>
       <c r="D353">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="E353">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F353">
-        <v>10</v>
+        <v>28</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>598</v>
+      </c>
+      <c r="B354" t="s">
         <v>599</v>
       </c>
-      <c r="B354" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C354">
         <v>1</v>
       </c>
       <c r="D354">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="E354">
         <v>7</v>
       </c>
       <c r="F354">
-        <v>11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
+        <v>600</v>
+      </c>
+      <c r="B355" t="s">
         <v>601</v>
       </c>
-      <c r="B355"/>
       <c r="C355">
         <v>1</v>
       </c>
-      <c r="D355"/>
-[...1 lines deleted...]
-      <c r="F355"/>
+      <c r="D355">
+        <v>14</v>
+      </c>
+      <c r="E355">
+        <v>7</v>
+      </c>
+      <c r="F355">
+        <v>11</v>
+      </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
         <v>602</v>
       </c>
-      <c r="B356" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B356"/>
       <c r="C356">
         <v>1</v>
       </c>
-      <c r="D356">
-[...7 lines deleted...]
-      </c>
+      <c r="D356"/>
+      <c r="E356"/>
+      <c r="F356"/>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
+        <v>603</v>
+      </c>
+      <c r="B357" t="s">
         <v>604</v>
       </c>
-      <c r="B357" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C357">
         <v>1</v>
       </c>
       <c r="D357">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="E357">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F357">
-        <v>21</v>
+        <v>15</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
+        <v>605</v>
+      </c>
+      <c r="B358" t="s">
         <v>606</v>
       </c>
-      <c r="B358" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C358">
         <v>1</v>
       </c>
       <c r="D358">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="E358">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F358">
-        <v>13</v>
+        <v>21</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
+        <v>607</v>
+      </c>
+      <c r="B359" t="s">
         <v>608</v>
       </c>
-      <c r="B359"/>
       <c r="C359">
         <v>1</v>
       </c>
       <c r="D359">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="E359">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F359">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
         <v>609</v>
       </c>
-      <c r="B360" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B360"/>
       <c r="C360">
         <v>1</v>
       </c>
       <c r="D360">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E360">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F360">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
+        <v>610</v>
+      </c>
+      <c r="B361" t="s">
         <v>611</v>
       </c>
-      <c r="B361"/>
       <c r="C361">
         <v>1</v>
       </c>
       <c r="D361">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E361">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F361">
-        <v>19</v>
+        <v>26</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
         <v>612</v>
       </c>
       <c r="B362"/>
       <c r="C362">
         <v>1</v>
       </c>
       <c r="D362">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="E362">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="F362">
-        <v>30</v>
+        <v>19</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
         <v>613</v>
       </c>
-      <c r="B363" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B363"/>
       <c r="C363">
         <v>1</v>
       </c>
       <c r="D363">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E363">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="F363">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>614</v>
+      </c>
+      <c r="B364" t="s">
         <v>615</v>
       </c>
-      <c r="B364" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C364">
         <v>1</v>
       </c>
       <c r="D364">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="E364">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F364">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
+        <v>616</v>
+      </c>
+      <c r="B365" t="s">
         <v>617</v>
       </c>
-      <c r="B365" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C365">
         <v>1</v>
       </c>
       <c r="D365">
-        <v>63</v>
+        <v>53</v>
       </c>
       <c r="E365">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F365">
-        <v>48</v>
+        <v>40</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>618</v>
+      </c>
+      <c r="B366" t="s">
         <v>619</v>
       </c>
-      <c r="B366" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C366">
         <v>1</v>
       </c>
       <c r="D366">
-        <v>17</v>
+        <v>63</v>
       </c>
       <c r="E366">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F366">
-        <v>13</v>
+        <v>48</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
+        <v>620</v>
+      </c>
+      <c r="B367" t="s">
         <v>621</v>
       </c>
-      <c r="B367" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C367">
         <v>1</v>
       </c>
       <c r="D367">
-        <v>117</v>
+        <v>17</v>
       </c>
       <c r="E367">
-        <v>58</v>
+        <v>9</v>
       </c>
       <c r="F367">
-        <v>88</v>
+        <v>13</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
+        <v>622</v>
+      </c>
+      <c r="B368" t="s">
         <v>623</v>
       </c>
-      <c r="B368" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C368">
         <v>1</v>
       </c>
       <c r="D368">
-        <v>16</v>
+        <v>117</v>
       </c>
       <c r="E368">
-        <v>8</v>
+        <v>58</v>
       </c>
       <c r="F368">
-        <v>12</v>
+        <v>88</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
+        <v>624</v>
+      </c>
+      <c r="B369" t="s">
         <v>625</v>
       </c>
-      <c r="B369" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C369">
         <v>1</v>
       </c>
       <c r="D369">
-        <v>137</v>
+        <v>16</v>
       </c>
       <c r="E369">
-        <v>69</v>
+        <v>8</v>
       </c>
       <c r="F369">
-        <v>103</v>
+        <v>12</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>626</v>
+      </c>
+      <c r="B370" t="s">
         <v>627</v>
       </c>
-      <c r="B370"/>
       <c r="C370">
         <v>1</v>
       </c>
       <c r="D370">
-        <v>100</v>
+        <v>137</v>
       </c>
       <c r="E370">
-        <v>50</v>
+        <v>69</v>
       </c>
       <c r="F370">
-        <v>75</v>
+        <v>103</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
         <v>628</v>
       </c>
       <c r="B371"/>
       <c r="C371">
         <v>1</v>
       </c>
       <c r="D371">
-        <v>140</v>
+        <v>100</v>
       </c>
       <c r="E371">
-        <v>70</v>
+        <v>50</v>
       </c>
       <c r="F371">
-        <v>105</v>
+        <v>75</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
         <v>629</v>
       </c>
       <c r="B372"/>
       <c r="C372">
         <v>1</v>
       </c>
       <c r="D372">
-        <v>7</v>
+        <v>140</v>
       </c>
       <c r="E372">
-        <v>4</v>
+        <v>70</v>
       </c>
       <c r="F372">
-        <v>6</v>
+        <v>105</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
         <v>630</v>
       </c>
-      <c r="B373" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B373"/>
       <c r="C373">
         <v>1</v>
       </c>
       <c r="D373">
-        <v>26</v>
+        <v>7</v>
       </c>
       <c r="E373">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F373">
-        <v>20</v>
+        <v>6</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
+        <v>631</v>
+      </c>
+      <c r="B374" t="s">
         <v>632</v>
       </c>
-      <c r="B374" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C374">
         <v>1</v>
       </c>
       <c r="D374">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="E374">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F374">
-        <v>26</v>
+        <v>20</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
+        <v>633</v>
+      </c>
+      <c r="B375" t="s">
         <v>634</v>
       </c>
-      <c r="B375"/>
       <c r="C375">
         <v>1</v>
       </c>
       <c r="D375">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E375">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F375">
-        <v>31</v>
+        <v>26</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
         <v>635</v>
       </c>
       <c r="B376"/>
       <c r="C376">
         <v>1</v>
       </c>
       <c r="D376">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="E376">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F376">
-        <v>38</v>
+        <v>31</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
         <v>636</v>
       </c>
       <c r="B377"/>
       <c r="C377">
         <v>1</v>
       </c>
       <c r="D377">
-        <v>32</v>
+        <v>50</v>
       </c>
       <c r="E377">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="F377">
-        <v>24</v>
+        <v>38</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
         <v>637</v>
       </c>
       <c r="B378"/>
       <c r="C378">
         <v>1</v>
       </c>
       <c r="D378">
-        <v>75</v>
+        <v>32</v>
       </c>
       <c r="E378">
-        <v>38</v>
+        <v>16</v>
       </c>
       <c r="F378">
-        <v>57</v>
+        <v>24</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>638</v>
       </c>
-      <c r="B379" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B379"/>
       <c r="C379">
         <v>1</v>
       </c>
       <c r="D379">
-        <v>0</v>
+        <v>75</v>
       </c>
       <c r="E379">
-        <v>0</v>
+        <v>38</v>
       </c>
       <c r="F379">
-        <v>0</v>
+        <v>57</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
+        <v>639</v>
+      </c>
+      <c r="B380" t="s">
         <v>640</v>
       </c>
-      <c r="B380"/>
       <c r="C380">
         <v>1</v>
       </c>
       <c r="D380">
-        <v>35</v>
+        <v>0</v>
       </c>
       <c r="E380">
-        <v>18</v>
+        <v>0</v>
       </c>
       <c r="F380">
-        <v>27</v>
+        <v>0</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
         <v>641</v>
       </c>
-      <c r="B381" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B381"/>
       <c r="C381">
         <v>1</v>
       </c>
       <c r="D381">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="E381">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F381">
-        <v>13</v>
+        <v>27</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
+        <v>642</v>
+      </c>
+      <c r="B382" t="s">
         <v>643</v>
       </c>
-      <c r="B382"/>
       <c r="C382">
         <v>1</v>
       </c>
       <c r="D382">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E382">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F382">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
         <v>644</v>
       </c>
       <c r="B383"/>
       <c r="C383">
         <v>1</v>
       </c>
       <c r="D383">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="E383">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="F383">
-        <v>20</v>
+        <v>12</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
         <v>645</v>
       </c>
-      <c r="B384" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B384"/>
       <c r="C384">
         <v>1</v>
       </c>
       <c r="D384">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="E384">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="F384">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
+        <v>646</v>
+      </c>
+      <c r="B385" t="s">
         <v>647</v>
       </c>
-      <c r="B385" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C385">
         <v>1</v>
       </c>
       <c r="D385">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E385">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F385">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>648</v>
+      </c>
+      <c r="B386" t="s">
         <v>649</v>
       </c>
-      <c r="B386" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C386">
         <v>1</v>
       </c>
       <c r="D386">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="E386">
-        <v>50</v>
+        <v>35</v>
       </c>
       <c r="F386">
-        <v>75</v>
+        <v>53</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
+        <v>650</v>
+      </c>
+      <c r="B387" t="s">
         <v>651</v>
       </c>
-      <c r="B387" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C387">
         <v>1</v>
       </c>
       <c r="D387">
-        <v>119</v>
+        <v>99</v>
       </c>
       <c r="E387">
-        <v>60</v>
+        <v>50</v>
       </c>
       <c r="F387">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
+        <v>652</v>
+      </c>
+      <c r="B388" t="s">
         <v>653</v>
       </c>
-      <c r="B388"/>
       <c r="C388">
         <v>1</v>
       </c>
       <c r="D388">
-        <v>52</v>
+        <v>119</v>
       </c>
       <c r="E388">
-        <v>26</v>
+        <v>60</v>
       </c>
       <c r="F388">
-        <v>39</v>
+        <v>90</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
         <v>654</v>
       </c>
       <c r="B389"/>
       <c r="C389">
         <v>1</v>
       </c>
       <c r="D389">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="E389">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="F389">
-        <v>48</v>
+        <v>39</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
         <v>655</v>
       </c>
-      <c r="B390" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B390"/>
       <c r="C390">
         <v>1</v>
       </c>
       <c r="D390">
-        <v>0</v>
+        <v>64</v>
       </c>
       <c r="E390">
-        <v>0</v>
+        <v>32</v>
       </c>
       <c r="F390">
-        <v>0</v>
+        <v>48</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>656</v>
+      </c>
+      <c r="B391" t="s">
         <v>657</v>
       </c>
-      <c r="B391"/>
       <c r="C391">
         <v>1</v>
       </c>
       <c r="D391">
         <v>0</v>
       </c>
       <c r="E391">
         <v>0</v>
       </c>
       <c r="F391">
         <v>0</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
         <v>658</v>
       </c>
       <c r="B392"/>
       <c r="C392">
         <v>1</v>
       </c>
       <c r="D392">
-        <v>67</v>
+        <v>0</v>
       </c>
       <c r="E392">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="F392">
-        <v>51</v>
+        <v>0</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
         <v>659</v>
       </c>
       <c r="B393"/>
       <c r="C393">
         <v>1</v>
       </c>
       <c r="D393">
-        <v>95</v>
+        <v>67</v>
       </c>
       <c r="E393">
-        <v>48</v>
+        <v>34</v>
       </c>
       <c r="F393">
-        <v>72</v>
+        <v>51</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
         <v>660</v>
       </c>
-      <c r="B394" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B394"/>
       <c r="C394">
         <v>1</v>
       </c>
       <c r="D394">
-        <v>111</v>
+        <v>95</v>
       </c>
       <c r="E394">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="F394">
-        <v>84</v>
+        <v>72</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
+        <v>661</v>
+      </c>
+      <c r="B395" t="s">
         <v>662</v>
       </c>
-      <c r="B395"/>
       <c r="C395">
         <v>1</v>
       </c>
       <c r="D395">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="E395">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="F395">
-        <v>27</v>
+        <v>55</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
         <v>663</v>
       </c>
-      <c r="B396" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B396"/>
       <c r="C396">
         <v>1</v>
       </c>
       <c r="D396">
-        <v>74</v>
+        <v>36</v>
       </c>
       <c r="E396">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="F396">
-        <v>56</v>
+        <v>27</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>664</v>
+      </c>
+      <c r="B397" t="s">
         <v>665</v>
       </c>
-      <c r="B397" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C397">
         <v>1</v>
       </c>
       <c r="D397">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="E397">
-        <v>13</v>
+        <v>37</v>
       </c>
       <c r="F397">
-        <v>19</v>
+        <v>56</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
+        <v>666</v>
+      </c>
+      <c r="B398" t="s">
         <v>667</v>
       </c>
-      <c r="B398" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C398">
         <v>1</v>
       </c>
       <c r="D398">
+        <v>25</v>
+      </c>
+      <c r="E398">
+        <v>13</v>
+      </c>
+      <c r="F398">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>15</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
+        <v>668</v>
+      </c>
+      <c r="B399" t="s">
         <v>669</v>
       </c>
-      <c r="B399" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C399">
         <v>1</v>
       </c>
       <c r="D399">
-        <v>96</v>
+        <v>19</v>
       </c>
       <c r="E399">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F399">
-        <v>72</v>
+        <v>15</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
+        <v>670</v>
+      </c>
+      <c r="B400" t="s">
         <v>671</v>
       </c>
-      <c r="B400" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C400">
         <v>1</v>
       </c>
       <c r="D400">
-        <v>15</v>
+        <v>96</v>
       </c>
       <c r="E400">
-        <v>8</v>
+        <v>48</v>
       </c>
       <c r="F400">
-        <v>12</v>
+        <v>72</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>672</v>
+      </c>
+      <c r="B401" t="s">
         <v>673</v>
       </c>
-      <c r="B401" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C401">
         <v>1</v>
       </c>
       <c r="D401">
-        <v>84</v>
+        <v>15</v>
       </c>
       <c r="E401">
-        <v>42</v>
+        <v>8</v>
       </c>
       <c r="F401">
-        <v>63</v>
+        <v>12</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
+        <v>674</v>
+      </c>
+      <c r="B402" t="s">
         <v>675</v>
       </c>
-      <c r="B402" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C402">
         <v>1</v>
       </c>
       <c r="D402">
-        <v>70</v>
+        <v>84</v>
       </c>
       <c r="E402">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="F402">
-        <v>53</v>
+        <v>63</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>676</v>
+      </c>
+      <c r="B403" t="s">
         <v>677</v>
       </c>
-      <c r="B403" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C403">
         <v>1</v>
       </c>
       <c r="D403">
-        <v>63</v>
+        <v>70</v>
       </c>
       <c r="E403">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="F403">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
+        <v>678</v>
+      </c>
+      <c r="B404" t="s">
         <v>679</v>
       </c>
-      <c r="B404"/>
       <c r="C404">
         <v>1</v>
       </c>
       <c r="D404">
-        <v>121</v>
+        <v>63</v>
       </c>
       <c r="E404">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="F404">
-        <v>91</v>
+        <v>48</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
         <v>680</v>
       </c>
-      <c r="B405" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B405"/>
       <c r="C405">
         <v>1</v>
       </c>
       <c r="D405">
-        <v>0</v>
+        <v>121</v>
       </c>
       <c r="E405">
-        <v>0</v>
+        <v>61</v>
       </c>
       <c r="F405">
-        <v>0</v>
+        <v>91</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
+        <v>681</v>
+      </c>
+      <c r="B406" t="s">
         <v>682</v>
       </c>
-      <c r="B406" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C406">
         <v>1</v>
       </c>
       <c r="D406">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E406">
-        <v>10</v>
+        <v>0</v>
       </c>
       <c r="F406">
-        <v>15</v>
+        <v>0</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>683</v>
+      </c>
+      <c r="B407" t="s">
         <v>684</v>
       </c>
-      <c r="B407" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C407">
         <v>1</v>
       </c>
       <c r="D407">
-        <v>70</v>
+        <v>20</v>
       </c>
       <c r="E407">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="F407">
-        <v>53</v>
+        <v>15</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>685</v>
+      </c>
+      <c r="B408" t="s">
         <v>686</v>
       </c>
-      <c r="B408"/>
       <c r="C408">
         <v>1</v>
       </c>
       <c r="D408">
-        <v>40</v>
+        <v>70</v>
       </c>
       <c r="E408">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="F408">
-        <v>30</v>
+        <v>53</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
         <v>687</v>
       </c>
-      <c r="B409" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B409"/>
       <c r="C409">
         <v>1</v>
       </c>
       <c r="D409">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="E409">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="F409">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
+        <v>688</v>
+      </c>
+      <c r="B410" t="s">
         <v>689</v>
       </c>
-      <c r="B410"/>
       <c r="C410">
         <v>1</v>
       </c>
       <c r="D410">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="E410">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F410">
-        <v>43</v>
+        <v>39</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
         <v>690</v>
       </c>
-      <c r="B411" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B411"/>
       <c r="C411">
         <v>1</v>
       </c>
       <c r="D411">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="E411">
         <v>29</v>
       </c>
       <c r="F411">
-        <v>44</v>
+        <v>43</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>691</v>
+      </c>
+      <c r="B412" t="s">
         <v>692</v>
       </c>
-      <c r="B412" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C412">
         <v>1</v>
       </c>
       <c r="D412">
-        <v>20</v>
+        <v>58</v>
       </c>
       <c r="E412">
-        <v>10</v>
+        <v>29</v>
       </c>
       <c r="F412">
-        <v>15</v>
+        <v>44</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
+        <v>693</v>
+      </c>
+      <c r="B413" t="s">
         <v>694</v>
       </c>
-      <c r="B413" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C413">
         <v>1</v>
       </c>
       <c r="D413">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="E413">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F413">
-        <v>12</v>
+        <v>15</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
+        <v>695</v>
+      </c>
+      <c r="B414" t="s">
         <v>696</v>
       </c>
-      <c r="B414" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C414">
         <v>1</v>
       </c>
       <c r="D414">
-        <v>57</v>
+        <v>16</v>
       </c>
       <c r="E414">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="F414">
-        <v>43</v>
+        <v>12</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
+        <v>697</v>
+      </c>
+      <c r="B415" t="s">
         <v>698</v>
       </c>
-      <c r="B415"/>
       <c r="C415">
         <v>1</v>
       </c>
       <c r="D415">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="E415">
-        <v>0</v>
+        <v>29</v>
       </c>
       <c r="F415">
-        <v>0</v>
+        <v>43</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
         <v>699</v>
       </c>
       <c r="B416"/>
       <c r="C416">
         <v>1</v>
       </c>
       <c r="D416">
         <v>0</v>
       </c>
       <c r="E416">
         <v>0</v>
       </c>
       <c r="F416">
         <v>0</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
         <v>700</v>
       </c>
-      <c r="B417" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B417"/>
       <c r="C417">
         <v>1</v>
       </c>
       <c r="D417">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E417">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F417">
-        <v>5</v>
+        <v>0</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
+        <v>701</v>
+      </c>
+      <c r="B418" t="s">
         <v>702</v>
       </c>
-      <c r="B418"/>
       <c r="C418">
         <v>1</v>
       </c>
       <c r="D418">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E418">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F418">
-        <v>0</v>
+        <v>5</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
         <v>703</v>
       </c>
       <c r="B419"/>
       <c r="C419">
         <v>1</v>
       </c>
       <c r="D419">
-        <v>116</v>
+        <v>0</v>
       </c>
       <c r="E419">
-        <v>58</v>
+        <v>0</v>
       </c>
       <c r="F419">
-        <v>87</v>
+        <v>0</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
         <v>704</v>
       </c>
       <c r="B420"/>
       <c r="C420">
         <v>1</v>
       </c>
       <c r="D420">
-        <v>24</v>
+        <v>116</v>
       </c>
       <c r="E420">
-        <v>12</v>
+        <v>58</v>
       </c>
       <c r="F420">
-        <v>18</v>
+        <v>87</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
         <v>705</v>
       </c>
       <c r="B421"/>
       <c r="C421">
         <v>1</v>
       </c>
       <c r="D421">
-        <v>81</v>
+        <v>24</v>
       </c>
       <c r="E421">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F421">
-        <v>61</v>
+        <v>18</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
         <v>706</v>
       </c>
       <c r="B422"/>
       <c r="C422">
         <v>1</v>
       </c>
       <c r="D422">
-        <v>0</v>
+        <v>81</v>
       </c>
       <c r="E422">
-        <v>0</v>
+        <v>41</v>
       </c>
       <c r="F422">
-        <v>0</v>
+        <v>61</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
         <v>707</v>
       </c>
       <c r="B423"/>
       <c r="C423">
         <v>1</v>
       </c>
       <c r="D423">
         <v>0</v>
       </c>
       <c r="E423">
         <v>0</v>
       </c>
       <c r="F423">
         <v>0</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
         <v>708</v>
       </c>
       <c r="B424"/>
       <c r="C424">
         <v>1</v>
       </c>
       <c r="D424">
-        <v>31</v>
+        <v>0</v>
       </c>
       <c r="E424">
-        <v>16</v>
+        <v>0</v>
       </c>
       <c r="F424">
-        <v>24</v>
+        <v>0</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
         <v>709</v>
       </c>
       <c r="B425"/>
       <c r="C425">
         <v>1</v>
       </c>
       <c r="D425">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="E425">
-        <v>30</v>
+        <v>16</v>
       </c>
       <c r="F425">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
         <v>710</v>
       </c>
       <c r="B426"/>
       <c r="C426">
         <v>1</v>
       </c>
       <c r="D426">
-        <v>81</v>
+        <v>59</v>
       </c>
       <c r="E426">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F426">
-        <v>61</v>
+        <v>45</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
         <v>711</v>
       </c>
       <c r="B427"/>
       <c r="C427">
         <v>1</v>
       </c>
       <c r="D427">
-        <v>54</v>
+        <v>81</v>
       </c>
       <c r="E427">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="F427">
-        <v>41</v>
+        <v>61</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
         <v>712</v>
       </c>
       <c r="B428"/>
       <c r="C428">
         <v>1</v>
       </c>
       <c r="D428">
-        <v>0</v>
+        <v>54</v>
       </c>
       <c r="E428">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="F428">
-        <v>0</v>
+        <v>41</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
         <v>713</v>
       </c>
       <c r="B429"/>
       <c r="C429">
         <v>1</v>
       </c>
       <c r="D429">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="E429">
-        <v>30</v>
+        <v>0</v>
       </c>
       <c r="F429">
-        <v>45</v>
+        <v>0</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
         <v>714</v>
       </c>
       <c r="B430"/>
       <c r="C430">
         <v>1</v>
       </c>
       <c r="D430">
-        <v>31</v>
+        <v>60</v>
       </c>
       <c r="E430">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="F430">
-        <v>24</v>
+        <v>45</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
         <v>715</v>
       </c>
       <c r="B431"/>
       <c r="C431">
         <v>1</v>
       </c>
       <c r="D431">
-        <v>220</v>
+        <v>31</v>
       </c>
       <c r="E431">
-        <v>110</v>
+        <v>16</v>
       </c>
       <c r="F431">
-        <v>165</v>
+        <v>24</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
         <v>716</v>
       </c>
       <c r="B432"/>
       <c r="C432">
         <v>1</v>
       </c>
       <c r="D432">
-        <v>134</v>
+        <v>220</v>
       </c>
       <c r="E432">
-        <v>67</v>
+        <v>110</v>
       </c>
       <c r="F432">
-        <v>101</v>
+        <v>165</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
         <v>717</v>
       </c>
       <c r="B433"/>
       <c r="C433">
         <v>1</v>
       </c>
       <c r="D433">
-        <v>100</v>
+        <v>134</v>
       </c>
       <c r="E433">
-        <v>50</v>
+        <v>67</v>
       </c>
       <c r="F433">
-        <v>75</v>
+        <v>101</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
         <v>718</v>
       </c>
-      <c r="B434" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B434"/>
       <c r="C434">
         <v>1</v>
       </c>
       <c r="D434">
-        <v>29</v>
+        <v>100</v>
       </c>
       <c r="E434">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="F434">
-        <v>22</v>
+        <v>75</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>719</v>
+      </c>
+      <c r="B435" t="s">
         <v>720</v>
       </c>
-      <c r="B435"/>
       <c r="C435">
         <v>1</v>
       </c>
       <c r="D435">
-        <v>70</v>
+        <v>29</v>
       </c>
       <c r="E435">
-        <v>35</v>
+        <v>15</v>
       </c>
       <c r="F435">
-        <v>53</v>
+        <v>22</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
         <v>721</v>
       </c>
-      <c r="B436" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B436"/>
       <c r="C436">
         <v>1</v>
       </c>
       <c r="D436">
-        <v>51</v>
+        <v>70</v>
       </c>
       <c r="E436">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="F436">
-        <v>39</v>
+        <v>53</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>722</v>
+      </c>
+      <c r="B437" t="s">
         <v>723</v>
       </c>
-      <c r="B437" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C437">
         <v>1</v>
       </c>
       <c r="D437">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="E437">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="F437">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
+        <v>724</v>
+      </c>
+      <c r="B438" t="s">
         <v>725</v>
       </c>
-      <c r="B438"/>
       <c r="C438">
         <v>1</v>
       </c>
       <c r="D438">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="E438">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="F438">
-        <v>36</v>
+        <v>41</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
         <v>726</v>
       </c>
       <c r="B439"/>
       <c r="C439">
         <v>1</v>
       </c>
       <c r="D439">
-        <v>0</v>
+        <v>48</v>
       </c>
       <c r="E439">
-        <v>0</v>
+        <v>24</v>
       </c>
       <c r="F439">
-        <v>0</v>
+        <v>36</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
         <v>727</v>
       </c>
       <c r="B440"/>
       <c r="C440">
         <v>1</v>
       </c>
       <c r="D440">
         <v>0</v>
       </c>
       <c r="E440">
         <v>0</v>
       </c>
       <c r="F440">
         <v>0</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
         <v>728</v>
       </c>
-      <c r="B441" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B441"/>
       <c r="C441">
         <v>1</v>
       </c>
       <c r="D441">
-        <v>40</v>
+        <v>0</v>
       </c>
       <c r="E441">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="F441">
-        <v>30</v>
+        <v>0</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>729</v>
+      </c>
+      <c r="B442" t="s">
         <v>730</v>
       </c>
-      <c r="B442" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C442">
         <v>1</v>
       </c>
       <c r="D442">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="E442">
-        <v>47</v>
+        <v>20</v>
       </c>
       <c r="F442">
-        <v>70</v>
+        <v>30</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>731</v>
+      </c>
+      <c r="B443" t="s">
         <v>732</v>
       </c>
-      <c r="B443"/>
       <c r="C443">
         <v>1</v>
       </c>
       <c r="D443">
-        <v>42</v>
+        <v>93</v>
       </c>
       <c r="E443">
-        <v>21</v>
+        <v>47</v>
       </c>
       <c r="F443">
-        <v>32</v>
+        <v>70</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
         <v>733</v>
       </c>
-      <c r="B444" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B444"/>
       <c r="C444">
         <v>1</v>
       </c>
       <c r="D444">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="E444">
-        <v>5</v>
+        <v>21</v>
       </c>
       <c r="F444">
-        <v>7</v>
+        <v>32</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
+        <v>734</v>
+      </c>
+      <c r="B445" t="s">
         <v>735</v>
       </c>
-      <c r="B445"/>
       <c r="C445">
         <v>1</v>
       </c>
       <c r="D445">
-        <v>70</v>
+        <v>9</v>
       </c>
       <c r="E445">
-        <v>35</v>
+        <v>5</v>
       </c>
       <c r="F445">
-        <v>53</v>
+        <v>7</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
         <v>736</v>
       </c>
       <c r="B446"/>
       <c r="C446">
         <v>1</v>
       </c>
       <c r="D446">
-        <v>42</v>
+        <v>70</v>
       </c>
       <c r="E446">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F446">
-        <v>32</v>
+        <v>53</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
         <v>737</v>
       </c>
       <c r="B447"/>
       <c r="C447">
         <v>1</v>
       </c>
       <c r="D447">
-        <v>111</v>
+        <v>42</v>
       </c>
       <c r="E447">
-        <v>56</v>
+        <v>21</v>
       </c>
       <c r="F447">
-        <v>84</v>
+        <v>32</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
         <v>738</v>
       </c>
       <c r="B448"/>
       <c r="C448">
         <v>1</v>
       </c>
       <c r="D448">
-        <v>9</v>
+        <v>111</v>
       </c>
       <c r="E448">
-        <v>5</v>
+        <v>56</v>
       </c>
       <c r="F448">
-        <v>7</v>
+        <v>84</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
         <v>739</v>
       </c>
-      <c r="B449" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B449"/>
       <c r="C449">
         <v>1</v>
       </c>
       <c r="D449">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E449">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F449">
-        <v>13</v>
+        <v>7</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
+        <v>740</v>
+      </c>
+      <c r="B450" t="s">
         <v>741</v>
       </c>
-      <c r="B450" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C450">
         <v>1</v>
       </c>
       <c r="D450">
-        <v>35</v>
+        <v>17</v>
       </c>
       <c r="E450">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F450">
-        <v>27</v>
+        <v>13</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
+        <v>742</v>
+      </c>
+      <c r="B451" t="s">
         <v>743</v>
       </c>
-      <c r="B451" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C451">
         <v>1</v>
       </c>
       <c r="D451">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E451">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F451">
-        <v>34</v>
+        <v>27</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>744</v>
+      </c>
+      <c r="B452" t="s">
         <v>745</v>
       </c>
-      <c r="B452" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C452">
         <v>1</v>
       </c>
       <c r="D452">
-        <v>108</v>
+        <v>45</v>
       </c>
       <c r="E452">
-        <v>54</v>
+        <v>23</v>
       </c>
       <c r="F452">
-        <v>81</v>
+        <v>34</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
         <v>746</v>
       </c>
       <c r="B453" t="s">
         <v>747</v>
       </c>
       <c r="C453">
         <v>1</v>
       </c>
       <c r="D453">
         <v>134</v>
       </c>
       <c r="E453">
         <v>67</v>
       </c>
       <c r="F453">
         <v>101</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
         <v>748</v>
@@ -11807,50 +11813,70 @@
       <c r="E470">
         <v>18</v>
       </c>
       <c r="F470">
         <v>27</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
         <v>775</v>
       </c>
       <c r="B471" t="s">
         <v>776</v>
       </c>
       <c r="C471">
         <v>1</v>
       </c>
       <c r="D471">
         <v>67</v>
       </c>
       <c r="E471">
         <v>34</v>
       </c>
       <c r="F471">
         <v>51</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8">
+      <c r="A472" t="s">
+        <v>777</v>
+      </c>
+      <c r="B472" t="s">
+        <v>778</v>
+      </c>
+      <c r="C472">
+        <v>1</v>
+      </c>
+      <c r="D472">
+        <v>74</v>
+      </c>
+      <c r="E472">
+        <v>37</v>
+      </c>
+      <c r="F472">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>